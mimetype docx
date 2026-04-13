--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -636,1302 +636,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The earliest unambiguous Neanderthal engravings on cave walls: La Roche-Cotard, Loire Valley, France</w:t>
+                <w:t xml:space="preserve">Chronology of the Late Roman Antiquity walls of Le Mans (France) by OSL, archaeomagnetism and radiocarbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Marquet</w:t>
+                <w:t xml:space="preserve">G. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trine Holm Freiesleben</w:t>
+                <w:t xml:space="preserve">P. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Jørkov Thomsen</w:t>
+                <w:t xml:space="preserve">H. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Sean Murray</w:t>
+                <w:t xml:space="preserve">M. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Calligaro</w:t>
+                <w:t xml:space="preserve">Ph. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (6), pp.e0286568. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.104172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04141256v1</w:t>
+                <w:t xml:space="preserve">hal-04196785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial neural network for high-throughput spectral data processing in LIBS imaging: application to archaeological mortar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The earliest unambiguous Neanderthal engravings on cave walls: La Roche-Cotard, Loire Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cormier</w:t>
+                <w:t xml:space="preserve">Jean-Claude Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hermelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Schmitt</w:t>
+                <w:t xml:space="preserve">Trine Holm Freiesleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Jørkov Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sean Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ja00389a⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (6), pp.e0286568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986283v1</w:t>
+                <w:t xml:space="preserve">insu-04141256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La datation des aqueducs de Lyon : nouvelles données et contribution de l’analyse statistique bayésienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial neural network for high-throughput spectral data processing in LIBS imaging: application to archaeological mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11udc⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.730-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ja00389a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619123v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of the Late Roman Antiquity walls of Le Mans (France) by OSL, archaeomagnetism and radiocarbon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Monteil</w:t>
+                <w:t xml:space="preserve">La datation des aqueducs de Lyon : nouvelles données et contribution de l’analyse statistique bayésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Dufresne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.104172. </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.301-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11udc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196785v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes during the Late-Glacial and Early Holocene at the Gourd des Aillères mire in the Monts du Forez Mountains (Massif Central, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du bon usage des datation 14C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Fassion</w:t>
+                <w:t xml:space="preserve">Marc Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cyril Marcigny, Thibault Lachenal, Pierre-Yves Milcent, Claude Mordant, Rebecca Peake, et Talon M : Mesurer le temps de l'âge du Bronze : Journée thématique de l'APRAB, Mar 2020, Saint-Germain-en-Laye, France, Supplément 8, pp.11-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04105514v1</w:t>
+                <w:t xml:space="preserve">hal-04513828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux millénaires ou deux siècles de constructions mégalithiques au Sénégal et en Gambie ? Nouvelles dates pour Wanar et révision des contextes archéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte de la Tourasse (Saint-Martory, Haute-Garonne) : résultats des nouvelles datations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Laporte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Huot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (2), pp.327-331</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903889v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de la Tourasse (Saint-Martory, Haute-Garonne) : résultats des nouvelles datations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing and expanding the Late-Glacial and Holocene tephrochronological framework of France: A new contribution from the Chaîne des Puys volcanic field in the Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auréade Henry</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738847v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing and expanding the Late-Glacial and Holocene tephrochronological framework of France: A new contribution from the Chaîne des Puys volcanic field in the Massif Central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental changes during the Late-Glacial and Early Holocene at the Gourd des Aillères mire in the Monts du Forez Mountains (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Serieyssol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénolé Jouannic</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+                <w:t xml:space="preserve">Franck Fassion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.12.013⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 636, pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768032v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04105514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological Mortar Characterization Using Laser-Induced Breakdown Spectroscopy (LIBS) Imaging Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Sandoval</w:t>
+                <w:t xml:space="preserve">Deux millénaires ou deux siècles de constructions mégalithiques au Sénégal et en Gambie ? Nouvelles dates pour Wanar et révision des contextes archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00037028211071141⟩</w:t>
+              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.53-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aaa.3804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599256v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bon usage des datation 14C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Talon</w:t>
+                <w:t xml:space="preserve">Archaeological Mortar Characterization Using Laser-Induced Breakdown Spectroscopy (LIBS) Imaging Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Richiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.000370282110711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00037028211071141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513828v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation bayésienne par ChronoModel à la datation de la tombe de &amp;lt;i&amp;gt;Gunsa&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1972,295 +1972,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+                <w:t xml:space="preserve">Isotopic ecology and extirpation chronology of the extinct Lesser Antillean native rodent Antillomys rayi Brace et al. (2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+                <w:t xml:space="preserve">Olivier Lorvelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Hervé</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Cuzange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.106509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02375847v1</w:t>
+                <w:t xml:space="preserve">hal-02923928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic ecology and extirpation chronology of the extinct Lesser Antillean native rodent Antillomys rayi Brace et al. (2015).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lorvelec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Cuzange</w:t>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 245, pp.106509. </w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923928v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'analyse multi-isotopes pour l'authentification des huiles essentielles</w:t>
               </w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Anchisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 992, pp.58-70</w:t>
@@ -2365,831 +2365,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Obsidian in the Northern French Alps during the Early Neolithic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene paleoecological changes and agro-pastoral impact on the La Narce du Béage mire (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dietre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Werner Kofler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00934690.2019.1580077⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.992-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619831416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076203v1</w:t>
+                <w:t xml:space="preserve">hal-02095782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of the naturalness of wintergreen (Gaultheria genus) essential oils by gas chromatography, isotope ratio mass spectrometry and radiocarbon assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Anchisi</w:t>
+                <w:t xml:space="preserve">First Obsidian in the Northern French Alps during the Early Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schiets</w:t>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111873⟩</w:t>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (3), pp.180-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2019.1580077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364897v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene paleoecological changes and agro-pastoral impact on the La Narce du Béage mire (Massif Central, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irka Hajdas</w:t>
+                <w:t xml:space="preserve">Authentication of the naturalness of wintergreen (Gaultheria genus) essential oils by gas chromatography, isotope ratio mass spectrometry and radiocarbon assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Anchisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Kofler</w:t>
+                <w:t xml:space="preserve">Frédéric Schiets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (6), pp.992-1010. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.111873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683619831416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095782v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of the Radiocarbon Activity Deficit in Vegetation as a Sensor of CO2 Soil Degassing: Example from La Solfatara (Naples, Southern Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Andre</w:t>
+                <w:t xml:space="preserve">Carlo Cardellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Marceau Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+                <w:t xml:space="preserve">Louis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (02), pp.549 - 560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2017.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961945v1</w:t>
+                <w:t xml:space="preserve">hal-01791369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Kermenguy à Châteauneuf-du-Faou (Finistère). Des vestiges d'habitats du Néolithique moyen et de l'âge du Bronze ancien, une fosse de la fin du IIIe millénaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
+                <w:t xml:space="preserve">Guy Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Marcoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, pp.71-116. </w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rao.4911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493975v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Radiocarbon Activity Deficit in Vegetation as a Sensor of CO2 Soil Degassing: Example from La Solfatara (Naples, Southern Italy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site de Kermenguy à Châteauneuf-du-Faou (Finistère). Des vestiges d'habitats du Néolithique moyen et de l'âge du Bronze ancien, une fosse de la fin du IIIe millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Cardellini</w:t>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Gresse</w:t>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lesage</w:t>
+                <w:t xml:space="preserve">Nancy Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (02), pp.549 - 560. </w:t>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.71-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/RDC.2017.76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rao.4911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791369v1</w:t>
+                <w:t xml:space="preserve">hal-02493975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lion des cavernes (Panthera (Leo) spelaea) exploité au Dryas récent : les données du gisement du Peyrat (Saint-Rabier, Dordogne, France)</w:t>
               </w:r>
@@ -3409,51 +3409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle datation du « masque » de La Roche-Cotard (Langeais, Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lorblanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4043,756 +4043,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’utilisation des isotopes stables du carbone dans la datation par la méthode du radiocarbone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarchaeology of Alexandria (Egypt): 8,000 Years of Coastal Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fontugne</w:t>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Byzas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Harbors and Harbor Cities in the Eastern Mediterranean from Antiquity to the Byzantine Period: Recent Discoveries and Current Approaches, 19 (2), pp.727-741</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468821v1</w:t>
+                <w:t xml:space="preserve">halshs-01979104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of an unknown Atlantic eruption in the Chaîne des Puys volcanic field (Massif Central, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Jouannic</w:t>
+                <w:t xml:space="preserve">De l’utilisation des isotopes stables du carbone dans la datation par la méthode du radiocarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Walter-Simonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (2), pp.194-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2014.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.volgeores.2014.06.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01068220v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Radiocarbon Intercomparison Program for the Chauvetpont d'Arc Cave, Ardèche, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of an unknown Atlantic eruption in the Chaîne des Puys volcanic field (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Quilès</w:t>
+                <w:t xml:space="preserve">A.V. Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Valladas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D Baffler</w:t>
+                <w:t xml:space="preserve">G. Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2458/56.16940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 283, pp.94-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.volgeores.2014.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351856v1</w:t>
+                <w:t xml:space="preserve">hal-01068220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 14C evidence for the Late Neolithic-Early Bronze Age transition in Southeast Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaido Koukouli-Chryssanthaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4081/arc.2014.5262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of Alexandria (Egypt): 8,000 Years of Coastal Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Second Radiocarbon Intercomparison Program for the Chauvetpont d'Arc Cave, Ardèche, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Marriner</w:t>
+                <w:t xml:space="preserve">J Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">D Baffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Byzas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2), pp.833-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2458/56.16940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01979104v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lowest levels at Dikili Tash, northern Greece: a missing link in the Early Neolithic of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,700 +4850,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mire initiation, climatic change and agricultural expansion over the course of the Late-Holocene in the Massif Central mountain range (France): Causal links and implications for mire conservation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+                <w:t xml:space="preserve">Le cairn de Croaz Dom Herry et ses carrières de schiste (Saint-Nicolas-du-Pelem, Côtes-d’Armor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Latour</w:t>
+                <w:t xml:space="preserve">Éric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Galet</w:t>
+                <w:t xml:space="preserve">Eric Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.191-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2012.2495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00680616v1</w:t>
+                <w:t xml:space="preserve">hal-02343240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cairn de Croaz Dom Herry et ses carrières de schiste (Saint-Nicolas-du-Pelem, Côtes-d’Armor)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guirec Querré</w:t>
+                <w:t xml:space="preserve">Mire initiation, climatic change and agricultural expansion over the course of the Late-Holocene in the Massif Central mountain range (France): Causal links and implications for mire conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fassion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Quesnel</w:t>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 251, pp.77-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343240v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de La Rochette à Mauron (Morbihan) : les multiples occupations d’un promontoire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of the Claudian and Trajan ports at Portus, on the Tiber river delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bardel</w:t>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rao.1581⟩</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123-1, pp.157 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472885v1</w:t>
+                <w:t xml:space="preserve">halshs-01856812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of the Claudian and Trajan ports at Portus, on the Tiber river delta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+                <w:t xml:space="preserve">Combined dating methods applied to building archaeology: the contribution of thermoluminescence to the case of the bell tower of St Martin's church, Angers (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mefra.491⟩</w:t>
+              <w:t xml:space="preserve">Geochronometria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (1), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13386-011-0010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856812v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined dating methods applied to building archaeology: the contribution of thermoluminescence to the case of the bell tower of St Martin's church, Angers (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Prigent</w:t>
+                <w:t xml:space="preserve">Le site de La Rochette à Mauron (Morbihan) : les multiples occupations d’un promontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Véronique Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronometria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (1), pp.55-63. </w:t>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.71-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s13386-011-0010-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rao.1581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00579978v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beg-an-Dorchenn (Plomeur, Finistère) : une fenêtre ouverte sur l’exploitation du littoral par les peuples mésolithiques du VIe millénaire dans l’Ouest de la France</w:t>
               </w:r>
@@ -5782,51 +5782,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01329781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teppa di U Lupinu Cave (Corsica, France) human presence since 8500 years BC, and the enigmatic origin of the earlier, late Pleistocene accumulation.</w:t>
+                <w:t xml:space="preserve">A Teppa di U Lupinu Cave (Corsica, France) – human presence since 8500 years BC, and the enigmatic origin of the earlier, late Pleistocene accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Salotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Louchart</w:t>
@@ -5861,97 +5861,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta zoologica cracoviensia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Zoologica Cracoviensia - Series A: Vertebrata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (1-2), pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3409/azc.51a_1-2.15-34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604462v1</w:t>
+                <w:t xml:space="preserve">hal-02909869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teppa di U Lupinu Cave (Corsica, France) – human presence since 8500 years BC, and the enigmatic origin of the earlier, late Pleistocene accumulation</w:t>
+                <w:t xml:space="preserve">A Teppa di U Lupinu Cave (Corsica, France) human presence since 8500 years BC, and the enigmatic origin of the earlier, late Pleistocene accumulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Salotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Louchart</w:t>
@@ -5986,346 +5995,337 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Zoologica Cracoviensia - Series A: Vertebrata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta zoologica cracoviensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51A ((1-2)), pp.15-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3409/azc.51a_1-2.15-34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02909869v1</w:t>
+                <w:t xml:space="preserve">hal-00604462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and limits of radiocarbon dating applied to peat inception during the Late Glacial and the Holocene: the example of mires in the eastern Massif Central (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+                <w:t xml:space="preserve">Radiocarbon Intercomparison Program for Chauvet Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Cuzange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Porteret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Goslar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Meiert Grootes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.1049⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (02), pp.339 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200042272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371299v1</w:t>
+                <w:t xml:space="preserve">hal-01791346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Intercomparison Program for Chauvet Cave</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Goslar</w:t>
+                <w:t xml:space="preserve">Advantages and limits of radiocarbon dating applied to peat inception during the Late Glacial and the Holocene: the example of mires in the eastern Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Meiert Grootes</w:t>
+                <w:t xml:space="preserve">Pierre Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Higham</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Porteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tourman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 49 (02), pp.339 - 347. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (2), pp.187-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033822200042272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791346v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palinologicals analyses of Quaternary lacustrine sediments from &amp;quot;Lagoa do Quari&amp;quot;, NE Brazil (Pi).</w:t>
               </w:r>
@@ -6430,888 +6430,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
+                <w:t xml:space="preserve">L’habitat campaniforme de La Noue à Saint-Marcel (Saône-et-Loire) : éléments de définition du groupe bourguignon-jurassien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+                <w:t xml:space="preserve">Laure Salanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">Franck Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Acherki</w:t>
+                <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Courtois</w:t>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+                <w:t xml:space="preserve">Odette Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22, pp.845-863. </w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47, pp.33-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galip.2005.2047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179455v1</w:t>
+                <w:t xml:space="preserve">hal-01313071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des datations carbone 14 effectuées sur des charbons de bois de la grotte Chauvet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+                <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cachier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Kaltnecker</w:t>
+                <w:t xml:space="preserve">Nabila Acherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Arnold</w:t>
+                <w:t xml:space="preserve">Laurent Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2005.13342⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.845-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504752v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Acherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (6-7), pp.845-863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat campaniforme de La Noue à Saint-Marcel (Saône-et-Loire) : éléments de définition du groupe bourguignon-jurassien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Ducreux</w:t>
+                <w:t xml:space="preserve">Bilan des datations carbone 14 effectuées sur des charbons de bois de la grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Argant</w:t>
+                <w:t xml:space="preserve">Hélène Cachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">Evelyne Kaltnecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Gros</w:t>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 47, pp.33-146. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (1), pp.109-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galip.2005.2047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2005.13342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313071v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagements du Néolithique moyen dans le marais de Dol, au pied de la butte de Lillemer (Ille-et-Vilaine).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origins of European biodiversity: palaeo-geographic signification of peat inception during the Holocene in the granitic eastern Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bernard</w:t>
+                <w:t xml:space="preserve">H. Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
+                <w:t xml:space="preserve">A. Tourman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">J. Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+                <w:t xml:space="preserve">J. Porteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (3), pp.227-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1024444628509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00067878v1</w:t>
+                <w:t xml:space="preserve">hal-04084083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of European biodiversity: palaeo-geographic signification of peat inception during the Holocene in the granitic eastern Massif Central (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Tourman</w:t>
+                <w:t xml:space="preserve">Aménagements du Néolithique moyen dans le marais de Dol, au pied de la butte de Lillemer (Ille-et-Vilaine).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Argant</w:t>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Porteret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Oberlin</w:t>
+                <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04084083v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00067878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques du vallon des Ouchettes (Plassay, Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7524,395 +7524,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variations holocènes du niveau marin mises en évidence par les caractères et la diagenèse des beachrocks : exemple de Damnoni (Crète)</w:t>
+                <w:t xml:space="preserve">Destruction des édifices minoens et sismicité récurrente en Crète (Grèce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Neumaier</w:t>
+                <w:t xml:space="preserve">R. Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Helly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Bernier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 6 (4), pp.211-221. </w:t>
+              <w:t xml:space="preserve">, 2000, 4, pp.253-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/morfo.2000.1067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2000.1070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00093017v1</w:t>
+                <w:t xml:space="preserve">halshs-00093014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du Pléistocène supérieur et le début de l'Holocène en Corse : Apports paléontologique et archéologique du site de Castiglione (Oletta, Haute-Corse)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les variations holocènes du niveau marin mises en évidence par les caractères et la diagenèse des beachrocks : exemple de Damnoni (Crète)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U. Neumaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/quate.2000.1671⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6 (4), pp.211-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2000.1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689131v1</w:t>
+                <w:t xml:space="preserve">halshs-00093017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction des édifices minoens et sismicité récurrente en Crète (Grèce)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Dalongeville</w:t>
+                <w:t xml:space="preserve">La fin du Pléistocène supérieur et le début de l'Holocène en Corse : Apports paléontologique et archéologique du site de Castiglione (Oletta, Haute-Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Salotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Helly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Noël Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 4, pp.253-266. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (3), pp.219 - 230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/morfo.2000.1070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/quate.2000.1671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00093014v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel/co-precipitation method for the preparation and characterization of zirconia-tungsten composite powders</w:t>
               </w:r>
@@ -8236,51 +8236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
@@ -8564,51 +8564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9212,51 +9212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scholtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9409,51 +9409,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μLIBS imaging and Artificial Neural Network for the characterization of heterogeneous materials: the case of lime mortars</w:t>
+                <w:t xml:space="preserve">μLIBS imaging for the characterization of heterogeneous archaeological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Neoričić</w:t>
@@ -9488,703 +9488,703 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology « IAMAHA »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">12th Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy (EMSLIBS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798184v1</w:t>
+                <w:t xml:space="preserve">hal-04798239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+                <w:t xml:space="preserve">Caractérisation rapide et automatisée du mortier de chaux : traitement de données d’imagerie LIBS par réseau de neurones artificiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jouve</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Quentin Vitale</w:t>
+                <w:t xml:space="preserve">Adèle Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIVe colloque d'Archéométrie du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144482v1</w:t>
+                <w:t xml:space="preserve">hal-04797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieilles branches contre jeunes pousses : un problème brûlant sur les versants du col du Petit-Saint-Bernard.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+                <w:t xml:space="preserve">μLIBS imaging and Artificial Neural Network for the characterization of heterogeneous materials: the case of lime mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Neoričić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques des 20 ans du LMC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Gif-sur-Ivette, France</w:t>
+              <w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology « IAMAHA »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133261v1</w:t>
+                <w:t xml:space="preserve">hal-04798184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La datation 14C des sites du début du Néolithique céramique au Levant Sud : défis, apports et limites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Beck</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
+                <w:t xml:space="preserve">Guillaume Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05228116v1</w:t>
+                <w:t xml:space="preserve">hal-04144482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μLIBS imaging for the characterization of heterogeneous archaeological materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+                <w:t xml:space="preserve">Vieilles branches contre jeunes pousses : un problème brûlant sur les versants du col du Petit-Saint-Bernard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhon Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy (EMSLIBS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journées scientifiques des 20 ans du LMC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Gif-sur-Ivette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798239v1</w:t>
+                <w:t xml:space="preserve">hal-05133261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rapide et automatisée du mortier de chaux : traitement de données d’imagerie LIBS par réseau de neurones artificiels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La datation 14C des sites du début du Néolithique céramique au Levant Sud : défis, apports et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Cormier</w:t>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+                <w:t xml:space="preserve">Mathieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Schmitt</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque d'Archéométrie du GMPCA</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797815v1</w:t>
+                <w:t xml:space="preserve">insu-05228116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un couplage interface-laser ICOS pour la mesure 13C du CO2 dans l'air. Mise en application sur le suivi de dégradation de polymères super-absorbants (SAP) issus de couches culottes, après compostage</w:t>
               </w:r>
@@ -10308,51 +10308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des sociétés agro-pastorales et changements hydro-pédologiques. L’exemple des hautes terres du Massif Central oriental (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scholtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10539,269 +10539,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du déficit en radiocarbone dans la végétation comme bio senseur du dégazage du CO2 par le sol, exemple : La Solfatara (Naples, Italie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
+                <w:t xml:space="preserve">Modélisation bayésienne Oxcal et ChronoModel de la datation de l'éruption des ponces d’Avellino (Vésuve) à l’âge du bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Yves Gillot</w:t>
+                <w:t xml:space="preserve">Claude Albore Livadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovani Chiodini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlo Cardellini</w:t>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588269v1</w:t>
+                <w:t xml:space="preserve">insu-03521282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation bayésienne Oxcal et ChronoModel de la datation de l'éruption des ponces d’Avellino (Vésuve) à l’âge du bronze</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
+                <w:t xml:space="preserve">Utilisation du déficit en radiocarbone dans la végétation comme bio senseur du dégazage du CO2 par le sol, exemple : La Solfatara (Naples, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Albore Livadie</w:t>
+                <w:t xml:space="preserve">Pierre Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+                <w:t xml:space="preserve">Giovani Chiodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cardellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.417</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03521282v1</w:t>
+                <w:t xml:space="preserve">hal-03588269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL chronology of socio-ecological systems during the mid-Holocene in the Sultanate of Oman (Arabian Peninsula).</w:t>
               </w:r>
@@ -10908,77 +10908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation par radiocarbone, datation par archéomagnétisme et modélisation par ChronoModel : chronologie de la production céramique médiévale du site de Castelnau-le-Lez (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11046,51 +11046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et paléoenvironnements sur le plateau du Béage (Ardèche, Massif Central, France) : apports de l’étude des macro-restes pour identifier les dynamiques holocènes d’accumulation de tourbe et reconstituer l’histoire agro-pastorale locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11417,51 +11417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad El Morr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11510,562 +11510,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les niveaux d'occupation gravettiens de Gargas (Hautes-Pyrénées) : nouvelles données chronostratigraphiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et utilisation des terres cuites architecturales dans des édifices du haut Moyen Âge: l'apport des méthodes de datation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Foucher</w:t>
+                <w:t xml:space="preserve">A. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina San Juan-Foucher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les niveaux d'occupation gravettiens de Gargas (Hautes-Pyrénées) : nouvelles données chronostratigraphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Aix-en-Provence, France. pp.373-385</w:t>
+              <w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, archéometrie 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831740v1</w:t>
+                <w:t xml:space="preserve">insu-00673212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et utilisation des terres cuites architecturales dans des édifices du haut Moyen Âge: l'apport des méthodes de datation physique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les niveaux d'occupation gravettiens de Gargas (Hautes-Pyrénées) : nouvelles données chronostratigraphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
+                <w:t xml:space="preserve">Pascal Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sapin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina San Juan-Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, archéometrie 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Les niveaux d'occupation gravettiens de Gargas (Hautes-Pyrénées) : nouvelles données chronostratigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Aix-en-Provence, France. pp.373-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00673212v1</w:t>
+                <w:t xml:space="preserve">hal-00831740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation d'un écosystème alpin au Tardiglaciaire : les chasseurs de marmottes (Marmota marmota) du Vercors : données environnementales, culturelles, et économiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites architecturales et archéologie du bâti: l'exemple de la tour-clocher de la collégiale Saint-Martin à Angers (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Monin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Gap, France. pp.171-184</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, session archéomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588281v1</w:t>
+                <w:t xml:space="preserve">hal-01729519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites architecturales et archéologie du bâti: l'exemple de la tour-clocher de la collégiale Saint-Martin à Angers (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
+                <w:t xml:space="preserve">Exploitation d'un écosystème alpin au Tardiglaciaire : les chasseurs de marmottes (Marmota marmota) du Vercors : données environnementales, culturelles, et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Prigent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre, session archéomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Gap, France. pp.171-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729519v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeomagnetic Study performed on Early Medieval Buildings from western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toronto, Canada</w:t>
@@ -12228,90 +12228,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datation par le radiocarbone de l'apparition des tourbières tardiglaciaires et holocènes : réflexions méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Porteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origines, fonctionnement et conservation des tourbières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Château de Goutelas, France. pp.378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12601,51 +12601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géoarchéologique du littoral antique de Pouzzoles (Campanie) : le problème des variations relatives du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13030,51 +13030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13254,77 +13254,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des programmes de statistique bayesienne Oxcal et ChronoModel pour préciser la datation de l'éruption des ponces d’Avellino (Vésuve)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Albore Livadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13401,51 +13401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13513,64 +13513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Richiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13638,51 +13638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dietre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13750,51 +13750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole de Koban (Ossétie du nord) : une re-découverte dans le cadre du projet du Musée des Confluences (Lyon).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14284,51 +14284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Errance, pp.160, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -14460,1433 +14460,1407 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1999. Plus de cinquante ans de collaboration entre le laboratoire de Carbone 14 de Lyon et la MOM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Evin</w:t>
+                <w:t xml:space="preserve">Alexandre Angelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aurenche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Van Strydonck</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MOM Éditions, pp.72-75, 2025</w:t>
+              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05534646v1</w:t>
+                <w:t xml:space="preserve">hal-05536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument I</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
+                <w:t xml:space="preserve">1999. Plus de cinquante ans de collaboration entre le laboratoire de Carbone 14 de Lyon et la MOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aurenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Van Strydonck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.303-306, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.72-75, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852767v1</w:t>
+                <w:t xml:space="preserve">halshs-05534646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.913-914, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.538-540, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853037v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XVIII</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.818-820, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.303-306, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853024v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence des évènements et datations radiocarbone associées au monument XV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.980, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.913-914, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853049v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.418-420, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.818-820, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852897v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument XX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Séquence des évènements et datations radiocarbone associées au monument XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.728, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.980, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853009v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morts et vivants en Grande Limagne d'Auvergne (Puy-de-Dôme) à l'âge du Bronze ancien : un voisinage singulier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérik Letterlé</w:t>
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.415-435, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.418-420, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092517v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.538-540, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.728, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852995v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in Geoarchaeological Research, Methodologies and Applications in Harbour Maritime Archaeology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Winnie May Chan</w:t>
+                <w:t xml:space="preserve">Morts et vivants en Grande Limagne d'Auvergne (Puy-de-Dôme) à l'âge du Bronze ancien : un voisinage singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Letterlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Benech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Vitale</w:t>
+                <w:t xml:space="preserve">Ivy Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Riddick</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Preiser-Kapeller, Johannes; Kolias, Taxiarchis G.; Daim, Falko. </w:t>
+                <w:t xml:space="preserve">Joël Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seasides of Byzantium: Harbours and Anchorages of a Mediterranean Empire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.415-435, 2024, 979-10-90534-88-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03616455v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Chronology of the Excavated Features at Akladi Cheiri and the Beginning of Copper Metallurgy in the Eastern Balkans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developments in Geoarchaeological Research, Methodologies and Applications in Harbour Maritime Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raiko Krauss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernst Pernicka</w:t>
+                <w:t xml:space="preserve">Nicholas Riddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raiko Krauß; Ernst Pernicka; René Kunze; Kalin Dimitrov; Petar Leshtakov. </w:t>
+              <w:t xml:space="preserve">Preiser-Kapeller, Johannes; Kolias, Taxiarchis G.; Daim, Falko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prehistoric Mining and Metallurgy at the Southeast Bulgarian Black Sea Coast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Seasides of Byzantium: Harbours and Anchorages of a Mediterranean Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Band 21, Propylaeum, pp.109-129, 2022, Byzanz zwischen Orient und Okzident, </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universität Tübingen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15496/publikation-51192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.910.c12051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090130v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03616455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Les datations et la chronologie absolue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+                <w:t xml:space="preserve">Chronologie de l'éruption et des cultures archéologiques associées par le logiciel de statistique bayésienne ChronoModel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Albore Livadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Albore Livadie; G. Vecchio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.561-609, 2020</w:t>
+              <w:t xml:space="preserve">Nola Croce del Papa. Un villaggio sepolto dall'eruzione vesuviana delle Pomici di Avellino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Bérard, pp.71-87, 2020, Collection du Centre Jean Bérard, 54, 978-2-38050-026-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019694v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation absolue de l’épave Ouest Giraglia 2 par wiggle-matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Carrato; Franca Cibecchini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles recherches sur les </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -15907,2035 +15881,2190 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dolia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, Aspiran 26-27 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, Editions de l'Association de la RAN, pp.221-226, 2020, Revue archéologique de Narbonnaise. Supplément, 979-10-92655-13-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03552526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Absolute Chronology of the Excavated Features at Akladi Cheiri and the Beginning of Copper Metallurgy in the Eastern Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raiko Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Pernicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raiko Krauß; Ernst Pernicka; René Kunze; Kalin Dimitrov; Petar Leshtakov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 33, </w:t>
+              <w:t xml:space="preserve">Prehistoric Mining and Metallurgy at the Southeast Bulgarian Black Sea Coast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universität Tübingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-178, 2020, 978-3-947251-28-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arheološki muzej Istre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15496/publikation-51192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986188v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie de l'éruption et des cultures archéologiques associées par le logiciel de statistique bayésienne ChronoModel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+                <w:t xml:space="preserve">Chapitre 9. Les datations et la chronologie absolue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">C. Albore Livadie; G. Vecchio. </w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nola Croce del Papa. Un villaggio sepolto dall'eruzione vesuviana delle Pomici di Avellino</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Bérard, pp.71-87, 2020, Collection du Centre Jean Bérard, 54, 978-2-38050-026-4</w:t>
+              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.561-609, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508881v1</w:t>
+                <w:t xml:space="preserve">hal-03019694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chambon</w:t>
+                <w:t xml:space="preserve">Dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandre Bedault</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Françoise Bostyn; Yves Lanchon; Philippe Chambon. </w:t>
+                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely « la Porte aux Bergers », Seine-et-Marne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-400, 2018, Mémoires de la Société préhistorique française, 2-913745-71-X. 45</w:t>
+              <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arheološki muzej Istre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-121, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02466613v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbones des sépultures des Cochardières à Fondettes : détection de cas déviants et mise en place de tests de traitement</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bostyn; Yves Lanchon; Philippe Chambon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leroy I., Verslype L. dir, Communauté des vivants, compagnie des morts, actes des 35ème journées internationales d’archéologie mérovingienne de l’AFAM, 09-11 octobre 2014 à Douai, Mémoires de l’Association française d’archéologie mérovingienne, 33: 231-238</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely « la Porte aux Bergers », Seine-et-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-400, 2018, Mémoires de la Société préhistorique française, 2-913745-71-X. 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01614079v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02466613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High chrono-stratigraphical resolution of the harbour sequence of Ostia: palaeo-depth of the basin, ship draught and dredging</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datations radiocarbones des sépultures des Cochardières à Fondettes : détection de cas déviants et mise en place de tests de traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluvial Landscapes in the Roman World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leroy I., Verslype L. dir, Communauté des vivants, compagnie des morts, actes des 35ème journées internationales d’archéologie mérovingienne de l’AFAM, 09-11 octobre 2014 à Douai, Mémoires de l’Association française d’archéologie mérovingienne, 33: 231-238</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journal of Roman Archaeology</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03836792v1</w:t>
+                <w:t xml:space="preserve">halshs-01614079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Balkans 4000”: the radiocarbon dates from archaeological contexts</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Zoï Tsirtsoni. </w:t>
+                <w:t xml:space="preserve">High chrono-stratigraphical resolution of the harbour sequence of Ostia: palaeo-depth of the basin, ship draught and dredging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tyler V. Franconi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Human Face of Radiocarbon. Reassessing chronology in Prehistoric Greece and Bulgaria, 5000-3000 cal BC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fluvial Landscapes in the Roman World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal of Roman Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.68-84, 2017, JRA. Supplementary Series, 9780991373086</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556064v1</w:t>
+                <w:t xml:space="preserve">hal-03836792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches globales et synthèse sur les pêcheries de la fin du Néolithique et du début de l’âge de Bronze</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Billard, Vincent Bernard (dir.). </w:t>
+                <w:t xml:space="preserve">“Balkans 4000”: the radiocarbon dates from archaeological contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pêcheries de Normandie. Archéologie et histoire des pêcheries littorales du département de la Manche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Human Face of Radiocarbon. Reassessing chronology in Prehistoric Greece and Bulgaria, 5000-3000 cal BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.41-65, 2016, Travaux de la Maison de l’Orient 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290109v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III. Les datations 14C</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Pascal Darcque. </w:t>
+                <w:t xml:space="preserve">Approches globales et synthèse sur les pêcheries de la fin du Néolithique et du début de l’âge de Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Billard, Vincent Bernard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouilles exécutées à Malia. Les abords Nord-Est du palais I. Les recherches et l'histoire du secteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française d'Athènes, pp.165-170, 2014, Etudes crétoises 35, 978-2-86958-259-0</w:t>
+              <w:t xml:space="preserve">Pêcheries de Normandie. Archéologie et histoire des pêcheries littorales du département de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.357-404, 2016, Archéologie et Culture, 978-2-7535-5004-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946685v1</w:t>
+                <w:t xml:space="preserve">hal-02290109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche d'un territoire de montagne : occupations humaines et contexte pédo-sédimentaire des versants du col du Petit-Saint-Bernard, de la Préhistoire à l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingrid Sénépart; Cyrille Bill Ard; François E Bostyn; Ivan Praud; Eric Thirault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie des recherches de terrain sur la Préhistoire récente en France. Nouveaux acquis, nouveaux outils, 1987-2012. Actes des premières Rencontres Nord-Sud de Préhistoire récente, Marseille, mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 73-91, 2014, Archives d'Ecologie Préhistorique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De 20 000 à 18 000 BP en Quercy : apports de la séquence du Cuzoul de Vers à la compréhension de l'évolution des comportements socio-économiques entre Solutréen récent et Badegoulien</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Jean Clottes, Jean-Pierre Giraud et Pierre Chalard. </w:t>
+                <w:t xml:space="preserve">III. Les datations 14C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Darcque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers. Des chasseurs de Renne en Quercy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERAUL 131, pp.459-471, 2012</w:t>
+              <w:t xml:space="preserve">Fouilles exécutées à Malia. Les abords Nord-Est du palais I. Les recherches et l'histoire du secteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française d'Athènes, pp.165-170, 2014, Etudes crétoises 35, 978-2-86958-259-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799191v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations sur site (Tables des Marchands, alignement du Grand Menhir, Er Grah) et modélisation chronologique du néolithique morbihanais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De 20 000 à 18 000 BP en Quercy : apports de la séquence du Cuzoul de Vers à la compréhension de l'évolution des comportements socio-économiques entre Solutréen récent et Badegoulien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Cassen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+                <w:t xml:space="preserve">Guy Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Clottes, Jean-Pierre Giraud et Pierre Chalard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de la Table, explorations archéologiques et discours savants sur une architecture restaurée à Locmariaquer, Morbihan (Table des Marchands et Grand Menhir)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARA, CNRS et Université de Nantes, pp.737-768, 2009</w:t>
+              <w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers. Des chasseurs de Renne en Quercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERAUL 131, pp.459-471, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00557961v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et cadre chronologique de l'implantation magdalénienne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datations sur site (Tables des Marchands, alignement du Grand Menhir, Er Grah) et modélisation chronologique du néolithique morbihanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Wattez</w:t>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les derniers Magdaléniens d'Etiolles : perspectives culturelles et paléohistoriques (l'unité d'habitation Q31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.30, 2003</w:t>
+              <w:t xml:space="preserve">Autour de la Table, explorations archéologiques et discours savants sur une architecture restaurée à Locmariaquer, Morbihan (Table des Marchands et Grand Menhir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARA, CNRS et Université de Nantes, pp.737-768, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00087367v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00557961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dates des fréquentations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environnement et cadre chronologique de l'implantation magdalénienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tisnerat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Oberlin</w:t>
+                <w:t xml:space="preserve">Patrice Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Roblin-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grotte Chauvet, L’art des origines, sous la direction de J. Clottes, Ed. du Seuil, Paris, 32-33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">Les derniers Magdaléniens d'Etiolles : perspectives culturelles et paléohistoriques (l'unité d'habitation Q31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987872v1</w:t>
+                <w:t xml:space="preserve">halshs-00087367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience de croisement de datations TL/14C pour la séquence solutréenne de Laugerie-Haute, Dordogne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Vartanian</w:t>
+                <w:t xml:space="preserve">Datation carbone 14 en spectrométrie de masse par accélérateur et archéologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bechtel</w:t>
+                <w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datation - XXI rencontres internationales d'archéologie et d'histoire d'Antibes, Barrandon J.N., Guibert P., Michel V. (Eds) 19-21 octobre 2000, 218-232</w:t>
+              <w:t xml:space="preserve">Datation - XXI rencontres internationales d'archéologie et d'histoire d'Antibes, Barrandon J.N., Guibert P., Michel V. (Eds) 19-21 octobre 2000, 81-91</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328446v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation carbone 14 en spectrométrie de masse par accélérateur et archéologie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
+                <w:t xml:space="preserve">Les Dates des fréquentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t>
+                <w:t xml:space="preserve">N. Tisnerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datation - XXI rencontres internationales d'archéologie et d'histoire d'Antibes, Barrandon J.N., Guibert P., Michel V. (Eds) 19-21 octobre 2000, 81-91</w:t>
+              <w:t xml:space="preserve">La Grotte Chauvet, L’art des origines, sous la direction de J. Clottes, Ed. du Seuil, Paris, 32-33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987765v1</w:t>
+                <w:t xml:space="preserve">hal-02987872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les datation radiocarbone en Afrique du Nord et Afrique Centrale</w:t>
+                <w:t xml:space="preserve">Une expérience de croisement de datations TL/14C pour la séquence solutréenne de Laugerie-Haute, Dordogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chenorkian</w:t>
+                <w:t xml:space="preserve">C. Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Daugas</w:t>
+                <w:t xml:space="preserve">E. Vartanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Amblard-Pison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Evin</w:t>
+                <w:t xml:space="preserve">F. Bechtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 3° Int. Symposium‘’14C and Archaeology’’, Lyon 1998, Mémoire de la Soc. Préhistorique. Française, XXVI, (1999), Supplément de la Revue d’Archéométrie, 465-466</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">Datation - XXI rencontres internationales d'archéologie et d'histoire d'Antibes, Barrandon J.N., Guibert P., Michel V. (Eds) 19-21 octobre 2000, 218-232</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978520v1</w:t>
+                <w:t xml:space="preserve">hal-03328446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les datation radiocarbone en Afrique du Nord et Afrique Centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chenorkian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amblard-Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 3° Int. Symposium‘’14C and Archaeology’’, Lyon 1998, Mémoire de la Soc. Préhistorique. Française, XXVI, (1999), Supplément de la Revue d’Archéométrie, 465-466</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques de la côte occidentale de l'Ile d'Oléron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17945,51 +18074,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camps G. (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme préhistorique et la mer - actes du congrès des sociétés savantes, Aix-en-Provence, 1995.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.197-238, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17999,130 +18128,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations paléolithiques à Roissy-en-France, &amp;quot;la Vallée Verte&amp;quot; (Val-d'Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Djema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Pariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.5-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18132,405 +18261,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (Ain), Rue des Claires Fontaines : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fortin de Girolata : Corse-du-Sud (2A), Osani, Girolata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Huser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08019201, Inrap. 2014, 124 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de La Rochette à Mauron (Morbihan) : les multiples occupations d’un promontoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; SRA. 2009, 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId583"/>
+      <w:footerReference w:type="default" r:id="rId587"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18677,51 +18806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-023-00959-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dufresne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04105514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Orliac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Huot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.12.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.9605" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Cuzange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106509" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2019.1580077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111873" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kofler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619831416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4911" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.76" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3098" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Facorellis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.65" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Thamo-Bozso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mathaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mandin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.12.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tholly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7460" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tin&#233;vez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14522" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.03.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J71L5BWR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.volgeores.2014.06.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quil&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Geneste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clottes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baffler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/56.16940" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556211v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Maniatis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2014.5262" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979104v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2495" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1581" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579978v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-011-0010-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13929" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mac Vicar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henderson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louchart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorenzo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909869v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3409/azc.51a_1-2.15-34" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371299v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.1049" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goslar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meiert Grootes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200042272" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151410v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Chaves" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parenti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Faure" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candelato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179455v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Acherki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDZDR8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504752v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13342" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112103v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Gros" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2047" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067878v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04084083v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cubizolle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Porteret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024444628509" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NDX1C0X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406515v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2002.2052" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727809v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012466400580" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E82289F829B1C14DF66839D615F999493F40A0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093017v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Neumaier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dalongeville" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2000.1067" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dubois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1671" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093014v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2000.1070" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727535v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004661202300" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1K8TD6L7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chauvet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Brunel-Deschamps" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hillaire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daugas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900960v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pvk7-pk86" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04893973v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/34fz-6q37" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sfhb-0b51" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798347v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zebino" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798454v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4rhm-6090" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440503v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900902v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Leroy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vtfs-2r71" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798184v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133261v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05228116v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lebon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798239v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702488v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jose" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pages" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hupont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270227v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687278v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Letterl&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588269v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Chiodini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521282v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802709v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charpentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741139v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637816v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di&#232;tre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lemdahl" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198567v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054725v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831740v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673212v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fournier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729519v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prigent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577824v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399385v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371326v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156571v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857004v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01544709v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pion" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;bault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624974v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798525v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528870v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831222v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074518v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364327v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Macvicar" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534646v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aurenche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Van Strydonck" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852767v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853037v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853024v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853049v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852897v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853009v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092517v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852995v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090130v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Krauss" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/109816" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-51192" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019694v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552526v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986188v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508881v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614079v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556064v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.504" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290109v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ganne" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946685v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349456v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557961v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087367v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodriguez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Roblin-Jouve" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987872v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328446v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vartanian" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechtel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987765v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978520v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenorkian" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daugas" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amblard-Pison" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534434v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cros" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197133v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499019v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mary" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977780v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-023-00959-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dufresne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104172" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Orliac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Huot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.12.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04105514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3804" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.9605" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Cuzange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106509" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kofler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619831416" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2019.1580077" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364897v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111873" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.76" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4911" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3098" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Facorellis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.65" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Thamo-Bozso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mathaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mandin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.12.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tholly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7460" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tin&#233;vez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14522" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.03.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J71L5BWR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.volgeores.2014.06.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Maniatis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2014.5262" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quil&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Geneste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clottes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baffler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/56.16940" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343240v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2495" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680616v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-011-0010-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472885v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1581" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13929" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mac Vicar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henderson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louchart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorenzo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3409/azc.51a_1-2.15-34" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604462v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791346v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goslar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meiert Grootes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200042272" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.1049" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151410v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Chaves" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parenti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Faure" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candelato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313071v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Gros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2047" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179455v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Acherki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDZDR8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112103v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504752v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13342" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04084083v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cubizolle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Porteret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024444628509" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NDX1C0X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067878v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406515v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2002.2052" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727809v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012466400580" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E82289F829B1C14DF66839D615F999493F40A0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093014v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dalongeville" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2000.1070" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093017v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Neumaier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2000.1067" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689131v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dubois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1671" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727535v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004661202300" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1K8TD6L7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chauvet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Brunel-Deschamps" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hillaire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daugas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900960v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pvk7-pk86" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04893973v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/34fz-6q37" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sfhb-0b51" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798347v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zebino" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798454v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4rhm-6090" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440503v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900902v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Leroy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vtfs-2r71" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798239v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133261v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05228116v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lebon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702488v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jose" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pages" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hupont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270227v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687278v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Letterl&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521282v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588269v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Chiodini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802709v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charpentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741139v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637816v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di&#232;tre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lemdahl" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198567v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054725v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673212v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831740v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729519v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prigent" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588281v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fournier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577824v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399385v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371326v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156571v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857004v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01544709v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pion" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;bault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624974v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798525v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528870v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831222v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074518v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364327v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Macvicar" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534646v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aurenche" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Van Strydonck" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852995v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852767v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853037v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853024v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853049v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852897v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853009v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092517v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508881v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552526v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090130v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Krauss" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/109816" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-51192" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019694v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986188v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614079v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556064v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.504" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290109v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ganne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349456v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946685v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557961v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087367v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodriguez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Roblin-Jouve" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987765v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987872v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328446v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vartanian" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechtel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978520v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenorkian" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daugas" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amblard-Pison" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534434v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cros" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197133v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499019v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mary" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977780v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>