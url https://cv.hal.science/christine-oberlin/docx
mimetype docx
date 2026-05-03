--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -636,1302 +636,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of the Late Roman Antiquity walls of Le Mans (France) by OSL, archaeomagnetism and radiocarbon</w:t>
+                <w:t xml:space="preserve">The earliest unambiguous Neanderthal engravings on cave walls: La Roche-Cotard, Loire Valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hervé</w:t>
+                <w:t xml:space="preserve">Jean-Claude Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guibert</w:t>
+                <w:t xml:space="preserve">Trine Holm Freiesleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Meunier</w:t>
+                <w:t xml:space="preserve">Kristina Jørkov Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Monteil</w:t>
+                <w:t xml:space="preserve">Andrew Sean Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Dufresne</w:t>
+                <w:t xml:space="preserve">Morgane Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.104172. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (6), pp.e0286568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196785v1</w:t>
+                <w:t xml:space="preserve">insu-04141256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The earliest unambiguous Neanderthal engravings on cave walls: La Roche-Cotard, Loire Valley, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial neural network for high-throughput spectral data processing in LIBS imaging: application to archaeological mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Marquet</w:t>
+                <w:t xml:space="preserve">A. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trine Holm Freiesleben</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Morgane Calligaro</w:t>
+                <w:t xml:space="preserve">S. Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.730-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ja00389a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04141256v1</w:t>
+                <w:t xml:space="preserve">hal-03986283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial neural network for high-throughput spectral data processing in LIBS imaging: application to archaeological mortar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La datation des aqueducs de Lyon : nouvelles données et contribution de l’analyse statistique bayésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ja00389a⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.301-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11udc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986283v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La datation des aqueducs de Lyon : nouvelles données et contribution de l’analyse statistique bayésienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Chronology of the Late Roman Antiquity walls of Le Mans (France) by OSL, archaeomagnetism and radiocarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ph. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.301-312. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.104172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11udc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619123v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bon usage des datation 14C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental changes during the Late-Glacial and Early Holocene at the Gourd des Aillères mire in the Monts du Forez Mountains (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Talon</w:t>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Serieyssol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fassion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 636, pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513828v1</w:t>
+                <w:t xml:space="preserve">halshs-04105514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de la Tourasse (Saint-Martory, Haute-Garonne) : résultats des nouvelles datations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Liard</w:t>
+                <w:t xml:space="preserve">Deux millénaires ou deux siècles de constructions mégalithiques au Sénégal et en Gambie ? Nouvelles dates pour Wanar et révision des contextes archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.53-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aaa.3804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738847v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing and expanding the Late-Glacial and Holocene tephrochronological framework of France: A new contribution from the Chaîne des Puys volcanic field in the Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes during the Late-Glacial and Early Holocene at the Gourd des Aillères mire in the Monts du Forez Mountains (Massif Central, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Fassion</w:t>
+                <w:t xml:space="preserve">La grotte de la Tourasse (Saint-Martory, Haute-Garonne) : résultats des nouvelles datations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Huot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (2), pp.327-331</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04105514v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux millénaires ou deux siècles de constructions mégalithiques au Sénégal et en Gambie ? Nouvelles dates pour Wanar et révision des contextes archéologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matar Ndiaye</w:t>
+                <w:t xml:space="preserve">Archaeological Mortar Characterization Using Laser-Induced Breakdown Spectroscopy (LIBS) Imaging Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Richiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aaa.3804⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.000370282110711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00037028211071141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903889v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological Mortar Characterization Using Laser-Induced Breakdown Spectroscopy (LIBS) Imaging Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Sandoval</w:t>
+                <w:t xml:space="preserve">Du bon usage des datation 14C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cyril Marcigny, Thibault Lachenal, Pierre-Yves Milcent, Claude Mordant, Rebecca Peake, et Talon M : Mesurer le temps de l'âge du Bronze : Journée thématique de l'APRAB, Mar 2020, Saint-Germain-en-Laye, France, Supplément 8, pp.11-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599256v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation bayésienne par ChronoModel à la datation de la tombe de &amp;lt;i&amp;gt;Gunsa&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1972,295 +1972,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic ecology and extirpation chronology of the extinct Lesser Antillean native rodent Antillomys rayi Brace et al. (2015).</w:t>
+                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lorvelec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Cuzange</w:t>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106509⟩</w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923928v1</w:t>
+                <w:t xml:space="preserve">halshs-02375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic ecology and extirpation chronology of the extinct Lesser Antillean native rodent Antillomys rayi Brace et al. (2015).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Munoz</w:t>
+                <w:t xml:space="preserve">Olivier Lorvelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Hervé</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Cuzange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.106509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02375847v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'analyse multi-isotopes pour l'authentification des huiles essentielles</w:t>
               </w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Anchisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 992, pp.58-70</w:t>
@@ -2365,831 +2365,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene paleoecological changes and agro-pastoral impact on the La Narce du Béage mire (Massif Central, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Obsidian in the Northern French Alps during the Early Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irka Hajdas</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Kofler</w:t>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619831416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (3), pp.180-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2019.1580077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095782v1</w:t>
+                <w:t xml:space="preserve">hal-02076203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Obsidian in the Northern French Alps during the Early Neolithic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">Authentication of the naturalness of wintergreen (Gaultheria genus) essential oils by gas chromatography, isotope ratio mass spectrometry and radiocarbon assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Anchisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Philibert</w:t>
+                <w:t xml:space="preserve">Frédéric Schiets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00934690.2019.1580077⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.111873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076203v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of the naturalness of wintergreen (Gaultheria genus) essential oils by gas chromatography, isotope ratio mass spectrometry and radiocarbon assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Anchisi</w:t>
+                <w:t xml:space="preserve">Holocene paleoecological changes and agro-pastoral impact on the La Narce du Béage mire (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dietre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schiets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Werner Kofler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 142, pp.111873. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.992-1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683619831416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364897v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Radiocarbon Activity Deficit in Vegetation as a Sensor of CO2 Soil Degassing: Example from La Solfatara (Naples, Southern Italy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Cardellini</w:t>
+                <w:t xml:space="preserve">Guy Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Gresse</w:t>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lesage</w:t>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2017.76⟩</w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791369v1</w:t>
+                <w:t xml:space="preserve">hal-01961945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site de Kermenguy à Châteauneuf-du-Faou (Finistère). Des vestiges d'habitats du Néolithique moyen et de l'âge du Bronze ancien, une fosse de la fin du IIIe millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Andre</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+                <w:t xml:space="preserve">Nancy Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, </w:t>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.71-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rao.4911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961945v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Kermenguy à Châteauneuf-du-Faou (Finistère). Des vestiges d'habitats du Néolithique moyen et de l'âge du Bronze ancien, une fosse de la fin du IIIe millénaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of the Radiocarbon Activity Deficit in Vegetation as a Sensor of CO2 Soil Degassing: Example from La Solfatara (Naples, Southern Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">Carlo Cardellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+                <w:t xml:space="preserve">Marceau Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Marcoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Louis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, pp.71-116. </w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (02), pp.549 - 560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rao.4911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2017.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493975v1</w:t>
+                <w:t xml:space="preserve">hal-01791369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lion des cavernes (Panthera (Leo) spelaea) exploité au Dryas récent : les données du gisement du Peyrat (Saint-Rabier, Dordogne, France)</w:t>
               </w:r>
@@ -3409,51 +3409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle datation du « masque » de La Roche-Cotard (Langeais, Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lorblanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3533,286 +3533,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d'Ostie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancient juniper trees growing on cliffs: toward a long Mediterranean tree-ring chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Coralie Mathaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
+                <w:t xml:space="preserve">Jean-Paul Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.79--88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2015.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01420462v1</w:t>
+                <w:t xml:space="preserve">hal-01444067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient juniper trees growing on cliffs: toward a long Mediterranean tree-ring chronology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d'Ostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44, pp.305-319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444067v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01420462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place et l’extension latérale des tourbières au tardiglaciaire et à l’holocène sur la bordure orientale du Massif Central (France) : l’exemple de la tourbière de Molhiac dans les monts du Forez</w:t>
               </w:r>
@@ -4043,152 +4043,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of Alexandria (Egypt): 8,000 Years of Coastal Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Occurrence of an unknown Atlantic eruption in the Chaîne des Puys volcanic field (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Marriner</w:t>
+                <w:t xml:space="preserve">A.V. Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">G. Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Byzas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 283, pp.94-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.volgeores.2014.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01979104v1</w:t>
+                <w:t xml:space="preserve">hal-01068220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilisation des isotopes stables du carbone dans la datation par la méthode du radiocarbone</w:t>
               </w:r>
@@ -4314,485 +4323,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of an unknown Atlantic eruption in the Chaîne des Puys volcanic field (Massif Central, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New 14C evidence for the Late Neolithic-Early Bronze Age transition in Southeast Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Walter-Simonnet</w:t>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bossuet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaido Koukouli-Chryssanthaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.volgeores.2014.06.007⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/arc.2014.5262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068220v1</w:t>
+                <w:t xml:space="preserve">hal-02556211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 14C evidence for the Late Neolithic-Early Bronze Age transition in Southeast Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second Radiocarbon Intercomparison Program for the Chauvetpont d'Arc Cave, Ardèche, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Darcque</w:t>
+                <w:t xml:space="preserve">A. Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaido Koukouli-Chryssanthaki</w:t>
+                <w:t xml:space="preserve">H. Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Baffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/arc.2014.5262⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2), pp.833-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2458/56.16940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556211v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Radiocarbon Intercomparison Program for the Chauvetpont d'Arc Cave, Ardèche, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-M Geneste</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of Alexandria (Egypt): 8,000 Years of Coastal Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Clottes</w:t>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Baffler</w:t>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Byzas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Harbors and Harbor Cities in the Eastern Mediterranean from Antiquity to the Byzantine Period: Recent Discoveries and Current Approaches, 19 (2), pp.727-741</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351856v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lowest levels at Dikili Tash, northern Greece: a missing link in the Early Neolithic of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,700 +4850,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cairn de Croaz Dom Herry et ses carrières de schiste (Saint-Nicolas-du-Pelem, Côtes-d’Armor)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
+                <w:t xml:space="preserve">Mire initiation, climatic change and agricultural expansion over the course of the Late-Holocene in the Massif Central mountain range (France): Causal links and implications for mire conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fassion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Nicolas</w:t>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gaumé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Quesnel</w:t>
+                <w:t xml:space="preserve">Philippe Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 251, pp.77-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343240v1</w:t>
+                <w:t xml:space="preserve">halshs-00680616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mire initiation, climatic change and agricultural expansion over the course of the Late-Holocene in the Massif Central mountain range (France): Causal links and implications for mire conservation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+                <w:t xml:space="preserve">Le cairn de Croaz Dom Herry et ses carrières de schiste (Saint-Nicolas-du-Pelem, Côtes-d’Armor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Latour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Galet</w:t>
+                <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.191-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2012.2495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680616v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of the Claudian and Trajan ports at Portus, on the Tiber river delta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Le site de La Rochette à Mauron (Morbihan) : les multiples occupations d’un promontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Tronchere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+                <w:t xml:space="preserve">Véronique Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mefra.491⟩</w:t>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.71-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rao.1581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01856812v1</w:t>
+                <w:t xml:space="preserve">hal-02472885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined dating methods applied to building archaeology: the contribution of thermoluminescence to the case of the bell tower of St Martin's church, Angers (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronometria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (1), pp.55-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/s13386-011-0010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de La Rochette à Mauron (Morbihan) : les multiples occupations d’un promontoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bardel</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of the Claudian and Trajan ports at Portus, on the Tiber river delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123-1, pp.157 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rao.1581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02472885v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beg-an-Dorchenn (Plomeur, Finistère) : une fenêtre ouverte sur l’exploitation du littoral par les peuples mésolithiques du VIe millénaire dans l’Ouest de la France</w:t>
               </w:r>
@@ -5782,51 +5782,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01329781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teppa di U Lupinu Cave (Corsica, France) – human presence since 8500 years BC, and the enigmatic origin of the earlier, late Pleistocene accumulation</w:t>
+                <w:t xml:space="preserve">A Teppa di U Lupinu Cave (Corsica, France) human presence since 8500 years BC, and the enigmatic origin of the earlier, late Pleistocene accumulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Salotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Louchart</w:t>
@@ -5861,106 +5861,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Zoologica Cracoviensia - Series A: Vertebrata</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta zoologica cracoviensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51A ((1-2)), pp.15-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909869v1</w:t>
+                <w:t xml:space="preserve">hal-00604462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teppa di U Lupinu Cave (Corsica, France) human presence since 8500 years BC, and the enigmatic origin of the earlier, late Pleistocene accumulation.</w:t>
+                <w:t xml:space="preserve">A Teppa di U Lupinu Cave (Corsica, France) – human presence since 8500 years BC, and the enigmatic origin of the earlier, late Pleistocene accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Salotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Louchart</w:t>
@@ -5995,337 +5986,346 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta zoologica cracoviensia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Zoologica Cracoviensia - Series A: Vertebrata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (1-2), pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3409/azc.51a_1-2.15-34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604462v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Intercomparison Program for Chauvet Cave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Cuzange</w:t>
+                <w:t xml:space="preserve">Advantages and limits of radiocarbon dating applied to peat inception during the Late Glacial and the Holocene: the example of mires in the eastern Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+                <w:t xml:space="preserve">Pierre Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Goslar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Porteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tourman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033822200042272⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (2), pp.187-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791346v1</w:t>
+                <w:t xml:space="preserve">hal-00371299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and limits of radiocarbon dating applied to peat inception during the Late Glacial and the Holocene: the example of mires in the eastern Massif Central (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+                <w:t xml:space="preserve">Radiocarbon Intercomparison Program for Chauvet Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Cuzange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Goslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Pieter Meiert Grootes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Porteret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (2), pp.187-208. </w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (02), pp.339 - 347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.1049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200042272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371299v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palinologicals analyses of Quaternary lacustrine sediments from &amp;quot;Lagoa do Quari&amp;quot;, NE Brazil (Pi).</w:t>
               </w:r>
@@ -6430,888 +6430,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat campaniforme de La Noue à Saint-Marcel (Saône-et-Loire) : éléments de définition du groupe bourguignon-jurassien</w:t>
+                <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Salanova</w:t>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ducreux</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Argant</w:t>
+                <w:t xml:space="preserve">Nabila Acherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Gros</w:t>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 47, pp.33-146. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.845-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galip.2005.2047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313071v1</w:t>
+                <w:t xml:space="preserve">hal-00179455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+                <w:t xml:space="preserve">Bilan des datations carbone 14 effectuées sur des charbons de bois de la grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">Hélène Cachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Acherki</w:t>
+                <w:t xml:space="preserve">Evelyne Kaltnecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Courtois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (1), pp.109-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2005.13342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00179455v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Acherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (6-7), pp.845-863. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des datations carbone 14 effectuées sur des charbons de bois de la grotte Chauvet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+                <w:t xml:space="preserve">L’habitat campaniforme de La Noue à Saint-Marcel (Saône-et-Loire) : éléments de définition du groupe bourguignon-jurassien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Salanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cachier</w:t>
+                <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Kaltnecker</w:t>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Arnold</w:t>
+                <w:t xml:space="preserve">Odette Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 102 (1), pp.109-113. </w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47, pp.33-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2005.13342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galip.2005.2047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504752v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of European biodiversity: palaeo-geographic signification of peat inception during the Holocene in the granitic eastern Massif Central (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aménagements du Néolithique moyen dans le marais de Dol, au pied de la butte de Lillemer (Ille-et-Vilaine).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Cubizolle</w:t>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tourman</w:t>
+                <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Argant</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Porteret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Oberlin</w:t>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084083v1</w:t>
+                <w:t xml:space="preserve">halshs-00067878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagements du Néolithique moyen dans le marais de Dol, au pied de la butte de Lillemer (Ille-et-Vilaine).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Laporte</w:t>
+                <w:t xml:space="preserve">Origins of European biodiversity: palaeo-geographic signification of peat inception during the Holocene in the granitic eastern Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tourman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bernard</w:t>
+                <w:t xml:space="preserve">J. Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+                <w:t xml:space="preserve">J. Porteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (3), pp.227-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1024444628509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00067878v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques du vallon des Ouchettes (Plassay, Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7524,395 +7524,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction des édifices minoens et sismicité récurrente en Crète (Grèce)</w:t>
+                <w:t xml:space="preserve">Les variations holocènes du niveau marin mises en évidence par les caractères et la diagenèse des beachrocks : exemple de Damnoni (Crète)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">U. Neumaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Dalongeville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 4, pp.253-266. </w:t>
+              <w:t xml:space="preserve">, 2000, 6 (4), pp.211-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/morfo.2000.1070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2000.1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00093014v1</w:t>
+                <w:t xml:space="preserve">halshs-00093017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variations holocènes du niveau marin mises en évidence par les caractères et la diagenèse des beachrocks : exemple de Damnoni (Crète)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fin du Pléistocène supérieur et le début de l'Holocène en Corse : Apports paléontologique et archéologique du site de Castiglione (Oletta, Haute-Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Salotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Neumaier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/morfo.2000.1067⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (3), pp.219 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/quate.2000.1671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00093017v1</w:t>
+                <w:t xml:space="preserve">hal-01689131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du Pléistocène supérieur et le début de l'Holocène en Corse : Apports paléontologique et archéologique du site de Castiglione (Oletta, Haute-Corse)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Courtois</w:t>
+                <w:t xml:space="preserve">Destruction des édifices minoens et sismicité récurrente en Crète (Grèce)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Dubois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Helly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 11 (3), pp.219 - 230. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4, pp.253-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/quate.2000.1671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2000.1070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689131v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00093014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel/co-precipitation method for the preparation and characterization of zirconia-tungsten composite powders</w:t>
               </w:r>
@@ -8223,64 +8223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
@@ -8394,541 +8394,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Perspectives de datation de la chaux au radiocarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gonçalves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Lana Neoričić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Bertini</w:t>
+                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées IMU 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dater les peintures murales médiévales. Approches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/sfhb-0b51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556522v1</w:t>
+                <w:t xml:space="preserve">hal-04798667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieilles branches contre jeunes pousses : effet vieux bois et autres risques de la datation 14C sur charbons. Retour d’expérience du programme Petit-Saint-Bernard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delhon Claire</w:t>
+                <w:t xml:space="preserve">μ-LIBS imaging as spatially-resolved and quantitative characterization method for pottery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clothilde Comby-Zebino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Young Researchers in Archaeometry, YRA Workshop 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Cyprus Institute, Oct 2024, Nicosia, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893973v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de datation de la chaux au radiocarbone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
+                <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dater les peintures murales médiévales. Approches interdisciplinaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées IMU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798667v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μ-LIBS imaging as spatially-resolved and quantitative characterization method for pottery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Schmitt</w:t>
+                <w:t xml:space="preserve">Vieilles branches contre jeunes pousses : effet vieux bois et autres risques de la datation 14C sur charbons. Retour d’expérience du programme Petit-Saint-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhon Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers in Archaeometry, YRA Workshop 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/34fz-6q37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798347v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datation radiocarbone des mortiers de chaux : un défi à surmonter par la caractérisation !</w:t>
               </w:r>
@@ -8953,64 +8953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Neoričić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
@@ -9061,51 +9061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie µ-LIBS pour la caractérisation résolue spatialement des matériaux archéologiques composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Neoričić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9212,51 +9212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scholtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9409,70 +9409,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μLIBS imaging for the characterization of heterogeneous archaeological materials</w:t>
+                <w:t xml:space="preserve">μLIBS imaging and Artificial Neural Network for the characterization of heterogeneous materials: the case of lime mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Neoričić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9488,703 +9488,703 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy (EMSLIBS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology « IAMAHA »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798239v1</w:t>
+                <w:t xml:space="preserve">hal-04798184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rapide et automatisée du mortier de chaux : traitement de données d’imagerie LIBS par réseau de neurones artificiels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Herreyre</w:t>
+                <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Cormier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Schmitt</w:t>
+                <w:t xml:space="preserve">Guillaume Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque d'Archéométrie du GMPCA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797815v1</w:t>
+                <w:t xml:space="preserve">hal-04144482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μLIBS imaging and Artificial Neural Network for the characterization of heterogeneous materials: the case of lime mortars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+                <w:t xml:space="preserve">Vieilles branches contre jeunes pousses : un problème brûlant sur les versants du col du Petit-Saint-Bernard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhon Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology « IAMAHA »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques des 20 ans du LMC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Gif-sur-Ivette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798184v1</w:t>
+                <w:t xml:space="preserve">hal-05133261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La datation 14C des sites du début du Néolithique céramique au Levant Sud : défis, apports et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jouve</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Quentin Vitale</w:t>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144482v1</w:t>
+                <w:t xml:space="preserve">insu-05228116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieilles branches contre jeunes pousses : un problème brûlant sur les versants du col du Petit-Saint-Bernard.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+                <w:t xml:space="preserve">μLIBS imaging for the characterization of heterogeneous archaeological materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Neoričić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques des 20 ans du LMC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Gif-sur-Ivette, France</w:t>
+              <w:t xml:space="preserve">12th Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy (EMSLIBS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133261v1</w:t>
+                <w:t xml:space="preserve">hal-04798239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La datation 14C des sites du début du Néolithique céramique au Levant Sud : défis, apports et limites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation rapide et automatisée du mortier de chaux : traitement de données d’imagerie LIBS par réseau de neurones artificiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Beck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+                <w:t xml:space="preserve">Adèle Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lebon</w:t>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+              <w:t xml:space="preserve">XXIVe colloque d'Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05228116v1</w:t>
+                <w:t xml:space="preserve">hal-04797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un couplage interface-laser ICOS pour la mesure 13C du CO2 dans l'air. Mise en application sur le suivi de dégradation de polymères super-absorbants (SAP) issus de couches culottes, après compostage</w:t>
               </w:r>
@@ -10308,51 +10308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des sociétés agro-pastorales et changements hydro-pédologiques. L’exemple des hautes terres du Massif Central oriental (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scholtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10545,64 +10545,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation bayésienne Oxcal et ChronoModel de la datation de l'éruption des ponces d’Avellino (Vésuve) à l’âge du bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Albore Livadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10666,90 +10666,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du déficit en radiocarbone dans la végétation comme bio senseur du dégazage du CO2 par le sol, exemple : La Solfatara (Naples, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Chiodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cardellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10908,77 +10908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation par radiocarbone, datation par archéomagnétisme et modélisation par ChronoModel : chronologie de la production céramique médiévale du site de Castelnau-le-Lez (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11046,51 +11046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et paléoenvironnements sur le plateau du Béage (Ardèche, Massif Central, France) : apports de l’étude des macro-restes pour identifier les dynamiques holocènes d’accumulation de tourbe et reconstituer l’histoire agro-pastorale locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11171,90 +11171,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d’Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports dans l'espace Méditerranéen antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.305-319</w:t>
@@ -11417,51 +11417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad El Morr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11510,562 +11510,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et utilisation des terres cuites architecturales dans des édifices du haut Moyen Âge: l'apport des méthodes de datation physique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les niveaux d'occupation gravettiens de Gargas (Hautes-Pyrénées) : nouvelles données chronostratigraphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
+                <w:t xml:space="preserve">Pascal Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sapin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina San Juan-Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, archéometrie 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Les niveaux d'occupation gravettiens de Gargas (Hautes-Pyrénées) : nouvelles données chronostratigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Aix-en-Provence, France. pp.373-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00673212v1</w:t>
+                <w:t xml:space="preserve">hal-00831740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les niveaux d'occupation gravettiens de Gargas (Hautes-Pyrénées) : nouvelles données chronostratigraphiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et utilisation des terres cuites architecturales dans des édifices du haut Moyen Âge: l'apport des méthodes de datation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Foucher</w:t>
+                <w:t xml:space="preserve">A. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina San Juan-Foucher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les niveaux d'occupation gravettiens de Gargas (Hautes-Pyrénées) : nouvelles données chronostratigraphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Aix-en-Provence, France. pp.373-385</w:t>
+              <w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, archéometrie 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831740v1</w:t>
+                <w:t xml:space="preserve">insu-00673212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites architecturales et archéologie du bâti: l'exemple de la tour-clocher de la collégiale Saint-Martin à Angers (France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation d'un écosystème alpin au Tardiglaciaire : les chasseurs de marmottes (Marmota marmota) du Vercors : données environnementales, culturelles, et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Prigent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre, session archéomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Gap, France. pp.171-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729519v1</w:t>
+                <w:t xml:space="preserve">halshs-00588281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation d'un écosystème alpin au Tardiglaciaire : les chasseurs de marmottes (Marmota marmota) du Vercors : données environnementales, culturelles, et économiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Griggo</w:t>
+                <w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites architecturales et archéologie du bâti: l'exemple de la tour-clocher de la collégiale Saint-Martin à Angers (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Fournier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Gap, France. pp.171-184</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, session archéomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00588281v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeomagnetic Study performed on Early Medieval Buildings from western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toronto, Canada</w:t>
@@ -12094,51 +12094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des versants du Petit-Saint-Bernard ; première approche de la dynamique de l'occupation humaine autour d'un grand passage alpin, de la Préhistoire au début du Moyen-Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Treffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12228,90 +12228,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datation par le radiocarbone de l'apparition des tourbières tardiglaciaires et holocènes : réflexions méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Porteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origines, fonctionnement et conservation des tourbières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Château de Goutelas, France. pp.378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12601,51 +12601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géoarchéologique du littoral antique de Pouzzoles (Campanie) : le problème des variations relatives du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13030,64 +13030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon 25 Conference, AGH University, Kraków</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kraków, Poland, Poland. Radiocarbon</w:t>
@@ -13116,51 +13116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des phases de cristallisation secondaires dans les mortiers de chaux archéologiques par imagerie LIBS et Photoluminescence sous UV en vue de datation par Carbone 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13254,51 +13254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des programmes de statistique bayesienne Oxcal et ChronoModel pour préciser la datation de l'éruption des ponces d’Avellino (Vésuve)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Albore Livadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13401,51 +13401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13487,90 +13487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des carbonates géologiques et néoformés dans les mortiers de chaux archéologiques par imagerie LIBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Richiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13638,51 +13638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dietre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13750,51 +13750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole de Koban (Ossétie du nord) : une re-découverte dans le cadre du projet du Musée des Confluences (Lyon).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14284,51 +14284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Errance, pp.160, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -14494,497 +14494,497 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1999. Plus de cinquante ans de collaboration entre le laboratoire de Carbone 14 de Lyon et la MOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Angelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+                <w:t xml:space="preserve">Jacques Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Balasse</w:t>
+                <w:t xml:space="preserve">Olivier Aurenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bernard</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Van Strydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t>
+              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.72-75, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536020v1</w:t>
+                <w:t xml:space="preserve">halshs-05534646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1999. Plus de cinquante ans de collaboration entre le laboratoire de Carbone 14 de Lyon et la MOM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Evin</w:t>
+                <w:t xml:space="preserve">Alexandre Angelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aurenche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Van Strydonck</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MOM Éditions, pp.72-75, 2025</w:t>
+              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05534646v1</w:t>
+                <w:t xml:space="preserve">hal-05536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.538-540, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.303-306, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852995v1</w:t>
+                <w:t xml:space="preserve">hal-04852767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Séquence des évènements et datations radiocarbone associées au monument XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.303-306, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.980, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852767v1</w:t>
+                <w:t xml:space="preserve">hal-04853049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15022,64 +15022,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XVIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15111,424 +15111,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence des évènements et datations radiocarbone associées au monument XV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.980, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.418-420, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853049v1</w:t>
+                <w:t xml:space="preserve">hal-04852897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.418-420, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.728, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852897v1</w:t>
+                <w:t xml:space="preserve">hal-04853009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument XX</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
+                <w:t xml:space="preserve">Morts et vivants en Grande Limagne d'Auvergne (Puy-de-Dôme) à l'âge du Bronze ancien : un voisinage singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Letterlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.728, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.415-435, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853009v1</w:t>
+                <w:t xml:space="preserve">hal-05092517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morts et vivants en Grande Limagne d'Auvergne (Puy-de-Dôme) à l'âge du Bronze ancien : un voisinage singulier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérik Letterlé</w:t>
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.415-435, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.538-540, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092517v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in Geoarchaeological Research, Methodologies and Applications in Harbour Maritime Archaeology</w:t>
               </w:r>
@@ -15646,697 +15646,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03616455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie de l'éruption et des cultures archéologiques associées par le logiciel de statistique bayésienne ChronoModel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
+                <w:t xml:space="preserve">Absolute Chronology of the Excavated Features at Akladi Cheiri and the Beginning of Copper Metallurgy in the Eastern Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raiko Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">C. Albore Livadie; G. Vecchio. </w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Pernicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raiko Krauß; Ernst Pernicka; René Kunze; Kalin Dimitrov; Petar Leshtakov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nola Croce del Papa. Un villaggio sepolto dall'eruzione vesuviana delle Pomici di Avellino</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prehistoric Mining and Metallurgy at the Southeast Bulgarian Black Sea Coast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universität Tübingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-178, 2020, 978-3-947251-28-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15496/publikation-51192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508881v1</w:t>
+                <w:t xml:space="preserve">hal-03090130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation absolue de l’épave Ouest Giraglia 2 par wiggle-matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Chapitre 9. Les datations et la chronologie absolue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Charlotte Carrato; Franca Cibecchini. </w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles recherches sur les </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 50, Editions de l'Association de la RAN, pp.221-226, 2020, Revue archéologique de Narbonnaise. Supplément, 979-10-92655-13-1</w:t>
+              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.561-609, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03552526v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Chronology of the Excavated Features at Akladi Cheiri and the Beginning of Copper Metallurgy in the Eastern Balkans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+                <w:t xml:space="preserve">Datation absolue de l’épave Ouest Giraglia 2 par wiggle-matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Raiko Krauß; Ernst Pernicka; René Kunze; Kalin Dimitrov; Petar Leshtakov. </w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Carrato; Franca Cibecchini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prehistoric Mining and Metallurgy at the Southeast Bulgarian Black Sea Coast</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles recherches sur les </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dolia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : l’exemple de la Méditerranée nord-occidentale à l’époque romaine (Ier s. av. J.-C. – IIIe s. ap. J.-C.). Actes de la table ronde européenne sur les </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dolia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Aspiran 26-27 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Editions de l'Association de la RAN, pp.221-226, 2020, Revue archéologique de Narbonnaise. Supplément, 979-10-92655-13-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090130v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03552526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Les datations et la chronologie absolue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+                <w:t xml:space="preserve">Dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.561-609, 2020</w:t>
+              <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arheološki muzej Istre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-121, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019694v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Chronologie de l'éruption et des cultures archéologiques associées par le logiciel de statistique bayésienne ChronoModel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Albore Livadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Albore Livadie; G. Vecchio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nola Croce del Papa. Un villaggio sepolto dall'eruzione vesuviana delle Pomici di Avellino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Bérard, pp.71-87, 2020, Collection du Centre Jean Bérard, 54, 978-2-38050-026-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arheološki muzej Istre</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986188v1</w:t>
+                <w:t xml:space="preserve">hal-03508881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
               </w:r>
@@ -16572,64 +16572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High chrono-stratigraphical resolution of the harbour sequence of Ostia: palaeo-depth of the basin, ship draught and dredging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16701,77 +16701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Balkans 4000”: the radiocarbon dates from archaeological contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Maniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Human Face of Radiocarbon. Reassessing chronology in Prehistoric Greece and Bulgaria, 5000-3000 cal BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, pp.41-65, 2016, Travaux de la Maison de l’Orient 69, </w:t>
@@ -16809,51 +16809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches globales et synthèse sur les pêcheries de la fin du Néolithique et du début de l’âge de Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16932,242 +16932,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche d'un territoire de montagne : occupations humaines et contexte pédo-sédimentaire des versants du col du Petit-Saint-Bernard, de la Préhistoire à l'Antiquité</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Ingrid Sénépart; Cyrille Bill Ard; François E Bostyn; Ivan Praud; Eric Thirault. </w:t>
+                <w:t xml:space="preserve">III. Les datations 14C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Darcque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologie des recherches de terrain sur la Préhistoire récente en France. Nouveaux acquis, nouveaux outils, 1987-2012. Actes des premières Rencontres Nord-Sud de Préhistoire récente, Marseille, mai 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 73-91, 2014, Archives d'Ecologie Préhistorique</w:t>
+              <w:t xml:space="preserve">Fouilles exécutées à Malia. Les abords Nord-Est du palais I. Les recherches et l'histoire du secteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française d'Athènes, pp.165-170, 2014, Etudes crétoises 35, 978-2-86958-259-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349456v1</w:t>
+                <w:t xml:space="preserve">hal-03946685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III. Les datations 14C</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Pascal Darcque. </w:t>
+                <w:t xml:space="preserve">Approche d'un territoire de montagne : occupations humaines et contexte pédo-sédimentaire des versants du col du Petit-Saint-Bernard, de la Préhistoire à l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ingrid Sénépart; Cyrille Bill Ard; François E Bostyn; Ivan Praud; Eric Thirault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouilles exécutées à Malia. Les abords Nord-Est du palais I. Les recherches et l'histoire du secteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française d'Athènes, pp.165-170, 2014, Etudes crétoises 35, 978-2-86958-259-0</w:t>
+              <w:t xml:space="preserve">Méthodologie des recherches de terrain sur la Préhistoire récente en France. Nouveaux acquis, nouveaux outils, 1987-2012. Actes des premières Rencontres Nord-Sud de Préhistoire récente, Marseille, mai 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 73-91, 2014, Archives d'Ecologie Préhistorique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946685v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De 20 000 à 18 000 BP en Quercy : apports de la séquence du Cuzoul de Vers à la compréhension de l'évolution des comportements socio-économiques entre Solutréen récent et Badegoulien</w:t>
               </w:r>
@@ -17295,90 +17295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datations sur site (Tables des Marchands, alignement du Grand Menhir, Er Grah) et modélisation chronologique du néolithique morbihanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de la Table, explorations archéologiques et discours savants sur une architecture restaurée à Locmariaquer, Morbihan (Table des Marchands et Grand Menhir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARA, CNRS et Université de Nantes, pp.737-768, 2009</w:t>
@@ -17509,368 +17509,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00087367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation carbone 14 en spectrométrie de masse par accélérateur et archéologie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
+                <w:t xml:space="preserve">Les Dates des fréquentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t>
+                <w:t xml:space="preserve">N. Tisnerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datation - XXI rencontres internationales d'archéologie et d'histoire d'Antibes, Barrandon J.N., Guibert P., Michel V. (Eds) 19-21 octobre 2000, 81-91</w:t>
+              <w:t xml:space="preserve">La Grotte Chauvet, L’art des origines, sous la direction de J. Clottes, Ed. du Seuil, Paris, 32-33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987765v1</w:t>
+                <w:t xml:space="preserve">hal-02987872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dates des fréquentations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une expérience de croisement de datations TL/14C pour la séquence solutréenne de Laugerie-Haute, Dordogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tisnerat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Evin</w:t>
+                <w:t xml:space="preserve">C. Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vartanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bechtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grotte Chauvet, L’art des origines, sous la direction de J. Clottes, Ed. du Seuil, Paris, 32-33</w:t>
+              <w:t xml:space="preserve">Datation - XXI rencontres internationales d'archéologie et d'histoire d'Antibes, Barrandon J.N., Guibert P., Michel V. (Eds) 19-21 octobre 2000, 218-232</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987872v1</w:t>
+                <w:t xml:space="preserve">hal-03328446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience de croisement de datations TL/14C pour la séquence solutréenne de Laugerie-Haute, Dordogne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Vartanian</w:t>
+                <w:t xml:space="preserve">Datation carbone 14 en spectrométrie de masse par accélérateur et archéologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bechtel</w:t>
+                <w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datation - XXI rencontres internationales d'archéologie et d'histoire d'Antibes, Barrandon J.N., Guibert P., Michel V. (Eds) 19-21 octobre 2000, 218-232</w:t>
+              <w:t xml:space="preserve">Datation - XXI rencontres internationales d'archéologie et d'histoire d'Antibes, Barrandon J.N., Guibert P., Michel V. (Eds) 19-21 octobre 2000, 81-91</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328446v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les datation radiocarbone en Afrique du Nord et Afrique Centrale</w:t>
               </w:r>
@@ -17981,51 +17981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques de la côte occidentale de l'Ile d'Oléron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18515,103 +18515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de La Rochette à Mauron (Morbihan) : les multiples occupations d’un promontoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; SRA. 2009, 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18806,51 +18806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-023-00959-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dufresne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104172" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Orliac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Huot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.12.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04105514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3804" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.9605" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Cuzange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106509" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kofler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619831416" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2019.1580077" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364897v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111873" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.76" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4911" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3098" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Facorellis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.65" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Thamo-Bozso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mathaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mandin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.12.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tholly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7460" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tin&#233;vez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14522" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.03.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J71L5BWR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.volgeores.2014.06.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Maniatis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2014.5262" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quil&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Geneste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clottes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baffler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/56.16940" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343240v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2495" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680616v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-011-0010-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472885v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1581" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13929" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mac Vicar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henderson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louchart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorenzo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3409/azc.51a_1-2.15-34" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604462v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791346v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goslar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meiert Grootes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200042272" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.1049" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151410v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Chaves" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parenti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Faure" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candelato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313071v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Gros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2047" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179455v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Acherki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDZDR8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112103v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504752v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13342" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04084083v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cubizolle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Porteret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024444628509" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NDX1C0X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067878v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406515v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2002.2052" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727809v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012466400580" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E82289F829B1C14DF66839D615F999493F40A0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093014v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dalongeville" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2000.1070" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093017v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Neumaier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2000.1067" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689131v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dubois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1671" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727535v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004661202300" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1K8TD6L7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chauvet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Brunel-Deschamps" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hillaire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daugas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900960v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pvk7-pk86" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04893973v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/34fz-6q37" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sfhb-0b51" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798347v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zebino" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798454v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4rhm-6090" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440503v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900902v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Leroy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vtfs-2r71" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798239v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133261v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05228116v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lebon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702488v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jose" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pages" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hupont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270227v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687278v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Letterl&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521282v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588269v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Chiodini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802709v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charpentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741139v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637816v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di&#232;tre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lemdahl" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198567v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054725v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673212v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831740v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729519v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prigent" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588281v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fournier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577824v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399385v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371326v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156571v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857004v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01544709v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pion" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;bault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624974v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798525v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528870v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831222v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074518v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364327v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Macvicar" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534646v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aurenche" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Van Strydonck" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852995v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852767v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853037v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853024v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853049v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852897v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853009v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092517v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508881v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552526v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090130v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Krauss" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/109816" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-51192" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019694v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986188v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614079v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556064v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.504" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290109v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ganne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349456v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946685v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557961v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087367v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodriguez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Roblin-Jouve" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987765v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987872v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328446v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vartanian" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechtel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978520v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenorkian" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daugas" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amblard-Pison" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534434v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cros" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197133v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499019v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mary" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977780v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-023-00959-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dufresne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04105514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.12.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Orliac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Huot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.9605" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Cuzange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106509" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2019.1580077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111873" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kofler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619831416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4911" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.76" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3098" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Facorellis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.65" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Thamo-Bozso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mathaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mandin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.12.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tholly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7460" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tin&#233;vez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14522" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.volgeores.2014.06.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.03.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J71L5BWR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Maniatis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2014.5262" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quil&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Geneste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clottes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baffler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/56.16940" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979104v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2495" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1581" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579978v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-011-0010-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13929" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mac Vicar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henderson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louchart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorenzo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909869v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3409/azc.51a_1-2.15-34" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371299v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.1049" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goslar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meiert Grootes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200042272" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151410v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Chaves" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parenti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Faure" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candelato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179455v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Acherki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDZDR8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504752v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13342" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112103v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Gros" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2047" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067878v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04084083v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cubizolle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Porteret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024444628509" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NDX1C0X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406515v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2002.2052" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727809v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012466400580" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E82289F829B1C14DF66839D615F999493F40A0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093017v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Neumaier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dalongeville" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2000.1067" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dubois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1671" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093014v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2000.1070" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727535v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004661202300" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1K8TD6L7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chauvet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Brunel-Deschamps" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hillaire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daugas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900960v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pvk7-pk86" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798667v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sfhb-0b51" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798347v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zebino" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04893973v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/34fz-6q37" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798454v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4rhm-6090" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440503v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900902v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Leroy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vtfs-2r71" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798184v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133261v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05228116v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lebon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798239v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702488v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jose" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pages" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hupont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270227v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687278v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Letterl&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521282v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588269v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Chiodini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802709v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charpentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741139v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637816v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di&#232;tre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lemdahl" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198567v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054725v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831740v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673212v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fournier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729519v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prigent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577824v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399385v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371326v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156571v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857004v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01544709v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pion" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;bault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624974v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798525v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528870v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831222v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074518v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364327v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Macvicar" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534646v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aurenche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Van Strydonck" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852767v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853049v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853037v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853024v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852897v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853009v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092517v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852995v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090130v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Krauss" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/109816" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-51192" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019694v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552526v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986188v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508881v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614079v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556064v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.504" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290109v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ganne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946685v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349456v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557961v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087367v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodriguez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Roblin-Jouve" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987872v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328446v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vartanian" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechtel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987765v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978520v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenorkian" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daugas" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amblard-Pison" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534434v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cros" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197133v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499019v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mary" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977780v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>