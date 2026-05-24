--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1972,295 +1972,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+                <w:t xml:space="preserve">Isotopic ecology and extirpation chronology of the extinct Lesser Antillean native rodent Antillomys rayi Brace et al. (2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+                <w:t xml:space="preserve">Olivier Lorvelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Hervé</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Cuzange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.106509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02375847v1</w:t>
+                <w:t xml:space="preserve">hal-02923928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic ecology and extirpation chronology of the extinct Lesser Antillean native rodent Antillomys rayi Brace et al. (2015).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lorvelec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Cuzange</w:t>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 245, pp.106509. </w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923928v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'analyse multi-isotopes pour l'authentification des huiles essentielles</w:t>
               </w:r>
@@ -3792,278 +3792,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01420462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en place et l’extension latérale des tourbières au tardiglaciaire et à l’holocène sur la bordure orientale du Massif Central (France) : l’exemple de la tourbière de Molhiac dans les monts du Forez</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vestiges d’habitat du Néolithique ancien de Quimper, Kervouyec (Finistère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Tholly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tinévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tourman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7460⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (2), pp.269-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095762v1</w:t>
+                <w:t xml:space="preserve">hal-01761653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges d’habitat du Néolithique ancien de Quimper, Kervouyec (Finistère)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guirec Querré</w:t>
+                <w:t xml:space="preserve">La mise en place et l’extension latérale des tourbières au tardiglaciaire et à l’holocène sur la bordure orientale du Massif Central (France) : l’exemple de la tourbière de Molhiac dans les monts du Forez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
+                <w:t xml:space="preserve">Jordan Tholly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Tourman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (2), pp.269-316. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 26/4, pp.293-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761653v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of an unknown Atlantic eruption in the Chaîne des Puys volcanic field (Massif Central, France)</w:t>
               </w:r>
@@ -5020,51 +5020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Querré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5542,51 +5542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beg-an-Dorchenn (Plomeur, Finistère) : une fenêtre ouverte sur l’exploitation du littoral par les peuples mésolithiques du VIe millénaire dans l’Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Carrión Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6099,51 +6099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Porteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (2), pp.187-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6177,51 +6177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon Intercomparison Program for Chauvet Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Cuzange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6430,435 +6430,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des datations carbone 14 effectuées sur des charbons de bois de la grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+                <w:t xml:space="preserve">Hélène Cachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">Evelyne Kaltnecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Acherki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (1), pp.109-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2005.13342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179455v1</w:t>
+                <w:t xml:space="preserve">hal-02504752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des datations carbone 14 effectuées sur des charbons de bois de la grotte Chauvet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+                <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Acherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cachier</w:t>
+                <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Kaltnecker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurice Arnold</w:t>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.845-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2005.13342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02504752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Acherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (6-7), pp.845-863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7524,334 +7524,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variations holocènes du niveau marin mises en évidence par les caractères et la diagenèse des beachrocks : exemple de Damnoni (Crète)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fin du Pléistocène supérieur et le début de l'Holocène en Corse : Apports paléontologique et archéologique du site de Castiglione (Oletta, Haute-Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Salotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Neumaier</w:t>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bernier</w:t>
+                <w:t xml:space="preserve">Jean-Yves Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dalongeville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Noël Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 6 (4), pp.211-221. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (3), pp.219 - 230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/morfo.2000.1067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/quate.2000.1671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00093017v1</w:t>
+                <w:t xml:space="preserve">hal-01689131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du Pléistocène supérieur et le début de l'Holocène en Corse : Apports paléontologique et archéologique du site de Castiglione (Oletta, Haute-Corse)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les variations holocènes du niveau marin mises en évidence par les caractères et la diagenèse des beachrocks : exemple de Damnoni (Crète)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+                <w:t xml:space="preserve">U. Neumaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Courtois</w:t>
+                <w:t xml:space="preserve">P. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Dubois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 11 (3), pp.219 - 230. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6 (4), pp.211-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/quate.2000.1671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2000.1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689131v1</w:t>
+                <w:t xml:space="preserve">halshs-00093017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction des édifices minoens et sismicité récurrente en Crète (Grèce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Helly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8303,377 +8303,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BANADORA, des années 1990 à aujourd’hui. Refonte du Système d’Informations du Centre de Datation RadioCarbone (C14)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives de datation de la chaux au radiocarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand David-jacquot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lana Neoričić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34692/pvk7-pk86⟩</w:t>
+              <w:t xml:space="preserve">Dater les peintures murales médiévales. Approches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/sfhb-0b51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900960v1</w:t>
+                <w:t xml:space="preserve">hal-04798667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de datation de la chaux au radiocarbone</w:t>
+                <w:t xml:space="preserve">μ-LIBS imaging as spatially-resolved and quantitative characterization method for pottery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
+                <w:t xml:space="preserve">Clothilde Comby-Zebino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dater les peintures murales médiévales. Approches interdisciplinaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Young Researchers in Archaeometry, YRA Workshop 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Cyprus Institute, Oct 2024, Nicosia, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798667v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μ-LIBS imaging as spatially-resolved and quantitative characterization method for pottery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Schmitt</w:t>
+                <w:t xml:space="preserve">BANADORA, des années 1990 à aujourd’hui. Refonte du Système d’Informations du Centre de Datation RadioCarbone (C14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David-jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers in Archaeometry, YRA Workshop 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/pvk7-pk86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798347v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
               </w:r>
@@ -8953,64 +8953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Neoričić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
@@ -9061,51 +9061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie µ-LIBS pour la caractérisation résolue spatialement des matériaux archéologiques composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Neoričić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9428,51 +9428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">μLIBS imaging and Artificial Neural Network for the characterization of heterogeneous materials: the case of lime mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Neoričić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9933,51 +9933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">μLIBS imaging for the characterization of heterogeneous archaeological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Neoričić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12254,51 +12254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Porteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13116,51 +13116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des phases de cristallisation secondaires dans les mortiers de chaux archéologiques par imagerie LIBS et Photoluminescence sous UV en vue de datation par Carbone 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13487,51 +13487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des carbonates géologiques et néoformés dans les mortiers de chaux archéologiques par imagerie LIBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14731,51 +14731,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument I</w:t>
+                <w:t xml:space="preserve">Séquence des évènements et datations radiocarbone associées au monument XV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
@@ -14784,93 +14784,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.303-306, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.980, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852767v1</w:t>
+                <w:t xml:space="preserve">hal-04853049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence des évènements et datations radiocarbone associées au monument XV</w:t>
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
@@ -14879,69 +14879,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.980, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.303-306, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853049v1</w:t>
+                <w:t xml:space="preserve">hal-04852767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIV</w:t>
               </w:r>
@@ -15206,234 +15206,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument XX</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
+                <w:t xml:space="preserve">Morts et vivants en Grande Limagne d'Auvergne (Puy-de-Dôme) à l'âge du Bronze ancien : un voisinage singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Letterlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.728, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.415-435, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853009v1</w:t>
+                <w:t xml:space="preserve">hal-05092517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morts et vivants en Grande Limagne d'Auvergne (Puy-de-Dôme) à l'âge du Bronze ancien : un voisinage singulier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérik Letterlé</w:t>
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.415-435, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.728, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092517v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIX</w:t>
               </w:r>
@@ -17541,51 +17541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tisnerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18806,51 +18806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-023-00959-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dufresne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04105514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.12.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Orliac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Huot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.9605" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Cuzange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106509" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2019.1580077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111873" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kofler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619831416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4911" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.76" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3098" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Facorellis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.65" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Thamo-Bozso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mathaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mandin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.12.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tholly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7460" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tin&#233;vez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14522" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.volgeores.2014.06.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.03.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J71L5BWR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Maniatis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2014.5262" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quil&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Geneste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clottes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baffler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/56.16940" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979104v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2495" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1581" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579978v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-011-0010-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13929" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mac Vicar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henderson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louchart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorenzo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909869v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3409/azc.51a_1-2.15-34" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371299v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.1049" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goslar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meiert Grootes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200042272" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151410v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Chaves" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parenti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Faure" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candelato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179455v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Acherki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDZDR8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504752v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13342" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112103v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Gros" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2047" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067878v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04084083v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cubizolle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Porteret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024444628509" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NDX1C0X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406515v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2002.2052" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727809v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012466400580" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E82289F829B1C14DF66839D615F999493F40A0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093017v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Neumaier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dalongeville" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2000.1067" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dubois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1671" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093014v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2000.1070" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727535v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004661202300" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1K8TD6L7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chauvet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Brunel-Deschamps" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hillaire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daugas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900960v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pvk7-pk86" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798667v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sfhb-0b51" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798347v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zebino" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04893973v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/34fz-6q37" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798454v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4rhm-6090" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440503v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900902v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Leroy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vtfs-2r71" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798184v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133261v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05228116v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lebon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798239v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702488v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jose" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pages" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hupont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270227v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687278v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Letterl&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521282v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588269v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Chiodini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802709v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charpentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741139v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637816v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di&#232;tre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lemdahl" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198567v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054725v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831740v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673212v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fournier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729519v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prigent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577824v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399385v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371326v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156571v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857004v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01544709v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pion" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;bault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624974v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798525v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528870v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831222v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074518v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364327v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Macvicar" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534646v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aurenche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Van Strydonck" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852767v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853049v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853037v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853024v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852897v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853009v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092517v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852995v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090130v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Krauss" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/109816" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-51192" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019694v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552526v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986188v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508881v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614079v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556064v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.504" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290109v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ganne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946685v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349456v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557961v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087367v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodriguez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Roblin-Jouve" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987872v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328446v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vartanian" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechtel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987765v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978520v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenorkian" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daugas" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amblard-Pison" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534434v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cros" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197133v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499019v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mary" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977780v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-023-00959-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dufresne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04105514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.12.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Orliac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Huot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.9605" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Cuzange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106509" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2019.1580077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111873" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kofler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619831416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4911" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.76" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3098" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Facorellis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.65" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Thamo-Bozso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mathaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mandin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.12.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761653v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tin&#233;vez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14522" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tholly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7460" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.volgeores.2014.06.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.03.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J71L5BWR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Maniatis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2014.5262" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quil&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Geneste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clottes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baffler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/56.16940" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979104v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2495" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1581" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579978v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-011-0010-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856812v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.491" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WTS67HS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13929" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mac Vicar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henderson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louchart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorenzo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909869v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3409/azc.51a_1-2.15-34" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371299v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.1049" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goslar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meiert Grootes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200042272" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151410v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Chaves" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parenti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Faure" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candelato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504752v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13342" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179455v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Acherki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDZDR8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112103v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Gros" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2047" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067878v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04084083v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cubizolle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Porteret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024444628509" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NDX1C0X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406515v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2002.2052" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727809v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012466400580" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E82289F829B1C14DF66839D615F999493F40A0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689131v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dubois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1671" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093017v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Neumaier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dalongeville" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2000.1067" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093014v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2000.1070" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727535v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004661202300" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1K8TD6L7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chauvet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Brunel-Deschamps" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hillaire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daugas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798667v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sfhb-0b51" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798347v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zebino" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900960v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pvk7-pk86" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04893973v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/34fz-6q37" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798454v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4rhm-6090" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440503v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900902v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Leroy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vtfs-2r71" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798184v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133261v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05228116v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lebon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798239v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702488v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jose" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pages" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hupont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270227v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687278v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Letterl&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521282v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588269v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Chiodini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802709v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charpentier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741139v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637816v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di&#232;tre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lemdahl" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198567v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054725v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831740v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673212v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fournier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729519v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prigent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577824v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399385v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371326v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156571v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857004v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01544709v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pion" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;bault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624974v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798525v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528870v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831222v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074518v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364327v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Macvicar" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534646v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aurenche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Van Strydonck" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853049v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852767v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853037v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853024v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852897v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092517v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853009v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852995v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090130v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Krauss" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/109816" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-51192" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019694v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552526v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986188v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508881v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614079v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556064v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.504" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290109v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ganne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946685v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349456v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557961v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087367v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodriguez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Roblin-Jouve" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987872v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328446v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vartanian" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bechtel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987765v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978520v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenorkian" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daugas" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amblard-Pison" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534434v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cros" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197133v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499019v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mary" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977780v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>