--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -100,602 +100,602 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the modulated magnetic structure of an Ho i-MAX phase described by a magnetic (3+2)-dimensional superspace group</w:t>
+                <w:t xml:space="preserve">Grüneisen rule in cubic rare-earth cage systems: the examples of LaB6 and LaPt4Ge12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Mehdi Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quanzheng Tao</w:t>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Opagiste</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalya Yu Shitsevalova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520624011053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (20), pp.205404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648x/adcbfb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927944v1</w:t>
+                <w:t xml:space="preserve">hal-05454981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grüneisen rule in cubic rare-earth cage systems: the examples of LaB6 and LaPt4Ge12</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of the modulated magnetic structure of an Ho i-MAX phase described by a magnetic (3+2)-dimensional superspace group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanzheng Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Amara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Opagiste</w:t>
+                <w:t xml:space="preserve">Rafik Ballou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalya Yu Shitsevalova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanna Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (20), pp.205404. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (1), pp.37-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648x/adcbfb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052520624011053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454981v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of texturing on thermal, electric and elastic properties of MoAlB, Fe2AlB2, and Mn2AlB2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic phase diagram of (Mo 2/3 RE 1/3 ) 2 AlC, RE = Tb and Dy, studied by magnetization, specific heat, and neutron diffraction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanzheng Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sankalp Kota</w:t>
+                <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Agne</w:t>
+                <w:t xml:space="preserve">Aurelija Mockute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuki Imasato</w:t>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Aly El-Melegy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiayi Wang</w:t>
+                <w:t xml:space="preserve">Ruslan Salikhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.02.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (21), pp.215801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5bcf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603170v1</w:t>
+                <w:t xml:space="preserve">hal-04560300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic phase diagram of (Mo 2/3 RE 1/3 ) 2 AlC, RE = Tb and Dy, studied by magnetization, specific heat, and neutron diffraction analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quanzheng Tao</w:t>
+                <w:t xml:space="preserve">Effect of texturing on thermal, electric and elastic properties of MoAlB, Fe2AlB2, and Mn2AlB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sankalp Kota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Barbier</w:t>
+                <w:t xml:space="preserve">Matthias Agne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelija Mockute</w:t>
+                <w:t xml:space="preserve">Kazuki Imasato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Ritter</w:t>
+                <w:t xml:space="preserve">Tarek Aly El-Melegy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruslan Salikhov</w:t>
+                <w:t xml:space="preserve">Jiayi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (21), pp.215801. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (7), pp.3183-3191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5bcf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560300v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of the (Mo2/3R1/3)2AlC(R=Ho,Dy ) i-MAX phases studied by x-ray magnetic circular dichroism and neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -874,425 +874,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamical elastic behavior of Lu5Ir4Si10 around its first-order structural phase transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieving CeB 6 's lost magnetic entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saint-Paul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Guttin</w:t>
+                <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217979220501167⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (9), pp.094411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.094411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941356v1</w:t>
+                <w:t xml:space="preserve">hal-02863867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo4Ce4Al7C3 : A nanolamellar ferromagnetic Kondo lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Pinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damir Pinek</w:t>
+                <w:t xml:space="preserve">Kanji Furuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (15), pp.155121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving CeB 6 's lost magnetic entropy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Static and dynamical elastic behavior of Lu5Ir4Si10 around its first-order structural phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
+                <w:t xml:space="preserve">C. Guttin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (9), pp.094411. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (12), pp.2050116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.094411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217979220501167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863867v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic anomalies at the first order transition in Lu5Ir4Si10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saint-Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guttin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, pp.109255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1352,51 +1352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,90 +1460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomically Layered and Ordered Rare-Earth i-MAX Phases: A New Class of Magnetic Quaternary Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanzheng Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dahlqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelija Mockute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Calder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1594,64 +1594,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure high-temperature synthesis of non-centrosymmetric R3Pt4Ge13 compounds with R = Gd, Dy, Ho, Er and Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,64 +1996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the magnetic properties of Ce 3 Pt 23 Si 11 : orthorhombic crystal field and mean-field approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,77 +2156,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Pinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (11), pp.114401. </w:t>
@@ -2264,51 +2264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of Cr 2 AlB 2 , Cr 3 AlB 4 , and CrB powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankalp Kota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,51 +2316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Natu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 767, pp.474 - 482. </w:t>
@@ -2398,77 +2398,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First neutron studies of the magnetism and rattling modes in CePt4Ge12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zbiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2528,90 +2528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of the R3Pt23Si11 compounds with volatile rare earth: Sm, Eu, Tm and Yb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Journal of Magnetism and Magnetic Materials, 378, pp.402-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2645,64 +2645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetism in novel compounds of the R3Pt23Si11 series with heavy rare earth: Gd, Tb, Dy, Ho and Er</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 357, pp.13 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2736,77 +2736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamagnetic behaviour of Nd3Pt23Si11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,51 +2896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (5), pp.1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2974,64 +2974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and physical properties of the new ternary compounds Nd3Pt23Si11 and Pr3Pt23Si11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 541, pp.403-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3065,77 +3065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional behavior of the Ce3Pt23Si11 ferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carley Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3199,51 +3199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu5Ir4Si10 whiskers: Morphology, crystal structure, superconducting and charge density wave transition studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,51 +3333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal growth, structure and ferromagnetic properties of a Ce3Pt23Si11 single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carley Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.321 (2009) 613. </w:t>
@@ -3652,51 +3652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3741,260 +3741,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reaction pathway for the formation of Tl-2223</w:t>
+                <w:t xml:space="preserve">Low-frequency relaxation phenomena in a-LiIO3: the nature and role of defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Galez</w:t>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Hopfinger</w:t>
+                <w:t xml:space="preserve">Christine Galez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 372-376 part 2 (nc), pp. 1137-1140</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 168 (nc), pp. 76-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372604v1</w:t>
+                <w:t xml:space="preserve">hal-00372682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency relaxation phenomena in a-LiIO3: the nature and role of defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reaction pathway for the formation of Tl-2223</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+                <w:t xml:space="preserve">Th. Hopfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Galez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 168 (nc), pp. 76-84</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 372-376 part 2 (nc), pp. 1137-1140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372682v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathway for the formation of the Tl-2223 phase: an in situ neutron powder diffraction study</w:t>
               </w:r>
@@ -4019,51 +4019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th Hopfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4152,64 +4152,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Galez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Hopfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4320,51 +4320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 71 (4), pp.299-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4450,51 +4450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Díaz-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Solid State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 39 (3), pp.392-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4554,51 +4554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Diaz-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 259, pp.121-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4658,51 +4658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Triscone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4751,389 +4751,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new elaboration process of the superconducting Tl2Ba2Cu1O6 phase with Tc=90K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">METALLURGY, HRTEM, MAGNETIC-PROPERTIES AND SPECIFIC-HEAT OF TL2BA2CU1O6+DELTA 90 K-SUPERCONDUCTORS OBTAINED BY A NEW PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.K. Jondo</w:t>
+                <w:t xml:space="preserve">T. Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -L. Jorda</w:t>
+                <w:t xml:space="preserve">A. Junod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 195, pp.47. </w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 205 (3-4), pp.247-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0925-8388(93)90684-F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(93)90389-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567779v1</w:t>
+                <w:t xml:space="preserve">hal-00569528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METALLURGY, HRTEM, MAGNETIC-PROPERTIES AND SPECIFIC-HEAT OF TL2BA2CU1O6+DELTA 90 K-SUPERCONDUCTORS OBTAINED BY A NEW PROCESS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new elaboration process of the superconducting Tl2Ba2Cu1O6 phase with Tc=90K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Junod</w:t>
+                <w:t xml:space="preserve">T.K. Jondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(93)90389-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 195, pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0925-8388(93)90684-F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569528v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of pure Tl2Ba2CuO6+x: the contribution of phase equilibrium studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Jondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 205, pp.177 - 185. </w:t>
@@ -5183,77 +5183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tl2Ba2CuO6+x : from normal state to superconductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Jondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5361,64 +5361,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety and complexity of magnetic structures or rare earth-based nano-lamellar i-MAX phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,90 +5508,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of single crystal measurements to the understanding of MAX phase electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Pinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngsoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t>
@@ -5767,77 +5767,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAX phase electronic properties measured from single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Pinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Ikemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6004,64 +6004,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés structurales et magnétiques des composés Re3Pt4Ge13 (Re = Dy, Ho, Er, Lu) obtenus par synthèse haute pression-haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nunez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6254,96 +6254,96 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sous haute pression du composé skuttérudite SmPt4Ge12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goujon</w:t>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristech 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -6362,64 +6362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement magnétique anormal du composé skuttérudite CePt4Ge12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6457,64 +6457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new magnetic cubic compounds: Pr3Pt23Si11 and Nd3Pt23Si11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6578,77 +6578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous inelastic neutron spectra in the Ce3Pt23Si11 ferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carley Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6841,51 +6841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supraconductivité et onde de densité de charges dans le composé Lu5Ir4Si10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6988,51 +6988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Fisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the MAR09 Meeting of The American Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Pittsburgh, Pennsylvania, United States</w:t>
@@ -7061,51 +7061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du composé ferromagnétique Ce3Pt23Si11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carley Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7113,51 +7113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Autrans, France</w:t>
@@ -7186,51 +7186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallogenèse du composé ferromagnétique Ce3Pt23Si11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carley Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7238,51 +7238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Cristech 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, St Pierre d'Oléron, France</w:t>
@@ -7324,51 +7324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SR6V2O11 AS POSSIBLE RESISTIVE BARRIER FOR HIGH TEMPERATURE SUPERCONDUCTORS CABLES PROCESSING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jorda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7531,103 +7531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF THE 105 K SUPERCONDUCTOR Tl2Ba2CaCu208 (&amp;quot;2212&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Triscone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Jondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Low Temperature Physics LT-20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1993, Eugene, Oregon, United States. pp.2183-2184</w:t>
@@ -7688,96 +7688,96 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sous haute pression et haute température de nouveaux composés de skuttérudites et de nouveaux ternaires Re3Pt4Ge13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goujon</w:t>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Hautes Pressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, La londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -7828,77 +7828,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce3Pt23Si11 ferromagnet: unusual magnetic behavior brought to light by neutron studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carley Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8115,51 +8115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzheng Tao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rosen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520624011053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Yu Shitsevalova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/adcbfb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Imasato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Aly El-Melegy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.02.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelija Mockute" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Salikhov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5bcf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Laitre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rohith Kotla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Van Smaalen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321086487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guttin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979220501167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Pinek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Furuta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094411" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109255" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Mishra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Kayani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahlqvist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Calder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b05298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek E Mishra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ruff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Claus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Smylie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1817134116" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stamatelatos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulopoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goschew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumagalli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49457-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Toussaint" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaca65" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.114401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhen Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Natu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.11.070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.01.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jackson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carley Paulsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.03.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1860-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.134401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.10.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehtonen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joronen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/18/4/014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7NWQKGC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Brison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2004.11.086" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hopfinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Galez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Soubeyroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Hopfinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/14/8/313" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CTMZ3D6K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Galez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/JSSC.1999.8631" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMNFP5CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#237;az-Guerra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piqueras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rem&#243;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(97)00096-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Ya. Tomashpol'Skii" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Sadovskaya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1129876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz-Guerra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(96)00055-X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Triscone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Khoder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Genoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Jondo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Jorda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90684-F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Graf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junod" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(93)90389-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B2CC9CB042F03E8FF95074793411F89810D9BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(93)90185-S" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05FAF1B8381BA8378C8D8683B445DC158BEBD6DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01607293" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MRH0L518-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332209547X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04638744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsoo Kim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913336v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Laitre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Smaalen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Ikemoto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pinek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Champagne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Gupta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nunez-Regueiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goujon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916855v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James Jackson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Opagiste" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garbarino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Capan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fisk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567702v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaragoza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jorda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flukiger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hensel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gladyshevskii" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859931v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Yu Shitsevalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/adcbfb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzheng Tao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rosen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520624011053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelija Mockute" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Salikhov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5bcf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Imasato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Aly El-Melegy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.02.024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Laitre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rohith Kotla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Van Smaalen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321086487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094411" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Pinek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Furuta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Paul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guttin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979220501167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109255" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Mishra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Kayani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahlqvist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Calder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b05298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek E Mishra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ruff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Claus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Smylie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1817134116" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stamatelatos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulopoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goschew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumagalli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49457-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Toussaint" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaca65" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.114401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhen Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Natu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.11.070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.01.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jackson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carley Paulsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.03.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1860-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.134401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.10.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehtonen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joronen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/18/4/014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7NWQKGC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Brison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2004.11.086" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hopfinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Galez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Soubeyroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Hopfinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/14/8/313" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CTMZ3D6K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Galez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/JSSC.1999.8631" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMNFP5CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#237;az-Guerra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piqueras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rem&#243;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(97)00096-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Ya. Tomashpol'Skii" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Sadovskaya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1129876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz-Guerra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(96)00055-X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Triscone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Khoder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Genoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Graf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(93)90389-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B2CC9CB042F03E8FF95074793411F89810D9BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Jondo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Jorda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90684-F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(93)90185-S" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05FAF1B8381BA8378C8D8683B445DC158BEBD6DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01607293" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MRH0L518-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332209547X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04638744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsoo Kim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913336v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Laitre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Smaalen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Ikemoto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pinek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Champagne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Gupta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nunez-Regueiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916855v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James Jackson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Opagiste" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garbarino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Capan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fisk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567702v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaragoza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jorda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flukiger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hensel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gladyshevskii" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859931v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>