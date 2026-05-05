--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1722,295 +1722,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder raises the critical temperature of a cuprate superconductor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paramagnetic gold in a highly disordered Au-Ni-O alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek E Mishra</w:t>
+                <w:t xml:space="preserve">A. Stamatelatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Ruff</w:t>
+                <w:t xml:space="preserve">P. Poulopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Claus</w:t>
+                <w:t xml:space="preserve">A. Goschew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew P. Smylie</w:t>
+                <w:t xml:space="preserve">P. Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1817134116⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.13137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49457-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314628v1</w:t>
+                <w:t xml:space="preserve">hal-02314631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic gold in a highly disordered Au-Ni-O alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Stamatelatos</w:t>
+                <w:t xml:space="preserve">Disorder raises the critical temperature of a cuprate superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Poulopoulos</w:t>
+                <w:t xml:space="preserve">Vivek E Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goschew</w:t>
+                <w:t xml:space="preserve">Jacob Ruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fumagalli</w:t>
+                <w:t xml:space="preserve">Helmut Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
+                <w:t xml:space="preserve">Matthew P. Smylie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.13137. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (22), pp.10691-10697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49457-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1817134116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314631v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the magnetic properties of Ce 3 Pt 23 Si 11 : orthorhombic crystal field and mean-field approximation</w:t>
               </w:r>
@@ -8115,51 +8115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Yu Shitsevalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/adcbfb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzheng Tao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rosen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520624011053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelija Mockute" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Salikhov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5bcf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Imasato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Aly El-Melegy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.02.024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Laitre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rohith Kotla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Van Smaalen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321086487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094411" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Pinek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Furuta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Paul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guttin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979220501167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109255" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Mishra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Kayani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahlqvist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Calder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b05298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek E Mishra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ruff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Claus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Smylie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1817134116" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stamatelatos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulopoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goschew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumagalli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49457-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Toussaint" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaca65" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.114401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhen Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Natu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.11.070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.01.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jackson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carley Paulsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.03.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1860-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.134401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.10.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehtonen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joronen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/18/4/014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7NWQKGC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Brison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2004.11.086" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hopfinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Galez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Soubeyroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Hopfinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/14/8/313" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CTMZ3D6K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Galez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/JSSC.1999.8631" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMNFP5CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#237;az-Guerra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piqueras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rem&#243;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(97)00096-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Ya. Tomashpol'Skii" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Sadovskaya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1129876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz-Guerra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(96)00055-X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Triscone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Khoder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Genoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Graf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(93)90389-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B2CC9CB042F03E8FF95074793411F89810D9BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Jondo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Jorda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90684-F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(93)90185-S" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05FAF1B8381BA8378C8D8683B445DC158BEBD6DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01607293" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MRH0L518-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332209547X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04638744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsoo Kim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913336v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Laitre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Smaalen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Ikemoto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pinek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Champagne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Gupta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nunez-Regueiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916855v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James Jackson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Opagiste" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garbarino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Capan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fisk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567702v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaragoza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jorda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flukiger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hensel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gladyshevskii" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859931v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Yu Shitsevalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/adcbfb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzheng Tao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rosen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520624011053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelija Mockute" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Salikhov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5bcf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Imasato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Aly El-Melegy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.02.024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Laitre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rohith Kotla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Van Smaalen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321086487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094411" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Pinek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Furuta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Paul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guttin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979220501167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109255" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Mishra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Kayani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahlqvist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Calder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b05298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stamatelatos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulopoulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goschew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumagalli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49457-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek E Mishra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ruff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Claus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Smylie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1817134116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Toussaint" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaca65" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.114401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhen Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Natu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.11.070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.01.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jackson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carley Paulsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.03.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1860-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.134401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.10.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehtonen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joronen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/18/4/014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7NWQKGC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Brison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2004.11.086" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hopfinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Galez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Soubeyroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Hopfinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/14/8/313" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CTMZ3D6K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Galez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/JSSC.1999.8631" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMNFP5CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#237;az-Guerra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piqueras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rem&#243;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(97)00096-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Ya. Tomashpol'Skii" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Sadovskaya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1129876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz-Guerra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(96)00055-X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Triscone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Khoder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Genoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Graf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(93)90389-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B2CC9CB042F03E8FF95074793411F89810D9BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Jondo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Jorda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90684-F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(93)90185-S" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05FAF1B8381BA8378C8D8683B445DC158BEBD6DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01607293" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MRH0L518-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332209547X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04638744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsoo Kim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913336v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Laitre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Smaalen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Ikemoto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pinek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Champagne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Gupta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nunez-Regueiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916855v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James Jackson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Opagiste" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garbarino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Capan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fisk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567702v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaragoza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jorda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flukiger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hensel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gladyshevskii" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859931v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>