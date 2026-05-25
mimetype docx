--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -338,429 +338,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic phase diagram of (Mo 2/3 RE 1/3 ) 2 AlC, RE = Tb and Dy, studied by magnetization, specific heat, and neutron diffraction analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic properties of the (Mo2/3R1/3)2AlC(R=Ho,Dy ) i-MAX phases studied by x-ray magnetic circular dichroism and neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelija Mockute</w:t>
+                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Ritter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruslan Salikhov</w:t>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5bcf⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (17), pp.174421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.174421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560300v1</w:t>
+                <w:t xml:space="preserve">hal-03861670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of texturing on thermal, electric and elastic properties of MoAlB, Fe2AlB2, and Mn2AlB2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic phase diagram of (Mo 2/3 RE 1/3 ) 2 AlC, RE = Tb and Dy, studied by magnetization, specific heat, and neutron diffraction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanzheng Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelija Mockute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sankalp Kota</w:t>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Agne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jiayi Wang</w:t>
+                <w:t xml:space="preserve">Ruslan Salikhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.02.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (21), pp.215801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5bcf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603170v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of the (Mo2/3R1/3)2AlC(R=Ho,Dy ) i-MAX phases studied by x-ray magnetic circular dichroism and neutron diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Barbier</w:t>
+                <w:t xml:space="preserve">Effect of texturing on thermal, electric and elastic properties of MoAlB, Fe2AlB2, and Mn2AlB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sankalp Kota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Agne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Imasato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Opagiste</w:t>
+                <w:t xml:space="preserve">Tarek Aly El-Melegy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+                <w:t xml:space="preserve">Jiayi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (17), pp.174421. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (7), pp.3183-3191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.174421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861670v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical properties of the incommensurately modulated Rb$_2$ZnCl$_4$phase</w:t>
               </w:r>
@@ -874,607 +874,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving CeB 6 's lost magnetic entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Amara</w:t>
+                <w:t xml:space="preserve">Charge density wave and superconductivity competition in Lu 5 Ir 4 Si 10 : A proton irradiation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Kayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (9), pp.094411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.094411⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (9), pp.094519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.094519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863867v1</w:t>
+                <w:t xml:space="preserve">hal-02952064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo4Ce4Al7C3 : A nanolamellar ferromagnetic Kondo lattice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retrieving CeB 6 's lost magnetic entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (15), pp.155121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155121⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 101 (9), pp.094411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.094411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994836v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamical elastic behavior of Lu5Ir4Si10 around its first-order structural phase transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Opagiste</w:t>
+                <w:t xml:space="preserve">Mo4Ce4Al7C3 : A nanolamellar ferromagnetic Kondo lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guttin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damir Pinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanji Furuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217979220501167⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (15), pp.155121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941356v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic anomalies at the first order transition in Lu5Ir4Si10</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Static and dynamical elastic behavior of Lu5Ir4Si10 around its first-order structural phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saint-Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guttin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2019.109255⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (12), pp.2050116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217979220501167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490061v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge density wave and superconductivity competition in Lu 5 Ir 4 Si 10 : A proton irradiation study</w:t>
+                <w:t xml:space="preserve">Elastic anomalies at the first order transition in Lu5Ir4Si10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Leroux</w:t>
+                <w:t xml:space="preserve">M. Saint-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Mishra</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Guttin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (9), pp.094519. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.109255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.094519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2019.109255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952064v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomically Layered and Ordered Rare-Earth i-MAX Phases: A New Class of Magnetic Quaternary Compounds</w:t>
               </w:r>
@@ -1499,51 +1499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dahlqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelija Mockute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Calder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1607,51 +1607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure high-temperature synthesis of non-centrosymmetric R3Pt4Ge13 compounds with R = Gd, Dy, Ho, Er and Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1862,51 +1862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder raises the critical temperature of a cuprate superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek E Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the magnetic properties of Ce 3 Pt 23 Si 11 : orthorhombic crystal field and mean-field approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Pinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2264,51 +2264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of Cr 2 AlB 2 , Cr 3 AlB 4 , and CrB powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankalp Kota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,51 +2398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First neutron studies of the magnetism and rattling modes in CePt4Ge12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,51 +2567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Journal of Magnetism and Magnetic Materials, 378, pp.402-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2658,51 +2658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetism in novel compounds of the R3Pt23Si11 series with heavy rare earth: Gd, Tb, Dy, Ho and Er</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 357, pp.13 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2762,64 +2762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carley Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2870,51 +2870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Density Wave and Superconducting Properties in Single Crystals of Lu5Ir4Si10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2987,51 +2987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and physical properties of the new ternary compounds Nd3Pt23Si11 and Pr3Pt23Si11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 541, pp.403-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3078,51 +3078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional behavior of the Ce3Pt23Si11 ferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu5Ir4Si10 whiskers: Morphology, crystal structure, superconducting and charge density wave transition studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3359,77 +3359,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carley Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.321 (2009) 613. </w:t>
@@ -4262,330 +4262,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence and photoluminescence studies of sintered BaCuO2</w:t>
+                <w:t xml:space="preserve">Structural and composition changes in superconducting ceramics locally irradiated by electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yu. Ya. Tomashpol'Skii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. V. Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Díaz-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piqueras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Remón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 71 (4), pp.299-304. </w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 39 (3), pp.392-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-2313(97)00096-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/1.1129876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566906v1</w:t>
+                <w:t xml:space="preserve">hal-00566997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and composition changes in superconducting ceramics locally irradiated by electrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cathodoluminescence and photoluminescence studies of sintered BaCuO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Díaz-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. Ya. Tomashpol'Skii</w:t>
+                <w:t xml:space="preserve">J. A. García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. V. Sadovskaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Piqueras</w:t>
+                <w:t xml:space="preserve">A. Remón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 39 (3), pp.392-396. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 71 (4), pp.299-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/1.1129876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-2313(97)00096-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566997v1</w:t>
+                <w:t xml:space="preserve">hal-00566906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathodoluminescence microscopy of superconducting and non-superconducting Tl2Ba2CuO6+x polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Diaz-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4751,535 +4751,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METALLURGY, HRTEM, MAGNETIC-PROPERTIES AND SPECIFIC-HEAT OF TL2BA2CU1O6+DELTA 90 K-SUPERCONDUCTORS OBTAINED BY A NEW PROCESS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of pure Tl2Ba2CuO6+x: the contribution of phase equilibrium studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Jondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Junod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 205 (3-4), pp.247-258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(93)90389-8⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 205, pp.177 - 185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(93)90185-S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569528v1</w:t>
+                <w:t xml:space="preserve">hal-00585432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new elaboration process of the superconducting Tl2Ba2Cu1O6 phase with Tc=90K</w:t>
+                <w:t xml:space="preserve">METALLURGY, HRTEM, MAGNETIC-PROPERTIES AND SPECIFIC-HEAT OF TL2BA2CU1O6+DELTA 90 K-SUPERCONDUCTORS OBTAINED BY A NEW PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. -L. Jorda</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Junod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0925-8388(93)90684-F⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 205 (3-4), pp.247-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(93)90389-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567779v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of pure Tl2Ba2CuO6+x: the contribution of phase equilibrium studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new elaboration process of the superconducting Tl2Ba2Cu1O6 phase with Tc=90K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Couach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Khoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Jondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. -L. Jorda</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 195, pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0925-8388(93)90684-F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(93)90185-S⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00585432v1</w:t>
+                <w:t xml:space="preserve">hal-00567779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tl2Ba2CuO6+x : from normal state to superconductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Jondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 40 (9), pp.1060. </w:t>
@@ -5508,90 +5508,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of single crystal measurements to the understanding of MAX phase electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Pinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngsoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t>
@@ -5614,536 +5614,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic properties of the incommensurately modulated Rb 2 ZnCl 4 phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAX phase electronic properties measured from single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Pinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy de Laitre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Quentin Berrod</w:t>
+                <w:t xml:space="preserve">Masashi Ikemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV IUCr Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International workshop on functional MAX-materials. 2nd FunMax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913336v1</w:t>
+                <w:t xml:space="preserve">hal-04760063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAX phase electronic properties measured from single crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Ito</w:t>
+                <w:t xml:space="preserve">Dynamic properties of the incommensurately modulated Rb 2 ZnCl 4 phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy de Laitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surya Rohith Kotla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masashi Ikemoto</w:t>
+                <w:t xml:space="preserve">Sander van Smaalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Berrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on functional MAX-materials. 2nd FunMax</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXV IUCr Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic. pp.C1054-C1054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767321086487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760063v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance en solution à haute température de monocristaux de Mo4Ce4Al7C3 et études magnétiques du composé ferromagnétique à valence mixte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés structurales et magnétiques des composés Re3Pt4Ge13 (Re = Dy, Ho, Er, Lu) obtenus par synthèse haute pression-haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Pinek</w:t>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Champagne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">Murielle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTECH 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">11iéme Forum de technologie des Hautes Pressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900284v1</w:t>
+                <w:t xml:space="preserve">hal-01900282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés structurales et magnétiques des composés Re3Pt4Ge13 (Re = Dy, Ho, Er, Lu) obtenus par synthèse haute pression-haute température</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
+                <w:t xml:space="preserve">Croissance en solution à haute température de monocristaux de Mo4Ce4Al7C3 et études magnétiques du composé ferromagnétique à valence mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Legendre</w:t>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11iéme Forum de technologie des Hautes Pressions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
+              <w:t xml:space="preserve">CRISTECH 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900282v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of charge density wave with superconductivity in LaPt2(Si1-xGex)2</w:t>
               </w:r>
@@ -6181,51 +6181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nunez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open space between aperiodic order and strong electronic correlations Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Annecy, France</w:t>
@@ -6267,64 +6267,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sous haute pression du composé skuttérudite SmPt4Ge12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6362,51 +6362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement magnétique anormal du composé skuttérudite CePt4Ge12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6470,64 +6470,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new magnetic cubic compounds: Pr3Pt23Si11 and Nd3Pt23Si11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin James Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6578,51 +6578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous inelastic neutron spectra in the Ce3Pt23Si11 ferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6729,51 +6729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6828,51 +6828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supraconductivité et onde de densité de charges dans le composé Lu5Ir4Si10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7087,77 +7087,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carley Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Autrans, France</w:t>
@@ -7212,77 +7212,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carley Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Cristech 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, St Pierre d'Oléron, France</w:t>
@@ -7557,77 +7557,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Triscone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Jondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Low Temperature Physics LT-20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1993, Eugene, Oregon, United States. pp.2183-2184</w:t>
@@ -7701,64 +7701,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sous haute pression et haute température de nouveaux composés de skuttérudites et de nouveaux ternaires Re3Pt4Ge13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7841,51 +7841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce3Pt23Si11 ferromagnet: unusual magnetic behavior brought to light by neutron studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8115,51 +8115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Yu Shitsevalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/adcbfb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzheng Tao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rosen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520624011053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelija Mockute" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Salikhov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5bcf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Imasato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Aly El-Melegy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.02.024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Laitre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rohith Kotla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Van Smaalen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321086487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094411" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Pinek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Furuta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Paul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guttin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979220501167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109255" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Mishra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Kayani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahlqvist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Calder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b05298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stamatelatos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulopoulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goschew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumagalli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49457-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek E Mishra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ruff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Claus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Smylie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1817134116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Toussaint" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaca65" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.114401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhen Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Natu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.11.070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.01.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jackson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carley Paulsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.03.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1860-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.134401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.10.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehtonen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joronen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/18/4/014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7NWQKGC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Brison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2004.11.086" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hopfinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Galez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Soubeyroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Hopfinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/14/8/313" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CTMZ3D6K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Galez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/JSSC.1999.8631" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMNFP5CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#237;az-Guerra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piqueras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rem&#243;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(97)00096-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Ya. Tomashpol'Skii" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Sadovskaya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1129876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz-Guerra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(96)00055-X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Triscone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Khoder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Genoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Graf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(93)90389-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B2CC9CB042F03E8FF95074793411F89810D9BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Jondo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Jorda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90684-F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(93)90185-S" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05FAF1B8381BA8378C8D8683B445DC158BEBD6DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01607293" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MRH0L518-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332209547X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04638744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsoo Kim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913336v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Laitre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Smaalen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Ikemoto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pinek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Champagne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Gupta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nunez-Regueiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916855v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James Jackson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Opagiste" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garbarino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Capan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fisk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567702v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaragoza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jorda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flukiger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hensel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gladyshevskii" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859931v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Yu Shitsevalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/adcbfb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzheng Tao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rosen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520624011053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174421" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelija Mockute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Salikhov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5bcf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Imasato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Aly El-Melegy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.02.024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Laitre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rohith Kotla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Van Smaalen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321086487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Mishra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Kayani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094519" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Pinek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Furuta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Paul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guttin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979220501167" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2019.109255" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahlqvist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Calder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b05298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stamatelatos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulopoulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goschew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumagalli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49457-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek E Mishra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ruff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Claus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Smylie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1817134116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Toussaint" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaca65" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.114401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhen Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Natu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.11.070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.01.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jackson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carley Paulsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.03.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1860-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.134401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.10.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehtonen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joronen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/18/4/014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7NWQKGC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Brison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2004.11.086" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hopfinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Galez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Soubeyroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Hopfinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/14/8/313" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CTMZ3D6K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Galez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/JSSC.1999.8631" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMNFP5CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566997v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Ya. Tomashpol'Skii" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Sadovskaya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#237;az-Guerra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piqueras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1129876" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Garc&#237;a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rem&#243;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(97)00096-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz-Guerra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(96)00055-X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Triscone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Khoder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Genoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585432v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Jorda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Jondo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(93)90185-S" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05FAF1B8381BA8378C8D8683B445DC158BEBD6DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Graf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junod" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(93)90389-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B2CC9CB042F03E8FF95074793411F89810D9BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567779v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90684-F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01607293" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MRH0L518-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332209547X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04638744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsoo Kim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760063v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Ikemoto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Laitre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Smaalen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pinek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Champagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Gupta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nunez-Regueiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916855v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James Jackson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Opagiste" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garbarino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Capan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fisk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567702v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaragoza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jorda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flukiger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hensel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gladyshevskii" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859931v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>