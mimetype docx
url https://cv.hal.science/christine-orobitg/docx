--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -202,2871 +202,2871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transformation des émotions et mise en scène du pouvoir dans l’Anfiteatro de Felipe IV el Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65, pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12iwj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las dos Yolandas: la poetisa Yolanda Westphalen (1925?-2011) y la universitaria Yolanda Westphalen Rodríguez (1954-...): nacimiento y genealogía de dos voces femeninas en el hispanismo contemporáneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133r7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«VIEJA BARBUDA, DE LEJOS LA SALUDA»: LA VEJEZ EN FEMENINO AL PRISMA DE LOS TEXTOS DOCTRINALES DE LA ESPAÑA DE LA TEMPRANA EDAD MODERNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edad de oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasse et construction identitaire de la noblesse : la place de la chasse dans l’éducation noble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.46294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieja barbuda, de lejos la saluda&amp;quot;: la vejez en femenino al prisma de los textos doctrinales de la España de la temprana Edad Moderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edad de oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XLII, p. 111-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace colonial et corps augmenté : la Primera parte de los problemas y secretis maravillosos de las Indias (México, 1591) du médecin Juan de Cardenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/iris.3534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La astrología, una clave para leer la literatura del Siglo de oro: la temática de Saturno y sus hijos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Janus: Estudios sobre el siglo de oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51472/JESO20221121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-spania.46294⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las Novelas amorosas y ejemplares de María de Zayas: una poética del atrevimiento femenino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.87-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.20734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang et lait, vecteurs de l’être dans l’Espagne moderne (XVIe et XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Construction et déconstruction des identités : entre le corporel et le symbolique, 55, pp.25-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Las Novelas amorosas y ejemplares de María de Zayas: una poética del atrevimiento femenino</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sang et lait, vecteurs de l’être dans l’Espagne Moderne (XVe-XVIIIe siècles) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Construction et déconstruction des identités : entre le corporel et le symbolique, n° 55, p. 25-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Verter la sangre al prisma del género en la España de la Primera Edad Moderna»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario Colombiano de Historia Social y de la Cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hechos de sangre, vol. 47 (n°2), p. 311-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/achsc.v47n2.86163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer et les représentations marines dans la poésie lyrique du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Représentations de la mer dans le monde hispanique : XVIème - XVIIIème siècle, n°6 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies du rendre mémorable. Construction et manipulation de la mémoire dans l’Anfiteatro de Felipe el Grande (1631)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesromanes.9824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le savoir encyclopédique face aux nouvelles réalités du XVIe siècle : le thème du tempérament de l’Indien »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Questions sur l’encyclopédisme, pp.80-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le savoir encyclopédique face aux nouvelles réalités du XVIe siècle : le thème du tempérament de l’Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.80-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les esprits animaux dans les traités médicaux de l’Espagne des XVIe et XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les esprits animaux/ Animal spirits, p. 13-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des Parva naturalia dans l’Espagne de la Première Modernité : théories aristotéliciennes et débats sur la divination au tournant des XVIe et XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe XVI-XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aristote dans l’Europe des XVIe et XVIIe siècles : transmissions et ruptures, n° 24, p. 273-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des Parva naturalia dans l’Espagne de la Première Modernité : théories aristotéliciennes et débats sur la divination au tournant des XVIe et XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe XVI-XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.273-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture et mélancolie chez Francisco de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°I-II, p. 145-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face noire de l’âme : la mélancolie ‘religieuse’ dans les textes spirituels et médicaux de l’Espagne des XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Melancholia-ae. The religious experience of the “disease of the soul” and its definitions in the early modern period, n°28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lycanthropie dans la prose doctrinale de l’Espagne des XVIe et XVIIe siècles »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 117, p. 549-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.4034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poética de la errancia en el Don Quijote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criticón</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 143, pp.87-105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/criticon.20734⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Hommage à Dominique Reyre, n° 124, p. 87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.1919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Construction et déconstruction des identités : entre le corporel et le symbolique, 55, pp.25-41</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’inventio à l’invention : la notion d’invention chez Huarte de San Juan, médecin et philosophe de la Renaissance tardive»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe XVI-XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les savoirs, les savoir-faire et leurs transmissions, n° 21, p. 333-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del Examen de ingenios de Huarte a la ficción cervantina, o cómo se forja una revolución literaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120-121, pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La inversión de los paradigmas masculino / femenino en la poesía lírica de Francisco de la Torre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les paradigmes Masculin/Féminin,, n°3, https://revues.univ-pau.fr/lineas/1013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ruptures et dissidences dans le Diálogo del cazador y del pescador (Saragosse, 1539) de Fernando Basurto »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Renverser la norme: figures de la rupture dans le monde hispanique, 26, p. 45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.2476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesromanes.9824⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruptures et dissidences dans le Diálogo del cazador y del pescador (Zaragoza, 1539) de Fernando Basurto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.45--64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.2476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les esprits animaux/ Animal spirits, p. 13-28</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vejez y la mujer mayor en la prosa doctrinal del Siglo de Oro »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisoladas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, De la caduca edad cansada. Discursos y representaciones de la vejez en la España de los siglos XVI y XVII, n°3, p. 37-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire et mélancolie dans la Celestina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Celestina : études croisées, 22, p.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Melancolía e inspiración en la España del Siglo de Oro »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Spanish Studies. Hispanic Studies and Researches on Spain, Portugal and Latin America, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. LXXXVII (n°8), p. 17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14753820.2010.530833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rire et mélancolie dans La Célestine de Fernando de Rojas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Célestine, regards croisés, n° 22, p. 31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les ambiguïtés de la vergüenza dans l’Espagne des XVIe et XVIIe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Histoire de la vergogne, n°31, p. 89-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.2823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n°I-II, p. 145-160</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Problématiques autour d’une trace sacrée : les stigmates »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tigre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Trace, 14, p. 147-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les savoirs, les savoir-faire et leurs transmissions, n° 21, p. 333-349</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la escritura del exceso a la poética del justo medio : otra trayectoria »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CALÍOPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (1), p. 19-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le supplice et la plume : le sang dans la poésie sacrée de la Contre-Réforme»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAUCES -Revue d'Etudes Hispaniques Université de Valenciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Les arts et les lettres de la Contre-Réforme, p. 43-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Melancholia-ae. The religious experience of the “disease of the soul” and its definitions in the early modern period, n°28</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etymologies et arguments étymologiques dans quelques textes doctrinaux de l’Espagne du Moyen Age et du Siècle d’Or »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Prohemio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Idiomaticidad, motivación y onomástica : la fabulación etimológica, n°4, p. 139-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fable et autoreprésentation dans la Troisième églogue de Garcilaso (v. 53-272) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tigre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, La Fable II, 11, p. 25-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mens captive et révélation de Sainte Thérèse à Valdivielso »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ILCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, La captivité dans le monde hispanique, n° 2, p. 321-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les paradigmes Masculin/Féminin,, n°3, https://revues.univ-pau.fr/lineas/1013</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La chute d’Icare : quelques aspects de la polémique sur l’invention au Siècle d’Or »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 312, p. 59-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...950 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185995v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03186013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Platonisme, poésie et discours amoureux dans la poésie de F. de la Torre»</w:t>
               </w:r>
@@ -3492,3210 +3492,3210 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le discours de Sainte Thérèse sur la mélancolie: émotions et communautés monastiques dans le Libro de las Fundaciones (1573-1582)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le partage des émotions au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Gaucher-Rémond (LAMO), Bruno Méniel (LAMO), Louise Millon-Hazo (LAMO) et Ambre Vilain (LARA), Mar 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cuerpos masculinos vistos a través del prisma médico : la identidad masculina y la fisiología en los tratados médicos de la Edad Moderna »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Masculinidades en el Siglo de Oro: realidades y representaciones/ Les masculinités au Siècle d’or : réalités et représentations du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Rabaté, Université de Paris X-Nanterre et Nathalie Dartai, Université de Lyon 2, Jan 2023, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasse et construction identitaire de la noblesse : la place de la chasse dans l’éducation noble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Education, formation, enseignement dans les territoires de la monarchie ibérique (XVe-XVIIe siècles),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Pech Pelletier, Paris, Université Sorbonne-Paris Nord, 10-11 mai 2021, May 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.46294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La interpretación de los fenómenos meteorológicos en el Siglo de Oro, entre moralización y racionalización</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayos, truenos y centellas. Meteoologia extrema en la Primera Modernidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Jesus Zamora Calvo, Universidad Autonoma de Madrid, Nov 2023, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Elisabeth Gaucher-Rémond (LAMO), Bruno Méniel (LAMO), Louise Millon-Hazo (LAMO) et Ambre Vilain (LARA), Mar 2023, Nantes, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cruzando umbrales atravesando fronteras: mujeres y espacio en las en las Novelas Amorosas y Ejemplares de María de Zayas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La voz femenina en la obra de María de Zayas: paratextos, textos y contexto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donatella Gagliardi (Université de Naples, l’Orientale) et Paloma Bravo (Université de la Sorbonne Nouvelle-CRES), Oct 2022, Naples, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Rabaté, Université de Paris X-Nanterre et Nathalie Dartai, Université de Lyon 2, Jan 2023, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Discours médical et transferts de pouvoir vers les élites créoles (Mexique, fin XVIe siècle)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etre colonisateur.rice, être colonisé.e,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches sur les Ordres Coloniaux, Archives Nationales d’Outremer, UMR 8533 IDHES, association Ancrages, Jul 2022, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours, voies et trajectoires féminines dans les Novelas Amorosas y Ejemplares de Maria de Zayas : les personnages féminins et la gestion de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix/voies féminines dans les nouvelles de María de Zayas y Sotomayor : écrire, conter, chanter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paloma Bravo (Université de la Sorbonne Nouvelle-Paris III), Donatella Gagiardi (Università di Napoli L’Orientale)., Jan 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherches sur les Ordres Coloniaux, Archives Nationales d’Outremer, UMR 8533 IDHES, association Ancrages, Jul 2022, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La nuit dans la poésie de F. de la Torre, au cœur de stratégies de réécriture et de re-signification : inversion des paradigmes et construction d’un univers poétique personnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLe Congrès de la Société des Hispanistes Français, La nuit dans le monde ibérique et ibéro-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Hélène GARCIA, Caroline LYVET, Patricia ROCHWERT-ZUILI et Sarah VOINIER. Laboratoire Textes et Cultures-UR4028, TransLittéraires et Études Transculturelles., Jun 2022, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Donatella Gagliardi (Université de Naples, l’Orientale) et Paloma Bravo (Université de la Sorbonne Nouvelle-CRES), Oct 2022, Naples, Italia</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le locus pastoral dans la poésie lyrique du XVIe siècle, de Garcilaso de la Vega a Francisco de la Torre: du locus amoenus au locus horridus»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etudes, Lieux effroyables, paysages menaçants :le locus horridus entre textes et images, en Espagne, en Italie et en France, du Moyen-Age au Siècle d’Or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 122 - CRES/LECEMO (organisateurs : Pierre Civil et Cécile Devos),, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paloma Bravo (Université de la Sorbonne Nouvelle-Paris III), Donatella Gagiardi (Università di Napoli L’Orientale)., Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Occident se regardant au miroir musulman : le Viaje de Turquía (1557-1558) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances islamiques en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte LETELLIER &amp; Guilhem ARMAND, EA DIRE – FLSH – Université de La Réunion, Mar 2022, Saint Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« L’Occident se regardant au miroir musulman : le Viaje de Turquía (1557-1558) »</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Occident se regardant au miroir musulman : le Viaje de Turquía (1557-1558) »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances islamiques en Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bénédicte LETELLIER &amp; Guilhem ARMAND, EA DIRE – FLSH – Université de La Réunion, Mar 2022, Saint Denis (La Réunion), France</w:t>
+              <w:t xml:space="preserve">, Bénédicte LETELLIER et Guilhem ARMAND, EA DIRE – FLSH – Université de La Réunion,, Mar 2022, Saint Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ED 122 - CRES/LECEMO (organisateurs : Pierre Civil et Cécile Devos),, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Généalogies féminines, construction de soi et revendication d’identités marginales dans l’Espagne contemporaine : Tierra de mujeres (2019) de María Sánchez »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récit et mise en scène de soi : enjeux et problématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Orobitg, UMR TELEMMe- MOnica Cardenas Moreno UR DIRE, Jun 2022, Aix en Provence et Saint Denis (Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Hélène GARCIA, Caroline LYVET, Patricia ROCHWERT-ZUILI et Sarah VOINIER. Laboratoire Textes et Cultures-UR4028, TransLittéraires et Études Transculturelles., Jun 2022, Arras, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trajectoires et voies féminines dans les Novelas Amorosas y Ejemplares de Maria de Zayas: les personnages féminins et la gestion de l'espace »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études, Voix/voies féminines dans les nouvelles de María de Zayas y Sotomayor : écrire, conter, chanter,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paloma Bravo (Université de la Sorbonne Nouvelle-Paris III), et Donatella Gagiardi (Università di Napoli L’Orientale)., Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bénédicte LETELLIER et Guilhem ARMAND, EA DIRE – FLSH – Université de La Réunion,, Mar 2022, Saint Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las dos Yolandas: la poetisa Yolanda Westphalen (1925 ?-2011) y la universitaria Yolanda Westphalen Rodriguez ( 1954-...) : nacimiento y genealogía de dos voces femeninas en el hispanismo contemporáneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des femmes dans l'hispanisme : les pionnières,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Fourrel de Frettes (Université de Paris XIII, PLEIADE) et Ivanne Galant (Université de la Sorbonne Nouvelle, CREC, Centre de Recherche sur l'Espagne Contemporaine, Sorbonne Nouvelle), Oct 2022, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paloma Bravo (Université de la Sorbonne Nouvelle-Paris III), et Donatella Gagiardi (Università di Napoli L’Orientale)., Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las Novelas amorosas y ejemplares de Maria de Zayas: una poética del atrevimiento femenino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etude En torno a Maria de Zayas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRAMESPA (UMR 5136), CLESO (groupe de recherche sur la Civilisation et la Littérature Espagnoles du Siècle d'Or), Jan 2021, Toulouse, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christine Orobitg, UMR TELEMMe- MOnica Cardenas Moreno UR DIRE, Jun 2022, Aix en Provence et Saint Denis (Réunion), France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaphors of invention and knowledge discovering in Juan Huarte de San Juan (1529-1588), physician and philosopher of Early Modern Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Modern Metaphors of Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vladimir Urbanek, Lenka Řezníková, Petr Pavlas, Institute of Philosophy, Czech Academy of Sciences, Prague and German Historical Institute Warsaw, Sep 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Fourrel de Frettes (Université de Paris XIII, PLEIADE) et Ivanne Galant (Université de la Sorbonne Nouvelle, CREC, Centre de Recherche sur l'Espagne Contemporaine, Sorbonne Nouvelle), Oct 2022, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs médicaux et nouveaux territoires coloniaux : la construction du savoir dans un contexte de domination et de luttes de pouvoir à travers l’œuvre du médecin Juan de Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et conflits (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAK (Centre Alexandre Koyré)-TEMOS (UMR 9016 Temps Mondes Sociétés), Aurélien Ruellet (TEMOS), Oury Goldman (TEMOS), Geoffrey Phelippot (EHESS-CAK), Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FRAMESPA (UMR 5136), CLESO (groupe de recherche sur la Civilisation et la Littérature Espagnoles du Siècle d'Or), Jan 2021, Toulouse, Francia</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasse et mise en scène de la noblesse (Espagne, Epoque Moderne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la noblesse se donne à voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice Quéro (RESO, Université de Université Paul Valéry Montpellier 3- Montpellier), Sophie Bérangère Singlard (CAER, Université d'Aix-Marseille) et Sylvain André (CLEA-Sorbonne Université), Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le médecin dans la chambre à coucher : le discours médical sur le coït (Espagne, fin du Moyen Age- XVIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux de l’intime et le rapport au corps en Europe aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Estelle Garbay-Velázquez (TIL, UBFC), Cécile Iglesias (TIL, UBFC), Florence Madelpuech-Toucheron (HLLI, ULCO) et Sarah Pech-Pelletier (PLEIADE, Université Sorbonne Paris Nord),, Oct 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una poética de la escritura científica: la analogía como resorte de saber en el discurso médico (España, siglos XVI y XVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eppur si muove: La Ciencia en la Literatura Española (Siglos XVI-XIX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Sevilla, Universidad de Cadiz, Sep 2021, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Fabrice Quéro (RESO, Université de Université Paul Valéry Montpellier 3- Montpellier), Sophie Bérangère Singlard (CAER, Université d'Aix-Marseille) et Sylvain André (CLEA-Sorbonne Université), Dec 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El discurso de Juan Huarte de San Juan en el contexto de las polémicas sobre el origen de la inspiración: de la explicación naturalista a la ensoñación científica, o un discurso médico entre realidad y ficción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bile nera e malinconia. Juan Huarte de San Juan nel pensiero europeo moderno e contemporáneo/ Bilis negra y melancolía. Juan Huarte de San Juan en el pensamiento europeo moderno y contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Davide Aliberti et Paula Laura Gorla, Naples, Università di Napoli “L’Orientale”,, Nov 2021, Naples, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vladimir Urbanek, Lenka Řezníková, Petr Pavlas, Institute of Philosophy, Czech Academy of Sciences, Prague and German Historical Institute Warsaw, Sep 2021, Prague, Czech Republic</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasse et représentations de la monarchie en Espagne: de la mise en scène du pouvoir à la critique de la monarchie. Le scandale autour du roi Juan Carlos et de la chasse à l'éléphant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chasses et représentation(s) aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Tachin (UMR 9022 Héritages : Culture/s, Patrimoine/s, Création/s, Cergy Paris Université) et Christine Germain-Donnat (Musée de la Chasse), Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CAK (Centre Alexandre Koyré)-TEMOS (UMR 9016 Temps Mondes Sociétés), Aurélien Ruellet (TEMOS), Oury Goldman (TEMOS), Geoffrey Phelippot (EHESS-CAK), Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saberes médicos, mundos nuevos, implicaciones sociales : el temperamento del criollo y del indígena en su Primera parte de los problemas y secretos maravillosos de Indias (México, 1591) de Juan de Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI Congreso Centroamericano de Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCR (Universidad de Costa Rica),, Apr 2021, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Davide Aliberti et Paula Laura Gorla, Naples, Università di Napoli “L’Orientale”,, Nov 2021, Naples, Italia</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velázquez ou le passage de l’histoire à la fiction : bases conceptuelles et mise en œuvre artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regard(s) et représentation(s) chez Velazquez : entre histoire et fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Orobitg, UMR 7303 TELEMME, Nov 2021, Aix en Provence*, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Agnès Tachin (UMR 9022 Héritages : Culture/s, Patrimoine/s, Création/s, Cergy Paris Université) et Christine Germain-Donnat (Musée de la Chasse), Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces, déplacements, écriture et stratégies de construction identitaire dans Afuera crece un mundo d'Adelaida Fernandez Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echanges, représentations et résistances dans le monde afro hispano-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monica Cardenas Moreno; Andrea Leiva Espitia, Jun 2021, Saint Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCR (Universidad de Costa Rica),, Apr 2021, San José, Costa Rica</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La spiritualité féminine dans l’Espagne Moderne en question : textes théoriques, parcours individuels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etudes : Figures de la spiritualité féminine dans les espaces catholiques et protestants (Europe occidentale, XVIe-XVIIIe siècles) : les systèmes religieux au prisme du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Institut du Genre - LERMA – TELEMME, Jan 2020, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christine Orobitg, UMR 7303 TELEMME, Nov 2021, Aix en Provence*, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Transformation des émotions et mise en scène du pouvoir dans l'Anfiteatro de Felipe IV el Grande (1631) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etude, Pouvoir et émotions : sensibilités, représentation et gouvernance dans l’Europe Moderne (France, Espagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLEIADE - MSH Paris NORD-TELEMME, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Monica Cardenas Moreno; Andrea Leiva Espitia, Jun 2021, Saint Denis de la Réunion, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lire l'événement et lire le visage du monarque : l'implicite des émotions dans l'Anfiteatro de Felipe el Grande (1631) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etude, Insinuar en la España del Siglo de Oro,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier 3/ Equipe LLACS (Langues, Littératures, Arts et Cultures du Sud), Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GIS Institut du Genre - LERMA – TELEMME, Jan 2020, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les femmes armées et guerrières dans les corpus narratifs de l’Espagne Moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altérités et résistances au prisme du genre,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAMES UMR 7305, CITERES UMR 7324, TELEMME UMR 7303, Nov 2019, Aix Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PLEIADE - MSH Paris NORD-TELEMME, Nov 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Débats et polémiques autour de la métamorphose en Espagne au XVIe et XVIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphoses et mutations dans la littérature, les arts et l’histoire des idées en Espagne, France, Italie (XVe-XVIIIe siècles)/ Metamorfosi e mutamenti nella letteratura, le arti e la storia delle idee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Sorbonne Nouvelle, LECEMO - Les Cultures de l'Europe Méditerranéenne Occidentale - EA 3979, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier 3/ Equipe LLACS (Langues, Littératures, Arts et Cultures du Sud), Oct 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Individus et institutions: quelques pistes de réflexion autour de la religion vécue au XVIe et XVIIe siècle en Espagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inaugural workshop on Lived Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERMA ( Laboratoire d'Études et de Recherche sur le Monde Anglophone, UR 853), Sep 2016, Aix Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LAMES UMR 7305, CITERES UMR 7324, TELEMME UMR 7303, Nov 2019, Aix Marseille, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la foi authentique à la mélancolie. Figures contrastées de l’attachement religieux en Espagne 1570-1630) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etude sur L’attachement religieux, cycle de journées d’étude du SHMR et de l’IRCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Sorbonne Nouvelle, LECEMO - Les Cultures de l'Europe Méditerranéenne Occidentale - EA 3979, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Risa y ultraje : los palos en la Segunda parte del Don Quijote »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etude sur le Don Quichotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse le Mirail- Instituto Cervantes de Toulouse, Dec 2016, Toulouse, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LERMA ( Laboratoire d'Études et de Recherche sur le Monde Anglophone, UR 853), Sep 2016, Aix Marseille, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La saignée, enjeux d’un geste médical »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etudes "Le geste médical"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Historiens Universitaires de la Médecine (RHUM), Jul 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Représentations de la virilité : le discours sur le sperme et le coït chez les médecins de la fin du Moyen Age à l’époque moderne (domaine ibérique et méditérranéen) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etudes "Corps virils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7303 TELEMME -Aix Marseille Université, Feb 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse le Mirail- Instituto Cervantes de Toulouse, Dec 2016, Toulouse, Francia</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Légitimité, spécificité et limites de la notion de médicalisation dans le discours théorique sur le corps dans l’Espagne de la fin du Moyen Age à la fin du XVIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la médicalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Alexandre Koyré- RHUM (Réseau des Historiens Universitaires de la médecine), Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Historiens Universitaires de la Médecine (RHUM), Jul 2013, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le discours sur le vin dans les traités médicaux et les manuels de diététique espagnols du Moyen Age à la fin du XVIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures et images dans le discours sur le vin en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Dijon, Sep 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7303 TELEMME -Aix Marseille Université, Feb 2012, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Doubles et reflets dans La Dorotea de Lope de Vega »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de La Dorotea de Lope de Vega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Jan 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Alexandre Koyré- RHUM (Réseau des Historiens Universitaires de la médecine), Jan 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mélancolie des veuves et des vierges, ou le discours médical face à la femme seule»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélancolies plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Apr 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Dijon, Sep 2010, Dijon, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Activité intellectuelle et image de soi: pour une mythologie du créateur (XVI-XXe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélancolie et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Apr 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Jan 2003, Rouen, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La imaginería aérea de la locura y de la bobería literarias : bobos, rústicos, mentecatos »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les quatre éléments dans les littératures hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris Sorbonne-Paris IV, Oct 2000, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Apr 2002, Nantes, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mots, images et débats autour de la folie dans les textes médicaux de l’Espagne du XVIe et XVIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La folie de l’Antiquité au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches Le Texte et l’édition et le Centre de Recherches Discours et Images, Jun 1998, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Apr 2001, Nantes, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Débats et idées autour de la notion d’harmonie dans les textes encyclopédiques et médico-philosophiques de l’Espagne du XVIe et XVIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etude sur la notion d’harmonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Fontenay-Saint Cloud par le CERPHI (Centre d’Etudes en Rhétorique, Philosophie et Histoire des Idées), Jan 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris Sorbonne-Paris IV, Oct 2000, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Huarte de San Juan et la polémique sur la divination »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juan Huarte et l'anthropologie philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches sur la Philosophie Espagnole du CERPHI (ENS de Fontenay- Saint Cloud) et l'Unité de recherches 75 du CNRS, Dec 1994, Paris, Unesco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches Le Texte et l’édition et le Centre de Recherches Discours et Images, Jun 1998, Dijon, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Between evil and malady : cures of melancholy in Spanish Golden Age»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Healing, Magic and Belief in Europe (15th- 20th centuries). New perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Zeist, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Fontenay-Saint Cloud par le CERPHI (Centre d’Etudes en Rhétorique, Philosophie et Histoire des Idées), Jan 1998, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les humeurs du pouvoir : théories humorales et modèles politiques en Espagne au XVIe et au XVIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles historiques et pensée politique de Machiavel à Montesquieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles-Saint Quentin et Ecole Normale Supérieure de Fontenay- Saint Cloud, May 1994, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194501v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03194513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6748,368 +6748,377 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaire de Provence. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix Marseille Université</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aix Marseille Université; OpenEdition; OpenEdition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Corps et Ames, 9791032005576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/17s8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afro-Amérique latine : diaspora, représentations et résistances identitaires dans les sociétés (post)coloniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arêas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Leiva-Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mónica Cárdenas Moreno; Camila Arêas; Andrea Leiva-Espitia; Christine Orobitg. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Indianocéaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-490596-84-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Arêas</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-490596-84-3</w:t>
+                <w:t xml:space="preserve">hal-03850241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sang en Espagne. Trésor de vie, vecteur de l'être (XVe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence, 2018, Corps et âmes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Provence, 2018, Corps et âmes</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humeur noire : mélancolie, écriture et pensée en Espagne au XVIe et au XVIIe siècle, Bethesda, International Scholars Press, Collection Iberian Studies, 1997, 397 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’humeur noire : mélancolie, écriture et pensée en Espagne au XVIe et au XVIIe siècle, Bethesda, International Scholars Press, Collection Iberian Studies, 1997, 397 pages</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcilaso et la mélancolie, Toulouse, Presses Universitaires du Mirail (collection Anejos de Criticón, n° 10), 1997, 192 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7119,2154 +7128,2154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vergüenza versus atrevimiento : emociones femeninas en la prosa de Maria de Zayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inmaculada Fernandez Arrillaga. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apasionadas. Mujeres, devociones y emociones (ponencias del Seminario VIII y IX Modernas de Época)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Alicante, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats et polémiques autour de la métamorphose en Espagne au XVIe et XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Civil, R. Mondola, N. Peyrebonne et E. Sánchez García. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses et mutations dans la littérature, les arts et l’histoire des idées en Espagne, France, Italie (XVe-XVIIIe siècles) / Metamorfosi e mutamenti nella letteratura, le arti e la storia delle idée, Paris, Honoré Champion.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782745357182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Alicante, 2022</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visions féminines face aux institutions en Espagne (1570-1635) : misogynie et discours institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadia Mekouar et Maurice Daumas (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre à l’épreuve des institutions culturelles,Pau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’université de Pau et des Pays de l'Adour, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’université de Pau et des Pays de l'Adour, A paraître</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Corps séduisant et corps séduit. La physiologie de la séduction dans les textes doctrinaux et littéraires de l'Espagne de la première modernité (fin XVe-XVIIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séduire. Discours, pratiques et représentations de la séduction du Moyen Age à nos jours, études réunies par Gabriele Ribémont, Paris, Classiques Garnier, collection POLEN (Pouvoir, Lettres, Normes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 31-48., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 31-48., 2021</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Wit, imagination and the Goat : The Untrodden Paths of Literary Creation in Huarte’s Examen de ingenios and Cervantes’s Don Quijote»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isabel Jaén Portillo et Julien Simon (éd.), Cervantes and the Early Modern Mind, Routledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 98-117, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 98-117, 2021</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saberes médicos e ideología esencialista: sangre, esperma, leche y construcción del ser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mercedes García-Arenal; Felipe Pereda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sangre y leche. Raza y religión en el mundo ibérico moderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marcial Pons, p. 407-435, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Marcial Pons, p. 407-435, 2021</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trace, empreinte et mémoire sous Philippe IV : l’Anfiteatro de Felipe IV el Grande (1631)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires, traces, empreintes, Elizabeth Bouzonviller, Floriane Reviron et Emmanuelle Souvignet (éd.), Orbis Tertius, 2020, p. 145-164.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La chèvre dans le monde hispanique (XVIe-XVIIIe siècles) : discours, représentations, imaginaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et Caprinés : De la montagne à la steppe, de la chasse à l’élevage, Lionel Gourichon, Camille Daujeard, Jean-Philip Brugal (éd.), Editions APCDA, 2019, p. 393-406.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre héritage païen et dogme chrétien : le discours sur le loup-garou dans l’Espagne des XVIe et XVIIe siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etienne COURIOL et Teresa HIERGEIST (éd.), Monstres et christianisme. Monstres du christianisme, Berne, Peter Lang, 2018 (ISBN : 978-3-631-76918-8), p. 109-123.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Etienne COURIOL et Teresa HIERGEIST (éd.), Monstres et christianisme. Monstres du christianisme, Berne, Peter Lang, 2018 (ISBN : 978-3-631-76918-8), p. 109-123.</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une poétique du texte scientifique : écriture et médecine en Espagne, de la fin du Moyen Age au début du XVIIIe siècle»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Martine Sagaert, André-Alain Morello, Marc Sagaert (éd.), Médecine et écritures, Toulon, Babel, «Transverses », 2018, p. 13-31.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Martine Sagaert, André-Alain Morello, Marc Sagaert (éd.), Médecine et écritures, Toulon, Babel, «Transverses », 2018, p. 13-31.</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à Le sang en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Orobitg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sang en Espagne. Trésor de vie, vecteur de l'être (XVe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9791032001660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Old Age in Spanish Doctrinal Texts, from the Late Middle-Ages to the Seventeenth Century »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Seventh Age of Man. Issues, Challenges, and Paradoxes, Muriel Cassel-Piccot et Geneviève Lheureux (éd.), Cambridge, Cambridge Scholars Press, 2018, p. 65-84.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9791032001660</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mise en scène du pouvoir dans l’Anfiteatro de Felipe IV el Grande »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir(s) : expressions et représentations. Aspects historiques, littéraires, linguistiques, études réunies par Edwige Camp, John Chandler, Daniel Gregorio et Ammaria Lanasri, Valenciennes, Presses Universitaires de Valenciennes, collection « Pratiques et représentations », 2016, p. 61-75.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anécdota cinegética y construcción del personaje histórico en el Anfiteatro de Felipe IV el Grande (Madrid, 1631) de José Pellicer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El hombre histórico y su puesta en discurso, textes réunis par Isabel Ibañez et J. Enrique Duarte, New York, IDEA/ IGAS (ISBN: 978-1-938795-07-7), 2015, p. 139-152.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil de la voix poétique et figures de l’ailleurs dans la poésie lyrique espagnole du XVIe siècle (Garcilaso, Cetina, De la Torre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie de l’Ailleurs. Mille ans d’expression de l’Ailleurs dans les cultures romanes, textes réunis par Estrella Massip i Graupera et Yannick Gouchan, Aix-en-Provence, PUP, 2014, p. 57-71</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014, 978-2853998932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la grenadille et d’autres merveilles : les allégories de la Passion dans le Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et voyage. De la Méditerrannée aux Indes, textes réunis par Sylvie Requemora-Gros &amp; Loïc P. Guyon, Presses de l’Université de Provence (PUP), 2012, p. 147-159</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2012, 9782853998215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2014, 978-2853998932</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chèvre ou les ambiguïtés de l’errance dans l’imaginaire du Siècle d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’animal, un homme comme les autres ?, études réunies par Maryse Baudrez, Thierry Di Manno, Valérie Gomez-Bassac, Bruxelles, Bruylant, 2012, p. 125-142</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des théories de Ficin sur la fureur inspirée dans l’Espagne des XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Humanisme italien de la Renaissance et l’Europe textes réunis par Théa Picquet, Lucien Faggion et Pascal Gandoulphe, Presses de l’Université de Provence (PUP), collection Textes et Documents de la Méditérrannée antique et Médiévale, 2010, p. 201-213</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2012, 9782853998215</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El sistema de las emociones : la melancolía en el Siglo de Oro español</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accidentes del alma : las emociones en la Edad Moderna, textes réunis par María Tausiet et James S. Amelang, Madrid, Abada, 2009, p. 71-98.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images du corps dans les traités médicaux espagnols de la fin du XVe au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et transmission de savoirs dans le monde Hispanique, études réunies par Jean Louis Guereña, Tours, Presses Universitaires François Rabelais, 2007, p. 255-270</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.5655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antisemitismo y visión del intelectual en los siglos XVI y XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pere Joan i Tous et Heike Nottebaum (éd.) El olivo y la espada. Estudios sobre el antisemitismo en España (siglos XVI-XX), Tübingen, Niemeyer, 2003, p. 125-155.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 978-3111846279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prosapia de Cristo : la généalogie du Christ et de la Sainte Famille dans quelques textes doctrinaux au début du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Familles, pouvoirs, solidarités (Domaines méditerranéen et hispano-américain, XVe-XXe siècle), textes réunis par M. C. Barbazza et C. Heusch, Montpellier, Université de Montpellier III, ETILAL, 2002, p. 169-184.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 978-3111846279</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image du philosophe en Espagne : textes et images de 1550 à 1655</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits de philosophes : de l’idée à l’image, textes rassemblés par Bruno Curatolo et Jacques Poirier, Dijon, EUD, 2001, p. 107-122.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«La hiedra en la poesía de Francisco de la Torre : simbología y autorepresentación », Actas del V Congreso de la Asociación Internacional Siglo de Oro (Münster, 1999), textes réunis par Christoph Strosetzki, Madrid-Frankfurt, Iberoamericana/ Vervuert, 2001, p. 941-953.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Actas del V Congreso de la Asociación Internacional Siglo de Oro, textes réunis par Christoph Strosetzki, Madrid-Frankfurt, Iberoamericana/ Vervuert, 2001, p. 941-953.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un aspect de la crise religieuse autour de 1600 : apparitions et phénomènes visionnaires chez Diego Pérez de Valdivia et Fray Juan de los Angeles»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les débuts de siècles (Terence Mc Carthy éd.) Dijon, Université de Dijon, 2000, p. 81-98.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rénovation du savoir scientifique en Espagne et le cercle savant du second Jean d’Autriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel-Odon Hurel et Gérard Laudin (éd.) Académies et sociétés savantes en Europe, 1650-1800, Paris, Honoré Champion, 2000, p. 89-115</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince mélancolique dans la comedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et politique en Espagne au Siècle d'Or, textes réunis par Jean-Pierre Etienvre, Paris, Klincksieck, 1998, p. 269-281</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etincelles et ondes hertziennes : la théorie des correspondances chez Salvat-Papasseit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Els anys vint en el països catalans. Noucentisme/ Avantguarda, Barcelone, Publicacions de l’Abadia de Montserrat (Biblioteca Milà i Fontanals, 28), 1997, p. 213-227</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1998</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusus amator : a propósito de un poema de Quevedo, A la puerta de Aminta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I. Arellano, M. C. Pinillos, M. Vitse (éd.), Studia aurea. Actas del III Congreso de la AISO, Toulouse/ Pamplona, 1996, p. 415-424.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du marinier, du paysan et de quelques autres métiers chez Ausiàs March »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Pierre Vilar, Paris, Association Française des Catalanistes, 1994, p. 99-109.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9276,105 +9285,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre causalidad natural y sobrenatural: la melancolía y los debates en torno al furor inspirado en los siglos XVI y XVII » Séminaire du Centro da Humanidades/ Université Nouvelle de Lisbonne (organisateurs : Adelino Cardoso (CHAM) et Teresa Lousa (CHAM), Lisbonne, 16 décembre 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9521,51 +9530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428737v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133r7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iwj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04443113v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3534" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04478449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.46294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51472/JESO20221121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.20734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/achsc.v47n2.86163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.9824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1919" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03156102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01325011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2476" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.20" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.207" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2010.530833" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.2823" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04299252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/recit-mise-scene-de-soi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12642-book-08535718-9782745357182.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503110v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02078475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/sang-espagne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184372v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5655" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184328v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182218v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182093v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428765v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iwj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428737v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133r7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04478449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.46294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04443113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51472/JESO20221121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.20734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/achsc.v47n2.86163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.9824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1919" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03156102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2476" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01325011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2010.530833" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.20" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.2823" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04299252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/recit-mise-scene-de-soi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/17s8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12642-book-08535718-9782745357182.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184415v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02078475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/sang-espagne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184400v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184372v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184337v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182093v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>