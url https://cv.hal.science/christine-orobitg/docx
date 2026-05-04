--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -202,1557 +202,1557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Las dos Yolandas: la poetisa Yolanda Westphalen (1925?-2011) y la universitaria Yolanda Westphalen Rodríguez (1954-...): nacimiento y genealogía de dos voces femeninas en el hispanismo contemporáneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133r7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transformation des émotions et mise en scène du pouvoir dans l’Anfiteatro de Felipe IV el Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65, pp.107-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12iwj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«VIEJA BARBUDA, DE LEJOS LA SALUDA»: LA VEJEZ EN FEMENINO AL PRISMA DE LOS TEXTOS DOCTRINALES DE LA ESPAÑA DE LA TEMPRANA EDAD MODERNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edad de oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">«VIEJA BARBUDA, DE LEJOS LA SALUDA»: LA VEJEZ EN FEMENINO AL PRISMA DE LOS TEXTOS DOCTRINALES DE LA ESPAÑA DE LA TEMPRANA EDAD MODERNA</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasse et construction identitaire de la noblesse : la place de la chasse dans l’éducation noble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.46294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieja barbuda, de lejos la saluda&amp;quot;: la vejez en femenino al prisma de los textos doctrinales de la España de la temprana Edad Moderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edad de oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42</w:t>
+              <w:t xml:space="preserve">, 2023, XLII, p. 111-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-spania.46294⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace colonial et corps augmenté : la Primera parte de los problemas y secretis maravillosos de las Indias (México, 1591) du médecin Juan de Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/iris.3534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La astrología, una clave para leer la literatura del Siglo de oro: la temática de Saturno y sus hijos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Janus: Estudios sobre el siglo de oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51472/JESO20221121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/iris.3534⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las Novelas amorosas y ejemplares de María de Zayas: una poética del atrevimiento femenino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.87-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.20734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang et lait, vecteurs de l’être dans l’Espagne moderne (XVIe et XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Construction et déconstruction des identités : entre le corporel et le symbolique, 55, pp.25-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sang et lait, vecteurs de l’être dans l’Espagne Moderne (XVe-XVIIIe siècles) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Construction et déconstruction des identités : entre le corporel et le symbolique, n° 55, p. 25-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Verter la sangre al prisma del género en la España de la Primera Edad Moderna»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario Colombiano de Historia Social y de la Cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hechos de sangre, vol. 47 (n°2), p. 311-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/achsc.v47n2.86163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Construction et déconstruction des identités : entre le corporel et le symbolique, n° 55, p. 25-41</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer et les représentations marines dans la poésie lyrique du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Représentations de la mer dans le monde hispanique : XVIème - XVIIIème siècle, n°6 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15446/achsc.v47n2.86163⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies du rendre mémorable. Construction et manipulation de la mémoire dans l’Anfiteatro de Felipe el Grande (1631)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesromanes.9824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Représentations de la mer dans le monde hispanique : XVIème - XVIIIème siècle, n°6 (2)</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le savoir encyclopédique face aux nouvelles réalités du XVIe siècle : le thème du tempérament de l’Indien »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Questions sur l’encyclopédisme, pp.80-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le savoir encyclopédique face aux nouvelles réalités du XVIe siècle : le thème du tempérament de l’Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.80-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le savoir encyclopédique face aux nouvelles réalités du XVIe siècle : le thème du tempérament de l’Indien »,</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les esprits animaux dans les traités médicaux de l’Espagne des XVIe et XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Questions sur l’encyclopédisme, pp.80-89</w:t>
+              <w:t xml:space="preserve">, 2018, Les esprits animaux/ Animal spirits, p. 13-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, pp.80-89</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des Parva naturalia dans l’Espagne de la Première Modernité : théories aristotéliciennes et débats sur la divination au tournant des XVIe et XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe XVI-XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.273-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les esprits animaux/ Animal spirits, p. 13-28</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des Parva naturalia dans l’Espagne de la Première Modernité : théories aristotéliciennes et débats sur la divination au tournant des XVIe et XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe XVI-XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aristote dans l’Europe des XVIe et XVIIe siècles : transmissions et ruptures, n° 24, p. 273-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Aristote dans l’Europe des XVIe et XVIIe siècles : transmissions et ruptures, n° 24, p. 273-289</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture et mélancolie chez Francisco de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°I-II, p. 145-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lycanthropie dans la prose doctrinale de l’Espagne des XVIe et XVIIe siècles »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 117, p. 549-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.4034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n°I-II, p. 145-160</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face noire de l’âme : la mélancolie ‘religieuse’ dans les textes spirituels et médicaux de l’Espagne des XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Melancholia-ae. The religious experience of the “disease of the soul” and its definitions in the early modern period, n°28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194305v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03186358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poética de la errancia en el Don Quijote</w:t>
               </w:r>
@@ -3777,1131 +3777,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Discours médical et transferts de pouvoir vers les élites créoles (Mexique, fin XVIe siècle)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etre colonisateur.rice, être colonisé.e,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches sur les Ordres Coloniaux, Archives Nationales d’Outremer, UMR 8533 IDHES, association Ancrages, Jul 2022, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Cruzando umbrales atravesando fronteras: mujeres y espacio en las en las Novelas Amorosas y Ejemplares de María de Zayas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La voz femenina en la obra de María de Zayas: paratextos, textos y contexto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donatella Gagliardi (Université de Naples, l’Orientale) et Paloma Bravo (Université de la Sorbonne Nouvelle-CRES), Oct 2022, Naples, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherches sur les Ordres Coloniaux, Archives Nationales d’Outremer, UMR 8533 IDHES, association Ancrages, Jul 2022, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours, voies et trajectoires féminines dans les Novelas Amorosas y Ejemplares de Maria de Zayas : les personnages féminins et la gestion de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix/voies féminines dans les nouvelles de María de Zayas y Sotomayor : écrire, conter, chanter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paloma Bravo (Université de la Sorbonne Nouvelle-Paris III), Donatella Gagiardi (Università di Napoli L’Orientale)., Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Paloma Bravo (Université de la Sorbonne Nouvelle-Paris III), Donatella Gagiardi (Università di Napoli L’Orientale)., Jan 2022, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La nuit dans la poésie de F. de la Torre, au cœur de stratégies de réécriture et de re-signification : inversion des paradigmes et construction d’un univers poétique personnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLe Congrès de la Société des Hispanistes Français, La nuit dans le monde ibérique et ibéro-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Hélène GARCIA, Caroline LYVET, Patricia ROCHWERT-ZUILI et Sarah VOINIER. Laboratoire Textes et Cultures-UR4028, TransLittéraires et Études Transculturelles., Jun 2022, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Hélène GARCIA, Caroline LYVET, Patricia ROCHWERT-ZUILI et Sarah VOINIER. Laboratoire Textes et Cultures-UR4028, TransLittéraires et Études Transculturelles., Jun 2022, Arras, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le locus pastoral dans la poésie lyrique du XVIe siècle, de Garcilaso de la Vega a Francisco de la Torre: du locus amoenus au locus horridus»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etudes, Lieux effroyables, paysages menaçants :le locus horridus entre textes et images, en Espagne, en Italie et en France, du Moyen-Age au Siècle d’Or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 122 - CRES/LECEMO (organisateurs : Pierre Civil et Cécile Devos),, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ED 122 - CRES/LECEMO (organisateurs : Pierre Civil et Cécile Devos),, Jun 2022, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Occident se regardant au miroir musulman : le Viaje de Turquía (1557-1558) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances islamiques en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte LETELLIER &amp; Guilhem ARMAND, EA DIRE – FLSH – Université de La Réunion, Mar 2022, Saint Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« L’Occident se regardant au miroir musulman : le Viaje de Turquía (1557-1558) »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Occident se regardant au miroir musulman : le Viaje de Turquía (1557-1558) »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances islamiques en Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bénédicte LETELLIER &amp; Guilhem ARMAND, EA DIRE – FLSH – Université de La Réunion, Mar 2022, Saint Denis (La Réunion), France</w:t>
+              <w:t xml:space="preserve">, Bénédicte LETELLIER et Guilhem ARMAND, EA DIRE – FLSH – Université de La Réunion,, Mar 2022, Saint Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Bénédicte LETELLIER et Guilhem ARMAND, EA DIRE – FLSH – Université de La Réunion,, Mar 2022, Saint Denis de la Réunion, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trajectoires et voies féminines dans les Novelas Amorosas y Ejemplares de Maria de Zayas: les personnages féminins et la gestion de l'espace »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études, Voix/voies féminines dans les nouvelles de María de Zayas y Sotomayor : écrire, conter, chanter,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paloma Bravo (Université de la Sorbonne Nouvelle-Paris III), et Donatella Gagiardi (Università di Napoli L’Orientale)., Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Généalogies féminines, construction de soi et revendication d’identités marginales dans l’Espagne contemporaine : Tierra de mujeres (2019) de María Sánchez »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récit et mise en scène de soi : enjeux et problématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Orobitg, UMR TELEMMe- MOnica Cardenas Moreno UR DIRE, Jun 2022, Aix en Provence et Saint Denis (Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Paloma Bravo (Université de la Sorbonne Nouvelle-Paris III), et Donatella Gagiardi (Università di Napoli L’Orientale)., Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las dos Yolandas: la poetisa Yolanda Westphalen (1925 ?-2011) y la universitaria Yolanda Westphalen Rodriguez ( 1954-...) : nacimiento y genealogía de dos voces femeninas en el hispanismo contemporáneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des femmes dans l'hispanisme : les pionnières,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Fourrel de Frettes (Université de Paris XIII, PLEIADE) et Ivanne Galant (Université de la Sorbonne Nouvelle, CREC, Centre de Recherche sur l'Espagne Contemporaine, Sorbonne Nouvelle), Oct 2022, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Fourrel de Frettes (Université de Paris XIII, PLEIADE) et Ivanne Galant (Université de la Sorbonne Nouvelle, CREC, Centre de Recherche sur l'Espagne Contemporaine, Sorbonne Nouvelle), Oct 2022, Paris, Francia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las Novelas amorosas y ejemplares de Maria de Zayas: una poética del atrevimiento femenino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etude En torno a Maria de Zayas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRAMESPA (UMR 5136), CLESO (groupe de recherche sur la Civilisation et la Littérature Espagnoles du Siècle d'Or), Jan 2021, Toulouse, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, FRAMESPA (UMR 5136), CLESO (groupe de recherche sur la Civilisation et la Littérature Espagnoles du Siècle d'Or), Jan 2021, Toulouse, Francia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasse et mise en scène de la noblesse (Espagne, Epoque Moderne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la noblesse se donne à voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice Quéro (RESO, Université de Université Paul Valéry Montpellier 3- Montpellier), Sophie Bérangère Singlard (CAER, Université d'Aix-Marseille) et Sylvain André (CLEA-Sorbonne Université), Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una poética de la escritura científica: la analogía como resorte de saber en el discurso médico (España, siglos XVI y XVII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eppur si muove: La Ciencia en la Literatura Española (Siglos XVI-XIX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sevilla, Universidad de Cadiz, Sep 2021, Sevilla, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le médecin dans la chambre à coucher : le discours médical sur le coït (Espagne, fin du Moyen Age- XVIe-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lieux de l’intime et le rapport au corps en Europe aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estelle Garbay-Velázquez (TIL, UBFC), Cécile Iglesias (TIL, UBFC), Florence Madelpuech-Toucheron (HLLI, ULCO) et Sarah Pech-Pelletier (PLEIADE, Université Sorbonne Paris Nord),, Oct 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaphors of invention and knowledge discovering in Juan Huarte de San Juan (1529-1588), physician and philosopher of Early Modern Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Metaphors of Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vladimir Urbanek, Lenka Řezníková, Petr Pavlas, Institute of Philosophy, Czech Academy of Sciences, Prague and German Historical Institute Warsaw, Sep 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs médicaux et nouveaux territoires coloniaux : la construction du savoir dans un contexte de domination et de luttes de pouvoir à travers l’œuvre du médecin Juan de Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs et conflits (XVIe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAK (Centre Alexandre Koyré)-TEMOS (UMR 9016 Temps Mondes Sociétés), Aurélien Ruellet (TEMOS), Oury Goldman (TEMOS), Geoffrey Phelippot (EHESS-CAK), Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503141v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03503128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El discurso de Juan Huarte de San Juan en el contexto de las polémicas sobre el origen de la inspiración: de la explicación naturalista a la ensoñación científica, o un discurso médico entre realidad y ficción</w:t>
               </w:r>
@@ -7368,1014 +7368,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Wit, imagination and the Goat : The Untrodden Paths of Literary Creation in Huarte’s Examen de ingenios and Cervantes’s Don Quijote»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isabel Jaén Portillo et Julien Simon (éd.), Cervantes and the Early Modern Mind, Routledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 98-117, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Corps séduisant et corps séduit. La physiologie de la séduction dans les textes doctrinaux et littéraires de l'Espagne de la première modernité (fin XVe-XVIIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Orobitg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séduire. Discours, pratiques et représentations de la séduction du Moyen Age à nos jours, études réunies par Gabriele Ribémont, Paris, Classiques Garnier, collection POLEN (Pouvoir, Lettres, Normes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 31-48., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, p. 98-117, 2021</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saberes médicos e ideología esencialista: sangre, esperma, leche y construcción del ser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mercedes García-Arenal; Felipe Pereda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sangre y leche. Raza y religión en el mundo ibérico moderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marcial Pons, p. 407-435, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Marcial Pons, p. 407-435, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trace, empreinte et mémoire sous Philippe IV : l’Anfiteatro de Felipe IV el Grande (1631)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires, traces, empreintes, Elizabeth Bouzonviller, Floriane Reviron et Emmanuelle Souvignet (éd.), Orbis Tertius, 2020, p. 145-164.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La chèvre dans le monde hispanique (XVIe-XVIIIe siècles) : discours, représentations, imaginaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et Caprinés : De la montagne à la steppe, de la chasse à l’élevage, Lionel Gourichon, Camille Daujeard, Jean-Philip Brugal (éd.), Editions APCDA, 2019, p. 393-406.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre héritage païen et dogme chrétien : le discours sur le loup-garou dans l’Espagne des XVIe et XVIIe siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etienne COURIOL et Teresa HIERGEIST (éd.), Monstres et christianisme. Monstres du christianisme, Berne, Peter Lang, 2018 (ISBN : 978-3-631-76918-8), p. 109-123.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Etienne COURIOL et Teresa HIERGEIST (éd.), Monstres et christianisme. Monstres du christianisme, Berne, Peter Lang, 2018 (ISBN : 978-3-631-76918-8), p. 109-123.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une poétique du texte scientifique : écriture et médecine en Espagne, de la fin du Moyen Age au début du XVIIIe siècle»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Martine Sagaert, André-Alain Morello, Marc Sagaert (éd.), Médecine et écritures, Toulon, Babel, «Transverses », 2018, p. 13-31.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Martine Sagaert, André-Alain Morello, Marc Sagaert (éd.), Médecine et écritures, Toulon, Babel, «Transverses », 2018, p. 13-31.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à Le sang en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Orobitg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sang en Espagne. Trésor de vie, vecteur de l'être (XVe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9791032001660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Old Age in Spanish Doctrinal Texts, from the Late Middle-Ages to the Seventeenth Century »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Seventh Age of Man. Issues, Challenges, and Paradoxes, Muriel Cassel-Piccot et Geneviève Lheureux (éd.), Cambridge, Cambridge Scholars Press, 2018, p. 65-84.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9791032001660</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mise en scène du pouvoir dans l’Anfiteatro de Felipe IV el Grande »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir(s) : expressions et représentations. Aspects historiques, littéraires, linguistiques, études réunies par Edwige Camp, John Chandler, Daniel Gregorio et Ammaria Lanasri, Valenciennes, Presses Universitaires de Valenciennes, collection « Pratiques et représentations », 2016, p. 61-75.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anécdota cinegética y construcción del personaje histórico en el Anfiteatro de Felipe IV el Grande (Madrid, 1631) de José Pellicer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El hombre histórico y su puesta en discurso, textes réunis par Isabel Ibañez et J. Enrique Duarte, New York, IDEA/ IGAS (ISBN: 978-1-938795-07-7), 2015, p. 139-152.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil de la voix poétique et figures de l’ailleurs dans la poésie lyrique espagnole du XVIe siècle (Garcilaso, Cetina, De la Torre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie de l’Ailleurs. Mille ans d’expression de l’Ailleurs dans les cultures romanes, textes réunis par Estrella Massip i Graupera et Yannick Gouchan, Aix-en-Provence, PUP, 2014, p. 57-71</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014, 978-2853998932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chèvre ou les ambiguïtés de l’errance dans l’imaginaire du Siècle d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’animal, un homme comme les autres ?, études réunies par Maryse Baudrez, Thierry Di Manno, Valérie Gomez-Bassac, Bruxelles, Bruylant, 2012, p. 125-142</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2014, 978-2853998932</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la grenadille et d’autres merveilles : les allégories de la Passion dans le Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Orobitg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et voyage. De la Méditerrannée aux Indes, textes réunis par Sylvie Requemora-Gros &amp; Loïc P. Guyon, Presses de l’Université de Provence (PUP), 2012, p. 147-159</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2012, 9782853998215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184372v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03184378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception des théories de Ficin sur la fureur inspirée dans l’Espagne des XVIe et XVIIe siècles</w:t>
               </w:r>
@@ -9530,51 +9530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428765v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iwj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428737v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133r7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04478449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.46294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04443113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51472/JESO20221121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.20734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/achsc.v47n2.86163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.9824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1919" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03156102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2476" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01325011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2010.530833" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.20" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.2823" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04299252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/recit-mise-scene-de-soi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/17s8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12642-book-08535718-9782745357182.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184415v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02078475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/sang-espagne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184400v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184372v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184337v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182093v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428737v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133r7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iwj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04478449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.46294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04443113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51472/JESO20221121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.20734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/achsc.v47n2.86163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.9824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1919" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03156102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2476" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01325011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2010.530833" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.20" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.2823" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04299252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/recit-mise-scene-de-soi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/17s8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12642-book-08535718-9782745357182.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184415v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02078475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/sang-espagne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184400v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184372v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184337v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182093v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>