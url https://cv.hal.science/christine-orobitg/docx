--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,9396 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9344 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Orobitg </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des UniversitésUniversité de la RéunionDIRE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine OROBITGProfesseur des Universités (depuis 2003) en Littérature et Civilisation espagnoleAncienne élève de l’ENS (Fontenay Saint Cloud)Agrégée d’espagnol (major du concours en 1990)Présidente de l’Agrégation interne d’espagnol (depuis la session 2024)Directrice du Département d’études hispaniques, Université de la RéunionResponsable du Master « Etudes Hispaniques », UFR LSH, Université de la RéunionMembre de la CFVU et du CACr, Université de la Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du RHUM (Réseau des Historiens Universitaires de la Médecine)Responsable du Master Aire Culturelle Romane (2013-2018), Aix Marseille UniversitéCo-responsable du Master MEEF, parcours ESPAGNOL (Métiers de l'enseignement, de l'éducation et de la formation) à Aix-Marseille Université de 2013 à 2024.Ex-enseignante à l’Institut de Sciences Politiques d’Aix en ProvenceChargée d’expertises d’unités de recherche dans le cadre des évaluations par l’HCERES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre des laboratoires suivants :UR 7387 –DIRE (Déplacements, Identités, Regards, Ecritures), Université de La RéunionPLEIADE ( EA 7338), Université de Paris-Nord (Paris 13).TELEMME (UMR 7303), Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">identifiants scientifiques :identifiant ORCID : 0000-0002-6127-4289IDHAL : christine-orobitgChristine Orobitg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDREF : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://idref.fr/035163046</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-6127-4289</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://viaf.org/viaf/115687315</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://isni.org/isni/0000000081843325</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">BNF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://data.bnf.fr/ark:/12148/cb13171284v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-1987 : Admission à l'Ecole Normale Supérieure (E.N.S.). de Fontenay-Saint Cloud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-1990  : Agrégation externe d'espagnol. Major du concours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990-1991 : DEA d'études hispaniques et latino-américaines à l'Université de Paris-Sorbonne (Paris IV), sous la direction du Professeur Jean-Pierre Etienvre. Mention Très Bien.*Diplôme de niveau III (niveau terminal) de Langue et Civilisation catalanes, au Centre d'Etudes Catalanes de Paris IV. Mention Très Bien.*Certificat international de catalan (mention &amp;quot;Excellent&amp;quot;)*Chargée de cours (Langue et Civilisation catalanes, niveau II) au Centre d'Etudes Catalanes de Paris IV.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 : Congé sans solde (pour recherches)*Bourse Jean Walter Zellidja de l'Académie Française*Bourse de la Casa de Velázquez.*Inscription en doctorat (Nouveau Régime) d'études hispaniques et latino-américaines à Paris IV, sous la direction du professeur J. P. Etienvre. Sujet : &amp;quot;La mélancolie et son expression littéraire en Espagne au XVIème siècle&amp;quot;.*Chargée de cours à l'E.N.S. de Fontenay-Saint Cloud (préparation des élèves et auditeurs libres à l'agrégation, option catalan).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-1992-1993 : Chargée de cours à l'ENS (préparation des élèves et auditeurs libres à l'agrégation d'espagnol, option catalan).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-1er octobre 1993- 1er octobre 1995 : A.M.N. à l'Université de Paris-Sorbonne (Paris IV, U.F.R. d'études hispaniques et latino-américaines).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-6 décembre 1994 : Doctorat d'études hispaniques et latino-américaines (Paris IV) intitulé Recherches sur la  mélancolie en Espagne au XVIe siècle soutenu devant un jury comprenant M. les Professeurs L. Clare J.P. Etienvre, A. Redondo et Mme le Professeur R. Navarro Durán. Mention Très Honorable avec les Félicitations du jury à l'unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-1995-2003 : Maître de Conférences à l’Université de Bourgogne, Faculté de Langues, Département d’Espagnol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-7 décembre 2002 : soutenance de l’Habilitation à Diriger des Recherches à L’université de la Sorbonne Nouvelle (Paris III) devant un jury composé des Professeurs Mercedes Blanco, Pierre Civil (garant), Michèle Escamilla, Marie-Madeleine Fragonard.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-du 1/09/ 2003- au 1/09/2024 : Professeur des Universités à Aix Marseille Université (anciennement Université de Provence)-depuis el 1/09/2024   : Professeur des Universités à l’université de la Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES ET TâCHES D’INTERET COLLECTIF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TACHES D’INTERET COLLECTIF-1997-2003 : Université de Bourgogne, Directrice Adjointe du Département d’Espagnol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-2003-2005 : responsable de la deuxième année de licence pour la filière LEA à l’Université de Provence.-2005-2018 : Responsable de la 2e année LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2017 : Membre de la Commission Pédagogique : étude des dossiers, validation des acquis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-2009-2012 : Directrice du Département d’Espagnol, Aix Marseille Université.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2018 : Directrice du Master ACR (Aire Culturelle Romane). Il s’agit d’une très grosse structure, comprenant trois spécialités et environ 70 enseignants et enseignants chercheurs :*Master Recherche*Master Enseignement et Formation, en partenariat avec l’ESPE de l’Académie d’Aix-Marseille.*Master Tourisme Langue et Patrimoine (Master Professionnel)Ce Master couvre de larges aires ouvertes aux échanges culturels, commerciaux et linguistiques de toute nature : Espagne, Amérique Latine, Italie, Portugal, Brésil, Roumanie, Cap Vert, Angola lusophone.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : rédaction du bilan du Master « Aire Culturelle Romane » en vue de l’évaluation de la formation et élaboration de la nouvelle offre de formation en Master.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de 2013 à 2024 : responsable  du Master MEEF, parcours espagnol, et de la préparation au CAPES, en lien avec l’Inspé (anciennement ESPE) à Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2024 et jusqu’à l’actualité-Directrice adjointe du Département d’études hispaniques, univesité de la Réunion-Directirce du Master « Monde Hspanique », université de laRéunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidence du jury du Master « Ettudes Hispaniques » avec les tâches inhérentes à cette fonction : convocation des membres du jury, rédaction des procès verbaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis décembre 2024 :Membre de la CFVUmembre du CACr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Rapporteur sur demandes de Prime RIPEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 :Présidente de la commission d’expertise pour l’avancement PR 1CL secteur LSHMembre de la commission d’expertise pour l’avancement PR CL EX 2, tous secteursMembre de la commission d’expertise pour l’avancement MCF HC secteur LSH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juillet 2025 : Présidente de la Commission Disciplinaire de l’Université de la RéunionPARTICIPATION A DES JURYS NATIONAUX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-1998-2002 : membre du jury de l’Agrégation Externe d’espagnol</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 : membre du jury de l’Agrégation Externe de Lettres Modernes (épreuve de version en langue étrangère).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2009  et 2010-2013 : membre du jury au concours d’entrée à l’ENS-LSH (Lyon)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 : membre du jury de l’Agrégation interne d’espagnol</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012, 2016-2018, 2019-2023 : membre du jury du CAPES externe d’espagnol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2024 : Présidente du jury de l’Agrégation interne d’espagnol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PARTICIPATION A DES COMITES DE SELECTIONDepuis ma nomination comme MCF à l’Université de Bourgogne, puis comme professeure à l’Université d’Aix Marseille et à la Réunion j’ai participé à de très nombreux comités de sélection pour le pourvoi de postes de PRAG, MCF et PR. Voici les principaix Comités de sélection récents auxquels j’ai participé :2012, Université de Toulouse-Le Mirail (poste de Professeur/e de littérature et civilisation du Siècle d’Or)2013, Université de Toulouse le Mirail (poste de Professeur/e de littérature et civilisation  du Siècle d’Or)2018, Université de la Sorbonne Nouvelle (poste de Professeur/e de civilisation et littérature du Siècle d’Or et directeur/trice du  CRES)2022, Sorbonne Université (ex Paris IV): poste de Professeur de Littérature, domaines hispaniques, Siècle d’Or2022, Université du Mans : poste de Professeur en Littérature et civilisation du Siècle d’Or2022, Aix-Marseille Université, 2022 : poste de PRAG n° 1131, Profil Langue, traduction et cultures, Espagne.2023, Bordeaux Université : poste de Professeur, Espagne Epoque Moderne.2024, Lille Université : poste de MCF, époque moderne2025, La Réunion : Comité de Promotion pour un poste de Professeur, 11e section CNU, Monde Anglophone2025, La Réunion : poste de Professeur, 11e section CNU, Monde Anglophone2025, Toulouse : poste de Professeur Civilisation Espagne Siècle d’Or.2025, Université de La Réunion, poste de MCF 70e section du CNU (Inspé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MISSIONS D’EXPERTISE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise auprès d’établissements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 et 2025 : Expert(e) auprès de l’Université de Toulouse pour l’attribution des primes RIPEC, i.e. Régime indemnitaire des Enseignants Chercheurs et des chercheurs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Membre du Collège d’Experts en Langues slaves, langues romanes et sciences du langage de l’université Lyon 3 (expertises pour le pourvoi de postes de PR offerts en repyramidage, en section 14, en italien et en espagnol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise dans le domaine de la recherche et l’activité scientifiqueMissions d’expertise pour l’évaluation des équipes de recherche par l’HCERESoctobre 2024 : mission d’expertise HCERES, inspection de l’unité CEHA de l’Université Picardie Jules Verne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Experte auprès de  la Casa de Velazquez-expertise d’ouvrages pour publication aux éditions dela Casa de Velazquez-expertise de candidatures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Experte auprès des PUP (Presses Universitaires de Provence) :-expertise d’ouvrages pour publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise (peer reviewer) d’articles pour les revues suivantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Revue Líneas (Revue Numérique, Université de Pau et des Pays de l’Adour)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Revue ILCEA (revue numérique, Université de Grenoble Alpes, Institut des Langues et Cultures d'Europe, Amérique, Afrique, Asie et Australie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Cahiers de Recherches Médiévales et Humanistes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Les Cahiers du CREPAL (Centre de Recherches sur les Pays Lusophones, Université Sorbonne Nouvelle) : expertise d’articles pour le numéro spécial Sexe et sexualité (à paraître en 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Revue électronique du groupe de recherches TIES (Université Paris-Est Créteil).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Atlante. Revue d’études romanes (Université de Lille 3-France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-revue  e-Spania. Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/e-spania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-revue Tropics (Revue de la Faculté de Sciences Humaines de l’Université de la Réunion, directeur : Guilhem Armand).Je suis également, depuis juillet 2022,  membre du Comité Scientifique de la revue Tropics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-revue Esferas literarias (Universidad de Córdoba), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.uco.es/ucopress/ojs/index.php/Esferas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revue Conceφtos - Ameriber - Université Bordeaux Montaigne</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ameriber.u-bordeaux-montaigne.fr/fr/revue-conceptos.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Cahiers d’Etudes romanes</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://caer.univ-amu.fr/publications/cahiers-detudes-romanes/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-revue  Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.revistahipogrifo.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Revue Flamme (revue scientifique numérique pluridisciplinaire et internationale université de Limoges). </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.unilim.fr/flamme/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES PEDAGOGIQUESI. Au sein de l’universitéa) A l’Université de Bourgogne (poste de MCF, 1995-2003) :-Cours de linguistique (DEUG 2e année et Licence).-Cours de version (Licence et concours).-Cours de littérature et de civilisation du Siècle d’Or (DEUG 2e année et Licence)-Explication de texte sur programme et hors programme.-Analyse de l’image et iconographie-Commentaire de documents de civilisation et commentaire  de documents iconographiques (DEUG 2e année)-Préparation des candidats au CAPES et à l’Agrégation : cours sur la poésie de Quevedo, la Diana de Jorge de Montemayor, Antonio de Solís ; sur Garcilaso et Juan de Mena ; sur Calderón (La vida es sueño, El gran teatro del mundo) ; Lope de Vega (La Dorotea).-encadrement de maîtrises (sur la pauvreté au Siècle d’Or ; les Nouvelles à Marcia Leonarda de Lope de Vega ; les traités de démonologie ; les traités sur le mariage ; la maurophilie littéraire ; les pamphlets publiés dans le cadre de l’affaire Antonio Pérez ; les cuentecillos).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*à Aix Marseille Université ( poste de PR 2CL puis 1CL, 2003-2024) :-cours de littérature et de civilisation du Siècle d’Or-Cours de version (Licence, CAPES et agrégation)-traduction sur textes et supports contemporains (thème et version) en Master LEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Iconographie et analyse de l’image :*cours « arts et cultures » en 2e année LLCER, méthodologie d’analyse de l’image, cours sur le portrait, art et pouvoir, art et Contre-réforme.*Master MEEF1 et 2, préparation au Capes :cours sur El Greco (2020-2022)*Préparation à l’agrégation interne 2021-2022 :cours sur VelazquezOrganisation d’une Journée d’Etude sur Velazquez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Master 1 : initiation méthodologique à la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Master 2 : cours sur l’iconographie (analyse de l’image), l’approche des textes doctrinaux, les frontières de la littérature au Siècle d’Or.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Cours de préparation au concours du CAPES :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">cours de traduction (tous les ans depuis ma nomination comme PR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">cours de littérature et de civilisation espagnole et latinoaméricaine :Lope de Vega, La DoroteaQuevedo, Poesia amorosaTirso de Molina El Burlador de SevillaFernando de Rojas La CelestinaLazarillo de TormesCervantès, Don Quichotte (2016-2018)Alvar Nunez Cabeza de Vaca, Naufragios (cours sur la conquête et colonisation des Indes occidentales, le récit de soi) (2018-2020)El Greco (2020-2022)Quevedo, Sueños y discursos (2022-2024)Antonio de Capmany, Centinela contra franceses (1808) (2023-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Cours de préparation au concours de l’Agrégation externe d’espagnol :traductioncours magistraux et TD sur des questions de littérature et  de civilisation :Lope de Vega, La DoroteaQuevedo, Poesia amorosaCervantes, Los Trabajos de Persiles y Segismundale roman picaresque : Lazarillo, Quevedo, El BusconCervantès, Don Quichotte  (2014-2016)Fernando de Rojas La Celestinales jésuites en Espagne et en Amérique coloniale au XVIe et XVIIe siècleMaria de Zayas, Novelas amorosas y ejemplaresFrancisco Quevedo, Sueños y discursos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*à l’Université de la Réunion :-de 1999  à  2024, chargée de cours à l’Université de la Réunion et à l’Inspé (anciennement ESPE) de la Réunion-préparation des étudiants de Master MEEF 1 et Master MEEF 2 au CAPES :VersionThèmeLinquistique et Faits de langue (remplacement de Mme Samouth)La Doroteala poésie de QuevedoLittérature contemporaine,  Espagne roman contemporain (Ana Maria Matute, Paraiso Inhabitado)Cervantès, Don QuichotteCivilisation latinoméricaine : Alvar Núnez Cabeza de Vaca, NaufragiosAnalyse de l’image : la peinture de El GrecoLa satire  : Quevedo, Sueños y DiscursosL’écriture polémique pendant la Guerre d’Indépendance (1808-1814) : Antonio de Capmany, Centinela contra franceses (1808)-cours en Master 2 MEEF (2020-2021) : Initiation à la Recherche : méthodologie de la recherche, rédaction d’un mémoire de recherche-cours en Master Monde Hispanique (2020-2023) : « les interartistiques » :  méthodologie d’analyse du texte et de l’image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-depuis septembre 2024, PR 1CL, Université de la Réunion :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En Licence 3 LLCER espagnol :thème (S5 et S6)Linguistique (S5 et S6)Littérature MoyenAge Siècle d’Or (semestre 5)Préprofessionnalisation (semestre 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Monde HispaniqueM2 LVE (approfondissement)M1 analyse du texte et de l’image (les interaritstiques)Mineure M2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master MEEF :cours de littérature : Chirbes, La Caida de Madridversion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation active à la formation continue des enseignants dans diverses académiesA) Académie d’Aix Marseille de 2005 à 2024 :*Préparation des candidats à l’agrégation interne d’espagnol :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">cours de versioncours de littérature et de civilisation, préparation à la dissertation et à l’explication de texte :le roman picaresqueLa CelestinaDon Quichotte,Lope de Vega, La dama bobaCervantes, Novelas ejemplarescours de civilisation sur la peinture, dissertation sur des supports visuels et analyse l’image:Velazquez (2021-2023)*Participation au Plan Académique de Formation : prise en charge de journées de formation des  enseignants : organisation de journées de formation sur la thématique : Autour du baroque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B) Académie de la Réunion  : depuis 2021 jusqu’à l’actualité :préparation des candidats à l’agrégation interne :méthodologie de la dissertation, de l’analyse de l’image, de l’explication de texteAnalyse de l’image : VelazquezLittérature : Cervantes, Novelas EjemplaresTraduction (thème et version)organisation de la formation en lien avec l’IA-IPR Mme Marie-Francine Comarémise en place de concours blancsC)  2020-2021 : Académie de Nice :Préparation des candidats à l’agrégation interne d’espagnol :-analyse du texte de théâtre, La Dama boba-prose narrative, Cervantes Novelas ejemplares</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rayonnement : interventions dans d’autres établissementsDepuis mes premières fonctions j’ai été sollicitée par de nombreux établissements pour des activités pédagogques (notamment ; préparation de concours)*Au centre d’études Catalanes de Paris (Paris IV) :cours de catalan, niveau II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*A l’ENS de Fontenay-Saint Cloud (1991, 1992 et 1993) :Préparation des élèves et auditeurs libres à l’Agrégation d’espagnol, option catalan. Cours sur la littérature catalane contemporaine (prose narrative, poésie d’avant-garde)Salvat-Pappasseit :  poésie d’avant-gardeJosep Pla (El Quadern gris) : prose contemporaine et écriture autobiographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*1997-1998 et 1998-1999 : Rédactrice au CNED du cours sur Garcilaso de la Vega destiné aux candidats au CAPES et de l’Agrégation d’espagnol.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 et 2003 : Conférencière à l’Ecole de Guerre (Ecole Militaire, Paris) : préparation des élèves officiers au Concours de l’Ecole de Guerre : cours sur l’histoire contemporaine espagnole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*2001 et 2002 : Conférencière aux cours Mérimée de Burgos (Université de Toulouse le Mirail), cours sur La Dorotea de Lope de Vega</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2001 à 2004 : Conférencière à l’ENS-LSH de Lyon : Préparation des candidats à l’agrégation : cours sur Lope de Vega (La Dorotea) et Cervantès (Los Trabajos de Persiles y Segismunda) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2016-2021: conférencière à l’IEP (Institut d’Etudes Politiques d’Aix en Provence) : cours de langue et de civilisation espagnole contemporaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Février-mars 2020 : professeure invitée, Universidad Industrial de Santander, Bucaramanga (Colombie) : cours d’analyse textuelle,  outils pour l’analyse du texte narratif.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2024 : Université de ToulonLicence 1 (Semestre 2/ ECUE 22b). Espagne. Histoire et société : « XVI-XVIIème siècles » -Licence 2 (semestre 4/ 42b). Civilisation de l’Espagne : « Société espagnole du Siècle d’Or et ses mentalités »Licence 3 :  Littérature espagnole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2025: Université de Bretagne Occidentale </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 1 et Master 2 MEEF, préparation de la composition sur dossier (CAPES) : cours à distance : Quevedo (2022 et 2023) et Capmany (2024, 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENCADREMENT DE LA RECHERCHEEncadrement de DoctoratsJacqueline STEINBACH (professeure agrégée d’espagnol à Gap) : Approches de l'écriture de soi : les récits autobiographiques de soldats dans l'Espagne du XVIIe siècle (soutenue le  27/05/2016) : thèse sur le récit et la mise en scène de soi, les stratégies de l’écriture autobiographique dans des récits de vie de soldats espagnols au XVIIe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maeva CHALLIES-SANCHEZ (professeure certifiée d’espagnol, académie d’Aix Marseille, ATER à Aix Marseille Université) : Portraits du pouvoir : les enjeux politiques de la représentation du visage dans l'Espagne Moderne et Contemporaine (inscrite en 2021) : thèse sur l’histoire du corps, la représentation et la mise en scène du pouvoir. Doctorat commencé en 2021, soutenance prévue fin 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole TOMASENSKI (professeure agrégée d’espagnol à Paris) : Le représentations de la procréation (fertilité et infertilité) en Espagne de la fin du Moyen Âge au XVIIIème siècle.  Doctorat commencé en 2022. Thèse en codirection avec Sarah Pech (MCF, Université de Paris Nord)Résumé de la thèse : il s’agit d’analyser les représentations de la procréation, de la fertilité et de l’infertilité ainsi que l’imaginaire autour de ces questions en Espagne à l’Epoque Moderne. Les soruces sont principaleent constituées de textes médicaux, mais aussi de textes encyclopédiques, ou de livres de secrets. Cette étude conduira à analyser le rôle des genres, masculin et féminin, dans la procréation, la circulation et la transmission des savoirs, la perméabilité des discours (on observe des phénomènes de perméabilité entre discours médical/ discours moral) ainsi que les relations entre écritures savantes/ savoirs populaires et les rapports de pouvoir qui en découlent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis ma nomination en 2024 à l’université de la Réunion j’ai diversifié les thématiques de direction de thèse, le département d’études hispaniques de l’UR étant petit et avec très peu de professeurs (2 PR). Je dirige actuellement les doctorats suivants :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Elise COUPAMA, Recherches sur l’autofiction au XXIe siècle : trois voix féminines en Amérique Latine :  Todos se van [Tous s’en vont] (2006) de Wendy Guerra (Cuba), El invencible verano de Liliana [L’invincible été de Liliana] 2021, de Cristina Rivera Garza (Mexique),  El cuerpo en que nací [Le corps dans lequel je suis née] 2011, de Guadalupe Nettel (Mexique).  Ce doctorat est en lien avec les axes de l’équipe DIRE et avec le récit de soi et de l’autofiction, thématiques sur lesquelles j’ai développé des recherches récemment. Doctorat commencé en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Ilona PARAVEMAN : La culture afro-descendante en Argentine et en Uruguay au XIXème siècle : invisibilisation et stratégies de survie (thèse en co-encadrement avec Monica Cardenas Moreno)Cette thèse analyse l’expression des cultures afro-descendantes d’Argentine et d’Uruguay aucours du 19ème siècle. Il s’agit de  diversifier et d’étendre les travaux déjà réalisés en proposant une analyse comparative des deux territoires. La question centrale de cette recherche est : quelles formes prend la culture afro-descendante en Argentine et en Uruguay au 19ème siècle et quelles stratégies met-elle en place pour exister malgré les processus institutionnels d'invisibilisation ?Thèse commencée en 2025. Ce doctorat a obtenu un contrat doctoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Katarzyna SOBONIAK, Crises écologiques et imaginaires écoféministes : perspectives transatlantiques dans la littérature hispanique du XXIe siècle (thèse en co-direction avec Monica Cardenas Moreno) Ce projet de thèse propose une lecture comparée de quatre romans hispaniques contemporains à travers une approche écoféministe et décoloniale. Ancré dans une perspective transatlantique, il établit des passerelles entre les littératures d’Espagne et d’Amérique latine pour interroger les liens entre genre, nature et pouvoir dans des contextes marqués par la crise écologique, les inégalités sociales et les héritages coloniaux. Le corpus comprend Un amor (Sara Mesa), Canto yo y la montaña baila (Irene Solà), Mugre rosa (Fernanda Trías) et La mucama de Omicunlé (Rita Indiana). En croisant les axes de l’écocritique, de l’écoféminisme, des études rurales et des théories décoloniales, la recherche met en lumière des imaginaires littéraires critiques face aux discours dominants sur le progrès, la modernité et l’environnement. Elle explore également comment ces œuvres traduisent, à travers leurs esthétiques singulières, des formes de résistance et de mémoire situées. Thèse commencée en 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets de thèses : thèses devant débuter en 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Melgarejo (professeur certifié d’espagnol) : projet de thèse sur la pensée politique et l’espace colonial dans l’Empire Hispanique: transmissions et déplacements (projet en co-tutelle avec l’université de Louvain).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Duhard (professeure agrégée de lettres, Limoges) :  Ecriture féminine et littérature conventuelle : Sor Marcela de San FélixSor Marcela de San Félix est la fille de Lope de Vega. Elle a intégré le couvent des Nonnes déchaussées de San Ildefonso à l'âge de 16 ans et a écrit romances, poèmes et pièces de théâtre, au XVIIème siècle. Une partie de ses écrits a été découverte et publiée en 1988 par deux chercheuses Georgina SABAT DE RIVERS et Electa ARENAL. Le reste a apparemment disparu, détruit par les flammes. Quelques courts articles la mentionnent rapidement et un chapitre est consacré à une entrée de l'écriture conventuelle pour laquelle elle est prise en exemple, dans un ouvrage plus récent, publié en 2019, d'une enseignante de l'Université de Varsovie, Julia LEWANDOWSKA. Rien d'autre n'a encore été réellement fait sur cette autrice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Charlie Hoarau  le récit de soi dans la littérature catalane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des Jurys de Thèse-Gaëlle LE GAL :  Le gueux colérique et le corps malade : pour une anthropologie picaresque (1599-1605), Université de Lyon 2, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Blandine DAGUERRE : L’écriture de l’entre-deux dans El Pasajero de Cristobal de Figueroa Université de Pau et des Pays de l’Adour, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Juan Ignacio LAGUNA FERNANDEZ, « Historia ejemplar de las dos constantes mujeres españolas (1635) de Luis Pacheco de Narváez : texte et contextes », Université de Toulouse le Mirail 2017 (présidente du jury)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Marion VIDAL, Fray Luis de Leon à l'épreuve de la traduction : un negocio de particular juicio (Lyon, 2018) : thèse sur l’oeuvre de traducteur (depuis l’hébreu, le grec, le latin, vers castillan) de Fray Luis de Leon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Laura DIAZ MEJIAS : Maquillar la enfermedad o enfermar por maquillarse : moda e higiene en la modernidad de la monarquía hispánica (Universidad de Alicante, 2018) (présidente du jury) : thèse d’histoire sur le corps, l’histoire de la mode et du vêtement, l’histoire de la médecine et de l’hygiène dans l’Espagne Moderne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Kevin POMETTI, Inestabilidad ambiental y salud pública en una ciudad mediterránea del Antiguo Régimen. Barcelona  entre el paludismo y la fiebre amarilla (1780-1821)Universidad de Alicante, octobre de 2019. rapporteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Maria Helena CUNHA DE FREITAS QUEIRÓS, Spiritualité, éducation des femmes et représentations du corps féminin au Portugal (XVIIe-XVIIIe siècles), 812 pages, Université de Paris III-Universidade do Porto, 16 juillet 2021 (rapporteur) : thèse sur l’histoire du corps et la spiritualité féminine, à l’époque baroque.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Cécile DEVOS, Recherches sur les représentations du paysage en Espagne au Siècle d'Or : locus amoenus / locus horridus dans les textes littéraires et les images,  Université de la Sorbonne Nouvelle (Paris III), 3 décembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marthe CZERBAKOFF, Construction, usages et enjeux du savoir sur l’animal dans les traités de vénerie hispaniques (XIIIe-XVIe siècle), Bordeaux université, le 14 novembre 2025 (rapporteur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jurys d’HDRFlorence DUMORA De l’homme renaissant aux humanités numériques. Littérature, culture et société: construire une pensée interdisciplinaire,  Université de Reims, 27 novembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe RABATÉ, Ecriture fictionnelle et savoirs en crise dans les lettres espagnoles (XVIe-XVIIe siècles), Lyon, Université de Lyon II,  9 décembre 2022 (présidente)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence MADELPUECH TOUCHERON,  Pour une anthropologie de l’homme moderne dansles arts et les lettres de l’Espagne du Siècle d’Or, Université du Mans, 5 décembre 2025 (Présidente du Jury)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des Comités de Suivi de Thèse2018 et 2019 : thèse de François Marcelly (Histoire, Aix Marseille Université), Ergonomie d'un nouveau savoir psychiatrique espagnol : santé mentale et institution asilaire en Catalogne, des années 1920 à l'expérience de l'exil. Directrice Anne Carol.2018 : thèse de Kevin Pometti Benítez, (Histoire, Aix Marseille Université), Climat, environnement et santé publique en Catalogne. L’endémo-épidémie paludéenne (1750-1850), des politiques sanitaires aux enjeux environnementaux, dir. Isabelle Renaudet2019, 2020 et 2021 : thèse de Soizic Morin (Histoire, Aix Marseille Université) : La place des femmes dans le champ de la santé dans les Bouches-du-Rhône au XIXe siècle, directrice Anne Carol (professeure d’Histoire)2020. Thèse de Dylan Beccaria (Histoire, Aix Marseille Université),  Pouvoir, justice et société dans les lettres de grâce des rois de France au premier XVIIe siècle (vers 1595 – vers 1640). Directeur : Lucien Faggion (professure d’histoire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANIMATION DE LA RECHERCHEORGANISATION DE MANIFESTATIONS SCIENTIFIQUES : COLLOQUES, JOURNEES D’ETUDE2013 : Coorganisation du XVIe Congrès International de l’AITENSO XVI (Asociación Internacional de Teatro Español y Novohispano de los Siglos de Oro), avec Isabelle Rouane Soupault, Philippe Meunier, Odile Lasserre Dempure, Pascal Gandoulphe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Journées d'études, Construction et déconstruction des identités : entre le corporel et le symbolique, avec Monica Cardenas (MCF Université de la Réunion), Université de la Réunion, FLSH, 18-19 avril 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, Journée d’Etudes internationale « Figures de la spiritualité féminine dans les espaces catholiques et protestants (Europe occidentale, XVIe-XVIIIe siècles) : les systèmes religieux au prisme du genres », qui s’est tenue à Aix en Provence (Maison Méditerranéene des Sciences de l’Homme), le 17 janvier 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Journée d’Etudes, Pouvoir et émotions, avec Stanis Perez (historien, Maison des sciences de l'homme Paris Nord, IHMCS université Paris Descartes, UIA université Paris Sorbonne) et Sarah Pech (Université de Paris Nord, laboratoire PLEIADE), Paris, 6 novembre 2020 . Les actes de cette journée ont été publiés dans la revue Rives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Journée d’Etudes Velazquez, Regard(s) et représentation(s) chez Velazquez : entre histoire et fiction, Aix en Provence, Faculté ALLSH, 27 novembre 2021. Cette Journée d’études qui a eu lieu à l’UFR ALLSH a été organisée avec le soutien de l’UMR TELEMME et avec la collaboration du CAER (Centre Aixois d’Etudes Romanes) et du Rectorat d’Aix Marseille. Cette manifestation scientifique a réuni un public de 318 personnes:200 personnes en présentiel (étudiants, enseignants de l’académie, universitaires) et 118 personnes connectées (issues de toutes les académies : Lyon, Rouen, La Martinique, Lille, La Réunion…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Organisation du Colloque international Récit et mise en scène de soi : enjeux et problématiques (UR DIRE-UMR 7303 TELEMME), avec Monica Cardenas (UR DIRE), 1, 2 ,3 juin 2022. Ce colloque a réuni 29 communiquants issus de différents pays (Pérou, Colombie, Sénégal, France, Tunisie) et de très diverses  institutions et universités : EHESS, Aix Marseille Université, Université de la Réunion, Université de Lyon -Saint-Étienne, Université de Clermont-Auvergne, Ecole Supérieure de l'Audiovisuel et du Cinéma de Gammarth (Tunisie), Université de Rouen Normandie, Université Cheikh Anta Diop (Dakar), Université Bordeaux Montaigne, Université de Perpignan, Université des Antilles, Universidad Nacional Mayor de San Marcos (Lima, Pérou).En croisant les différentes perspectives, ce colloque a abordé la question du récit de soi en mettant l’accent sur les questions de méthodologie. En réunissant des spécialistes issus de divers horizons (historiens, linguistes, spécialistes du cinéma, de la photographie et de la BD, sociologues, anthropologues, spécialistes de littératures étrangères, spécialistes de littérature française et antique), le colloque a mis en évidence  les différents outils qui permettent d’analyser le récit de soi, d’en dégager le sens et les implications. Ces regards croisés ont permis de faire émerger des problématiques récurrentes, de réfléchir aux différentes fonctions du récit de soi ainsi qu’aux stratégies employées par le récit de soi pour y parvenir à ses fins.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9-10 octobre 2023 Colloque international Les représentations de l’intime dans l’Europe de la première modernité : formes, stratégies et enjeux (Université du Littoral et de la Côte d’Opale) coorganisé par 4 universités et équipes de recherche : Estelle Garbay-Velázquez (TIL, UBFC), Cécile Iglesias (TIL, UBFC), FlorenceMadelpuech-Toucheron (HLLI, ULCO), Christine Orobitg (TELEMMe, AMU), Sarah Pech-Pelletier (PLEIADE, Université Sorbonne Paris Nord). Ce colloque qui vise à explorer les stratégies de représentation de l’intimité, ses formes d’expression et ses enjeux dans l’Europe de la première modernité est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31 mai 2024 : organisation de la Journée d’études  Le Visage : regards croisés sur un objet interdisciplinaireAix en Provence, MMSH (Maison Méditeranéenne des Sciences de l’Homme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14-15 novembre 2024 : Colloque international Les larmes, entre le corps et l’esprit (Antiquité-Epoque Moderne), Le Mans: colloque organisé avec avec Florence Dumora, 3L.AM, Le Mans université et  Cécile Bertin, Université de Limoges.</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/actualites/116668/les-larmes-entre-corps-et-esprit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 novembre 2024, organisation de la Journée d’études Actualités en Amérique Latines (organisée avec Monica Cardenas), Université de la Réunion UFR LSH.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19 février 2025, organisation de la Journée d’études Franquisme, mémoire, littérature , Université de la Réunion, UFR LSH. Cette journée d’études a réuni, pendant la matinée 6 spécialistes universitaires de la littérature et de la civilisation hispanique, issus de l'UR mais aussi des universités d'Aix-Marseille, Montpellier et Grenoble. L'après midi, plus orirenté vers la valorisation de la recherche et l'ouverture de la recherche sur la société, était constitué d'ateliers auxquels ont participé des étudiants en études hispaniques et des lycéens venus du lycée George Brassens (section européenne et Bachibac)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4, 5, 6 juin 2025 : Organisation du Colloque international Les larmes, entre le corps et l’esprit (époque contemporaine), coorganisé avec Florence Dumora (3L.AM, Le Mans université) et  Cécile Bertin, (Université de Limoges, Limoges) (27 participants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-28 novembre 2025 : Organisation de  Journée d’études « Jeunes doctorants », Université de la Réunion, Faculté LSH. Cette journée d’étude visait à donner la parole à de jeunes doctorants à divers stades d’avancement de leur travail de recherche doctorale. Le public visé est les étudiants (notamment ceux incrits en Master et en L3) et personnels encadrants de la recherche de l’UR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-4-5 juin 2026 : colloque Le corps à l’épreuve des frontières, Université de la Réunion (DIRE, LCF, OIES): participation au comité scientifique, évaluation des propositions de communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-3-4 décembre 2026 organisation du colloque international Vie intérieure : discours et représentations de la psyché dans l’Europe de la première modernité, Le Mans. Equipes organisatrices : 3LAM (Université du Mans-Université d’Angers), DIRE (Université de la Réunion),  PLEIADE (Paris 13), HLLI (Université de la Côté d’Opale), TIL (Université de Bourgogne Europe)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-juin 2027 : colloque international La razón de la sinrazón: estética y poder de la locura entiempos y en piezas de Pedro Calderón de la Barca, Casa de Velázquez—Universidad Complutense de Madrid : participation au comité scientifique, rédaction de l’appel à communication, évaluation des propositions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animation de programmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2006 à 2016 : membre du groupe CORPS (Le corps : expériences, identités, cultures du Moyen Age à nos jours), UMR 7303 TELEMME,  CNRS-Aix Marseille Université, MMSH, Aix en Provence : définition des objectifs scientifiques du groupe, participation aux séminaires, colloques et journées d’études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2022 : membre du groupe de recherche « Façons d’être » (UMR 7303 TELEMME,  CNRS-Aix Marseille Université, MMSH, Aix en Provence): définition des objectifs scientifiques du groupe, particiption aux séminaires, colloques et journées d’études,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2011 : Membre du RHUM (Réseau des Historiens Universitaires de la Médecine). Ce réseau compte actuellement 22 membres et a tenu déjà 8 sessions de travail, portant sur des thèmes variés de l’histoire de la médecine : le geste en médecine, la médicalisation, etc…</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2024 : participation au programme sur la Religion vécue en partenariat avec le LERMA (Laboratoire d’Etudes et de Recherche sur le Monde Anglophone), dirigé par Anne Page et Laurence Sterritt.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 : animation, avec l’historien Damien  Boquet, d’un des axes de recherche de l’équipe TELEMME : Histoire des émotions et des pratiques sensibles du Moyen Âge l’époque contemporaine (Europe – Méditerranée). Je suis en charge (avec Damien Boquet) de la rédaction du projet scientifique, de la définition des objectifs scientifiques, de l’organisation des séminaires, de l’organisation colloques et journées d’études du groupe sur un cycle de quatre ans.Argumentaire du groupe de recherche : L’histoire des émotions est un champ historiographique qui a émergé il y a une vingtaine d’années. Ses racines sont néanmoins profondes et viennent puiser dans le projet de l’École des Annales d’une histoire des façons d’être et de sentir. L’UMR TELEMMe fut le premier centre de recherche en France à inscrire ce territoire dans ses axes de recherche, au travers de l’ANR EMMA (« Les émotions au Moyen Âge », 2006-2009), dont les travaux se sont poursuivis et étendus aux périodes modernes et contemporaines au sein notamment du groupe « Façons d’être : corps, émotions, récit de soi » (2018-2023). En ce sens, la proposition d’un groupe consacré à l’histoire des émotions et des pratiques sensibles entend poursuivre cette exploration en validant désormais la pleine maturité d’une anthropologie historique de la vie affective.Le rôle des émotions dans les dynamiques historiques a longtemps été minoré voire ignoré par les historiens qui le cantonnaient à l’anecdote ou bien l’ont consigné dans le champ de la psychologie. En outre, les rares tentatives, le plus souvent individuelles, pour intégrer l’émotion dans le questionnaire de l’historien ont conduit à nourrir la téléologie du « processus de civilisation » qui oppose l’impulsivité des affects et la rationalisation des consciences et des comportements, dessinant l’avènement progressif d’un sujet réflexif et de sociétés policées par l’autocontrainte et la maîtrise des passions. Plus récemment, un courant historiographique porté par la recherche anglo-saxonne s’est appuyé sur la psychologie cognitive et les neurosciences affectives pour défendre le projet d’une histoire bioculturelle des émotions. Notre projet est différent, il s’inscrit dans le champ conceptuel et méthodologique de l’anthropologie historique, que nous entendons dans son double sens d’une histoire des discours et représentations sur l’homme émotionnel et d’une histoire des usages sociaux des émotions, ouvrant sur une histoire totale des pratiques sensibles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Une histoire des discours de l’émotion. Les émotions ne sont pas des données intangibles et universelles de la nature humaine mais sont avant tout conçues et représentées par le langage, les catégories culturelles de groupes sociaux historiquement situés. Il s’agit donc d’orienter en amont l’enquête vers les « mouvements de l’âme » médiévaux, les « passions » modernes ou les « sentiments » et les « émotions » contemporaines, autant de constructions qui mobilisent des champs multiples du savoir (philosophie, médecine, théologie, droit, etc.) qu’il convient de saisir dans leurs spécificités et leurs interdépendances. En aval, c’est toute une cartographie mouvante des émotions qui se dégage, produite par des « collectifs de pensée » (L. Fleck) qui sont eux-mêmes traversés par des enjeux politiques, idéologiques, culturels. En ce sens, l’étude des anthropologies affectives ne relève pas seulement d’une histoire des théories savantes ou lettrées sur les émotions mais de la mise au jour de « pratiques discursives » (M. Foucault) qui, au travers de conceptions sur la nature humaine, organisent une vision du monde et de la société.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Une histoire des usages sociaux et politiques des émotions. Avant que les émotions ne soient consignées dans le domaine strict de la psychologie, les sciences sociales depuis Durkheim et Mauss ont affirmé la nécessité de ne pas séparer la construction du sujet et l’organisation sociale, l’émotion individuelle et l’émotion collective : « Amour, haine, joie, douleur, crainte, colère, ont d’abord été éprouvés et manifestés en commun, sous forme de réactions collectives. C’est dans les groupes dont nous faisons partie que nous avons appris à les exprimer, mais aussi à les ressentir » (M. Halbwachs). Nous proposons ainsi de dépasser la dichotomie individu/société en explorant comment les émotions comme pratiques de soi sont enracinées dans des apprentissages sociaux, ouvrant ainsi la voie à une sociologie historique des « communautés émotionnelles » (B. H. Rosenwein) et une politique des « régimes émotionnels » (W. Reddy) qui se construisent à différentes échelles et interagissent pour devenir des agents des transformations historiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Une histoire des conceptions et des pratiques sensibles. Si l’émotion est une catégorie heuristique utile pour questionner les discours et les pratiques, il importe de ne pas l’isoler des multiples formes d’expression et d’action du sensible, en donnant toute sa place à l’affectivité, à l’homme de sensations, de sentiments, d’humeurs et d’affects. Idéalement, c’est donc l’ensemble des dispositifs incorporés de l’affectivité, qui témoignent des expériences subjectives et des liens sociaux, qu’il convient d’explorer au travers d’un questionnement global.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-depuis 2018 : membre associé de l’équipe PLEIADE (Université de Paris Nord), cette équipe comprend un axe consacré notamment aux savoirs sur le corps.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2017 : membre de l’équipe DIRE (Université de la Réunion), d’abord comme membre associé puis, depuis octobre 2024 comme membre avec rattachement principal à cette équipe : participation aux réunions de l’équipe, définition des objectifs de recherche, participation aux séminaires, colloques et journées d’études organisés par cette équipe. J’ai activement participé en présentant des communications, aux événeements scientifiques suivants :*Séminaire La réalité du corps augmenté,  organisé par  DIRE (axe 1, responsable : Françoise Sylvos) et le CRJ (Cathy Pomart), Université de la Réunion,  le 31 janvier 2020.*Journée d’Etudes Résonances islamiques en Occident  (organisateurs G. Armand et B. Letellier) le 4 mars 2022*Journée d’Etudes Traduction, Réécriture, Adaptation (organisée par Marc Arino et Guilhem Armand, MCF HDR), 29 mars 2023*Journée d’Etudes Sex education organisée par Florence Pellegry, 26 mai 2025.*Journée Ancien Régime orgnaiséepar Guilhem Armand (octobre 2025).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portage de projets et participation à des projets2019-2020 : rédaction et lancement d’un projet lauréat du GIS Genre : La spiritualité féminine en Europe Moderne : les systèmes religieux au prisme du genre. Ce projet, porté avec Laurence Lux Sterritt (AMU, LERMA Laboratoire Etudes du Monde Anglophone) a remporté l’appel à projets organisé en 2019 par le GIS GENRE. Les fonds attribués nous ont permis d’organiser :*une Journée d’Etudes internationale « Figures de la spiritualité féminine dans les espaces catholiques et protestants (Europe occidentale, XVIe-XVIIIe siècles) : les systèmes religieux au prisme du genres », qui s’est tenue à Aix en Provence (Maison Méditerranéene des Sciences de l’Homme), le 17 janvier 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">deux séminaires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Participation au projet ANR DISAE – Les discours sur les émotions (Moyen Âge-XVIIIe siècle (porteur principal : Bruno Méniel). Participation à la rédaction des axes du projet, à l’établissement de la bibliographie, à la définition des axes scientifiques, et réponse aux évaluateurs (février-juin 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mai 2022 : dépôt comme porteur principal d’un projet ECOS-NORD (coopération scientifique Frace Colombie) autour de la thématique de « La construction des idneités individuelles et collectives en Europe et en Colombie, à l’ époque moderne et à l’époque contemporaine »). Ce projet, transdisiciplinaire, regroupe plusieurs institutions françaises Aix marseille Université, Institut d’Etudes Politiques d’Aix en Provence, du côté français; UIS (Uniersiad Industrial de Santander) et ICANH du côté colombien. Il coordonne au total : 11 chercheurs confirmés français, 3 doctorants et 2 jeunes docteurs français, 6 chercheurs confirmés colombiens et 5 doctorants colombiens. Le projet prévoit la création d’un séminaire et de deux jourénes d’études, appelées à devenir, avec plus de moyens, des colloques internationaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : participation au projet d’ANR SANGVINEM : rédaction de l’argumentaire et des axes (« SANG Visible INvisible dans l’Europe Méditerranéenne entre hier et aujourd’hui »). Articulé autour de la dialectique montrer/occulter le sang et visibilité/invisibilité du sang, dans les espaces méditérannées entre hier et aujourd’hui, ce projet est centré sur 4 axes (1/Gestes, métiers, pratiques ; 2/Sciences, corps, genres ; 3/Figurations de la violence et des conflits ; 4/Sacré, rituel, croyances), il vise à mettre au jour les logiques sous-jacentes aux évolutions, permanences et ruptures des interdits et rejets liés à la vue du sang, ainsi qu’aux pratiques et figurations ; produire de nouvelles connaissances sur le thème du sang visible/invisible ; les valoriser auprès de différents publics selon un plan de recherche innovant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Du 01/01/2023  au 31/12/2023 : Projet financé et colloque La mujer en los tercios españoles: vida, oficio y reputación»Projet lauréat de l’appel à projets de la Secretaría General de Política de Defensa del Ministerio de Defensa de España, en régimen de concurrencia competitiva en la convocatoria de 2023 </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.defensa.gob.es/portaldecultura/actividades/subvenciones/2023/OrdenConcesiones/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Expediente 130-129282.Entités scientifiques participantes Universidad Autónoma de Madrid (UAM, porteur principal) ESERP-Madrid, Université Paris Nanterre, Université d’Aix-Marseille, KU Leuven (Belgique), Lesley University (EUA), Oberlin College (EUA), Universidad Autónoma de Zacatecas (México), Benemérita Universidad Autónoma de Puebla (Mexique), Universidad Popular Autónoma del Estado de Puebla (Mexique) y UNAM-Escuela Nacional de Estudios Superiores-Unidad Morelia (Mexique) (co-porteurs)Subvention :  3.550,00€Responsable principale: María Jesús Zamora Calvonombre de chercheurs participants : 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">du 01/01/2023 au 31/12/2023 : Projet De la Pequeña Edad de Hielo a la crisis climática actual.Projet lauréat de l’appel «SEEDS: Sembrando Ecología y Empatía para el Desarrollo Sostenille», cofinancé par Ministerio de Derechos Sociales (Espagne), Agenda 2030, Vicerrectorado de Compromiso Social y Sostenibilidad de la Universidad Autónoma de Madrid, sou un régimen d’appel à projets concurrentiel (appel aprojet  nODoS 2023)Organismos scientifiqques participants : Universidad Autónoma de Madrid (UAM, porteur principal), Universidad Complutense de Madrid, ESERP-Madrid, Université Paris Nanterre y Université d’Aix-Marseille (co-porteurs du projet)Subvention obtenue:  2.000,00€Responsable principale : María Jesús Zamora CalvoNombre de chercheurs participants : 9Ce projet a débouché sur un colloque international qui s’est tenu les 23 et 24 novembre 2023 à Madrid (Universidad Autonoma de Madrid)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : participation au projet Figuras del héroe y del antihéroe en las letras de la Espana Moderna (siglos XVI-XVIII) (Université de Paris Lumière et de Paris Nanterre). Projet animé par Philippe Rabaté et Christine Marguet. Participation  à la réflexion et à la définition des objectifs scientifiques à travers une rencontre scientifique, le 5 novembre 2025 et un colloque  international (22 et 23 janvier 2026).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-… : participation au GIS Esclavages. Ce GIS porte sur les esclavages (toute période, tout espace), les engagismes, toute forme de traite et de commerce d'êtres humains, toute forme de travail forcé, ainsi que sur les héritages, les mémoires, la mémorialisation et la patrimonialisation des héritages culturels, sociaux, politiques, linguistiques...) de ces esclavages conçus au sens large du terme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diffusion et Valorisation de la recherche20 octobre 2025 : Organisation d’une Visite guidée de l’exposition Greguerizate !  (Lycée Georges Brassens) à destination des étudiants en études hispaniques (licence LLCER et Master « monde Hispanique »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 et 15 Janvier 2026 : deux conférences au Lycée Cézanne (Aix en Provence) sur la poésie de Quevedo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONSMes différentes publications portent aussi bien sur la littérature (poésie, théâtre, prose narrative) que sur la civilisation (plus précisément sur l’histoire culturelle, l’histoire des mentalités et des représentations), avec une prédilection marquée pour l’Epoque Moderne, mais sans exclure d’autres domaines de recherche, comme l’image (les images du corps) ou la littérature catalane. Mes sujets de recherche favoris sont la question de l’écriture et de la représentation, la circulation des codes et des savoirs, leur réutilisation et leurs enjeux, la définition de l’identité et de la norme et, corrélativement, la construction l’exclusion, les représentations du corps (images du corps, le corps politique, le corps et les discours sur la spiritualité), les émotions, les regards portés sur les nouvelles réalités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MONOGRAPHIES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’humeur noire : mélancolie, écriture et pensée en Espagne au XVIe et au XVIIe siècle, Bethesda, International Scholars Press, Collection Iberian Studies, 1997, 397 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Garcilaso et la mélancolie, Toulouse, Presses Universitaires du Mirail (collection Anejos de Criticón, n° 10), 1997, 192 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le sang en Espagne (XVe-XVIIIe siècles). Trésor de vie, vecteur de l’être¸Aix-Marseille, PUP (Presses Universitaires de Provence), 2018, 417 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION D’OUVRAGES SCIENTIFIQUES : 5 ouvrages collectifs depuis 2015-Afro-Amérique latine : diaspora, représentations et résistances identitaires dans les sociétés (post)coloniales, Saint Denis, Presses Universitaires Indianocéaniques, 2021, 303 pages, ouvrage coordonné par Camila Arêas (Université de la Réunion, LCF- EA7390), Mónica Cárdenas (Université de la Réunion, DIRE), Andrea Leiva (Bogota, ICANH), Christine Orobitg( TELEMMe). Les contributions rassemblées dans cette publication s'articulent autour de trois notions. La première est celle de « diaspora africaine », pour signifier les déplacements forcés dans le contexte de la traite négrière pendant la domination coloniale ibérique en Amérique. La notion de « diaspora » nous invite également à réfléchir aux déplacements des populations asservies afin d’échapper au système colonial. Ensuite, la littérature, les arts visuels et audiovisuels des populations sont pensés en tant que représentations esthétiques d'un fait individuel ou familial avec une connotation sociale et politique. En s'intéressant à la notion clef de « représentation », cette publication se donne également pour but d’analyser les productions artistiques des populations afro-américaines à partir du XIXe siècle, c’est-à-dire, la période des indépendances en Amérique latine et de l’abolition de l’esclavage. Dans ce contexte, les arts problématisent les nouveaux rôles et statuts des populations afro latino-américaines à l’intérieur des nouvelles républiques. A partir de la seconde moitié du XXe, cette représentation aborde des univers complexes qui montrent différents aspects de résistance : les productions artistiques explorent alors les stratégies mises en place par des groupes sociaux marginaux, révèlent ou mettent à l’honneur les mythologies d’origine africaine ou les savoirs des femmes afrodescendantes. Nous comprenons donc la « résistance » non seulement comme la force physique et symbolique qui permet à des individus ou à une population de se tenir debout au sein d'un système d'exploitation et de marginalisation, mais aussi comme l'élan artistique et créatif qui montre ces situations de domination, les dénonce et les subvertit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Le corps augmenté : imaginaire et réalité, numéro 43 (2023) de la revue Iris (Revue RICL, UGA éditions, Grenoble), coordonné avec Monica Cardenasconsacré à «». consultable sur : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publications-prairial.fr/iris/index.php?id=3302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emotions et pouvoir. France Espagne, Epoque moderne, numéro 65 de la revue Rives méditerranéennes, 2024, coordonné avec Sarah Pech et Stanis Perez, 242 pages. Consultable sur : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rives/9810</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/12iwr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Récit et mise en scène de soi : regards pluriels, Aix en Provence, PUP (Presses Universitaires de Provence), 2025, 286 pages, coordonné avec Monica Cardenas-Moreno. Cet ouvrage collectif explore le récit de soi comme catégorie heuristique. Il étudie notamment les formes diverses que peut prendre le récit, ses fonctions, les identités qu’il met en avant, son rôle dans les parcours individuels et dans les dynamiques collectives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Représentations de l’intime dans l’Europe de la première modernité, Savoirs en Prisme, n° 20, sous la direction de Florence Dumora, Estelle Garbay-Velazquez, Cécile Iglesias, Florence Madelpuech-Toucheron, Christine Orobitg et Sarah Pech-Pelletier, 2026, 262 pages.CHAPITRES D’OUVRAGES :1)« Du marinier, du paysan et de quelques autres métiers chez Ausiàs March », dans Hommage à Pierre Vilar, Paris, Association Française des Catalanistes, 1994, p. 99-109.2)« Exclusus amator  : a propósito de un poema de Quevedo, A la puerta de Aminta »,  dans I. Arellano, M. C. Pinillos, M. Vitse (éd.), Studia aurea. Actas del III Congreso de la AISO, Toulouse/ Pamplona, 1996, p. 415-424.3)  «Le prince mélancolique dans la comedia », dans Littérature et politique en Espagne au Siècle d'Or, textes réunis par Jean-Pierre Etienvre, Paris, Klincksieck, 1998, p. 269-281.4)  « La rénovation du savoir scientifique en Espagne et le cercle savant du second Jean d’Autriche», dans Daniel-Odon Hurel et Gérard Laudin (éd.) Académies et sociétés savantes en Europe, 1650-1800, Paris, Honoré Champion, 2000, p. 89-115.5)  «Etincelles et ondes hertziennes : la théorie des correspondances chez Salvat-Papasseit », Els anys vint en el països catalans. Noucentisme/ Avantguarda  (Actes du colloque de Paris, 12-13 janvier 1995), Barcelone, Publicacions de l’Abadia de Montserrat (Biblioteca Milà i Fontanals, 28), 1997, p. 213-227.6)  «Ausiàs March : une poétique de la négation », Ausiàs March (1400-1459). Premier poète en langue catalane, études réunies par Marie-Claire Zimmermann et Georges Martin, Paris, Klincksieck, 2000 (Cahiers de Linguistique Hispanique Médiévale, vol. 14), p. 261-281.7)  « Un aspect de la crise religieuse autour de 1600 : apparitions et phénomènes visionnaires chez Diego Pérez de Valdivia et Fray Juan de los Angeles», Les débuts de siècles, Dijon, Université de Dijon, 2000, p. 81-98.8) «La hiedra en la poesía de Francisco de la Torre : simbología y autorepresentación », Actas del V Congreso de la Asociación Internacional Siglo de Oro (Münster, 1999), textes réunis par Christoph Strosetzki, Madrid-Frankfurt, Iberoamericana/ Vervuert, 2001, p. 941-953.9) « L’image du philosophe en Espagne : textes et images de 1550 à 1655 », Portraits de philosophes : de l’idée à l’image, textes rassemblés par Bruno Curatolo et Jacques Poirier, Dijon, EUD, 2001, p. 107-122.10)  « La prosapia de Cristo : la généalogie du Christ et de la Sainte Famille dans quelques textes doctrinaux au début du XVIIe siècle », Familles, pouvoirs, solidarités (Domaines méditerranéen et hispano-américain, XVe-XXe siècle), textes réunis par M. C. Barbazza et C. Heusch, Montpellier, Université de Montpellier III, ETILAL, 2002, p. 169-184.11) « Antisemitismo y visión del intelectual en los siglos XVI y XVII », dans Pere Joan i Tous et  Heike Nottebaum (éd.) El olivo y la espada. Estudios sobre el antisemitismo en España (siglos XVI-XX), Tübingen, Niemeyer, 2003, p. 125-155.12) « Images du corps dans les traités médicaux espagnols de la fin du XVe au XVIIe siècle », dans Image et transmission de savoirs dans le monde Hispanique, études réunies par Jean Louis Guereña, Tours, Presses Universitaires François Rabelais, 2007, p. 255-270.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« El sistema de las emociones : la melancolía en el Siglo de Oro español » dans Accidentes del alma : las emociones en la Edad Moderna, textes réunis par María Tausiet et James S. Amelang, Madrid, Abada, 2009, p. 71-98.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La réception des théories de Ficin sur la fureur inspirée dans l’Espagne des XVIe et XVIIe siècles » dans L’Humanisme italien de la Renaissance et l’Europe textes réunis par Théa Picquet, Lucien Faggion et Pascal Gandoulphe, Presses de l’Université de Provence (PUP), collection Textes et Documents de la Méditérrannée antique et Médiévale, 2010, p. 201-213.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la grenadille et d’autres merveilles : les allégories de la Passion dans le Nouveau Monde », dans Image et voyage. De la Méditerrannée aux Indes, textes réunis par Sylvie Requemora-Gros & Loïc P. Guyon, Presses de l’Université de Provence (PUP),  2012, p. 147-159.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La chèvre ou les ambiguïtés de l’errance  dans l’imaginaire du Siècle d’Or »,  L’animal, un homme comme les autres ?, études réunies par Maryse Baudrez, Thierry Di Manno, Valérie Gomez-Bassac, Bruxelles, Bruylant, 2012, p. 125-142.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Exil de la voix poétique et figures de l’ailleurs dans la poésie lyrique espagnole du XVIe siècle (Garcilaso, Cetina, De la Torre) », Poésie de l’Ailleurs. Mille ans d’expression de l’Ailleurs dans les cultures romanes, textes réunis par Estrella Massip i Graupera et Yannick Gouchan, Aix-en-Provence, PUP, 2014, p. 57-71.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Anécdota cinegética y construcción del personaje histórico en el Anfiteatro de Felipe IV el Grande (Madrid, 1631) de José Pellicer », dans Isabel Ibañez et J. Enrique Duarte (dir.) El hombre histórico y su puesta en discurso, New York, IDEA/ IGAS, 2015, p. 139-152.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La mise en scène du pouvoir dans l’Anfiteatro de Felipe IV el Grande », dans Pouvoir(s): expressions et représentations. Aspects historiques, littéraires, linguistiques, études réunies par Edwige Camp, John Chandler, Daniel Gregorio et Ammaria Lanasri, Valenciennes, Presses Universitaires de Valenciennes, collection « Pratiques et représentations », 2016, p. 61-75.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Old Age in Spanish Doctrinal Texts, from the Late Middle-Ages to the Seventeenth Century », dans The Seventh Age of Man. Issues, Challenges, and Paradoxes, Muriel Cassel-Piccot et Geneviève Lheureux (dir.), Cambridge, Cambridge Scholars Press, 2018, p. 65-84.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Entre héritage païen et dogme chrétien : le discours sur le loup-garou dans l’Espagne des XVIe et XVIIe siècle », dans Etienne Couriol et Teresa Hiergesit (dir.), Monstres et christianisme. Monstres du christianisme, Berne, Peter Lang, 2018 (ISBN : 978-3-631-76918-8), p. 109-123.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une poétique du texte scientifique : écriture et médecine en Espagne, de la fin du Moyen Age au début du XVIIIe siècle», dans Martine Sagaert, André-Alain Morello, Marc Sagaert (dir.), Médecine et écritures, Toulon, Babel, «Transverses », 2018, p. 13-31.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La chèvre dans le monde hispanique (XVIe-XVIIIe siècles) : discours, représentations, imaginaire » (Caprines in Early Modern Spain : discourses, representations, imaginary), dans Lionel Gourichon, Camille Daujeard, Jean-Philip Brugal (dir.), Hommes et Caprinés : De la montagne à la steppe, de la chasse à l’élevage, , Editions APCDA, 2019, p. 393-406.</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/336798191_Hommes_et_Caprines_De_la_montagne_a_la_steppe_de_la_chasse_a_l%27elevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Trace, empreinte et mémoire sous Philippe IV : l’Anfiteatro de Felipe IV el Grande  (1631)», dans Mémoires, traces, empreintes, Elizabeth Bouzonviller, Floriane Reviron et Emmanuelle Souvignet (éd.), Orbis Tertius, 2020, p. 145-164.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Corps séduisant et corps séduit. La physiologie de la séduction dans l’Espagne de la  première modernité (fin XVe-XVIIe siècle) », dans Gabriele Ribémont-Vickermann et Céline Borello Séduire. Discours, pratiques et représentations de la séduction du Moyen Age à nos jours, Paris, Classiques Garnier, collection POLEN (Pouvoir, Lettres, Normes), 2021, p. 31-48.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Wit, imagination and the Goat : The Untrodden Paths of Literary Creation in Huarte’s Examen de ingenios and Cervantes’s Don Quijote», dans Isabel Jaén Portillo (Portland University, USA) et Julien Simon (Indiana University, Richmond) (éd.), Cervantes and the Early Modern Mind, New York and London, Routledge, 2021,  p. 98-117.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Saberes médicos e ideología esencialista: sangre, esperma, leche y construcción del ser», dans Mercedes García-Arenal et Felipe Pereda (dir.), Sangre y leche. Raza y religión en el mundo ibérico moderno, Madrid, Marcial Pons, 2021, p. 407-435.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Entre fascination et interdiction : la métamorphose, laboratoire des tensions et débats de l’époque moderne (Espagne, XVIe-XVIIe siècles) », dans Pierre Civil, Roberto Mondola, Nathalie Peyrebonne et Encarnacion  Sanchez Garcia (éd.), Métamorphoses et mutations dans la littérature, les arts et l’histoire des idées en Espagne, France, Italie (XVe-XVIIIe siècles)/ Metamorfosi e mutamenti nella letteratura, le arti e la storia delle idée, Paris, Honoré Champion, 2022, p. 203-222.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Espaces, déplacements, écriture et stratégies de construction identitaire dans Afuera crece un mundo d’Adelaida Fernández Ochoa » dans Camila Arêas, Mónica Cárdenas-Moreno, Andrea Leiva-Espitia, Christine Orobitg, Afro-Amérique latine : diaspora, représentations et résistances identitaires dans les sociétés (post)coloniales, Saint Denis, Presses Universitaires Indianocéaniques, 2021, p. 197-217.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Imaginaire de l'infection contre efficacité du baptême : le discours sur le lait et les nourrices dans les traités espagnols sur la limpieza de sangre au XVIe et XVIIe siècle », dans Allaiter, de l’Antiquité à nos jours. Histoire(s) et cultures d’une pratique¸ Sous la direction de Yasmina Foehr-Janssens, Daniela Solfaroli Camillocci, Études rassemblées par Francesca Arena, Véronique Dasen, Yasmina Foehr-Janssens, Irene Maffi, Daniela Solfaroli Camillocci, Turnhout, BREPOLS, 2022, ISBN: 978-2-503-59652-5, p. 305-321.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Una poética de la escritura científica:  la analogía como resorte de saber en el discurso médico (España, siglos XVI y XVII) »,  dans  Claudia Lora Márquez et Gema Balaguer Alba (dir.) La ciencia en la literatura española (siglos XVI-XIX), Berlin-Bern-Bruxelles-New York-Oxford-Warszawa, Wien, Peter Lang 2022, p. 21-47.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vergüenza versus atrevimiento : emociones femeninas en la prosa de Maria de Zayas», dans María Teresa Avila  Martínez et Inmaculada Fernández Arrillaga (dir.), Apasionadas. Mujeres y devociones, Madrid, Dykison, 2022, p. 71-85.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« El discurso de Juan Huarte en el contexto de las polémicas sobre el origen de la inspiración: de la explicación naturalista a la ensoñación científica, o un discurso médico entre realidad y ficción », dans Paola Laura Gorla et Davide Aliberti (éd). Bilis negra y melancolía. Juan Huarte de San Juan en el pensamiento europeo moderno y contemporáneo, Naples, UNIOR, à paraître.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Sueños de Quevedo : parcours narratif et dévoilement des illusions du monde » dans E. Marignon et F. Parisot, éd. Ellipses, 2022, p. 431-460.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Savoir médical et territoires coloniaux. L’œuvre de Juan de Cárdenas et la reconfiguration du savoir médical en Amérique espagnole», dans Oury Goldman et Geoffrey Phelippot (dir.), La guerre des savoirs. Faire la science en situation de conflit en Europe et dans ses colonies (XVIe-XIXe siècle), Presses des Mines, collection « Histoire, sciences, techniques et sociétés » dirigée par Liliane Hilaire-Pérez et Stéphane Lembré. 2023, p. 33-51.  </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.pressesdesmines.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Chasse et mise en scène de la noblesse : comment la chasse construit l’identité noble (Espagne, époque moderne) », dans Sylvain André, Béatrice Perez, Fabrice Quero et Sophie-Bérangère Singlard, Des noblesses espagnoles à l'époque moderne. Rivalités, préséance, mise en scène¸ Paris, Editions Hispaniques, 2024, p. 163-183.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les historiettes médicales : récits de maux et de guérisons à l’époque moderne », dans Isabelle Bouchiba et Maylis Santa Cruz (dir), Mots et corps bibliques II, Editions Orbis Tertius, 2024, p. 221-240.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les visions féminines face aux institutions en Espagne (1570-1635) : misogynie et discours institutionnel », dans Nadia Mekouar et Maurice Daumas (dir.) Le genre à l’épreuve des institutions culturelles, Pau, Presses de l’université de Pau et des Pays de l'Adour, 2024, p. 23-39.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Généalogies féminines, construction de soi et revendication d’identités marginales dans l’Espagne contemporaine : Tierra de mujeres (2019) de María Sánchez », dans Monica Cardenas-Moreno et Christine Orobitg (dir.) Récit et mise en scène de soi. Regards pluriels, Aix en Provence, PUP, 2025, p. 183-205.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le médecin dans la chambre à coucher : le discours médical sur le coït (Espagne, fin du Moyen Age- XVIe-XVIIe siècle) »,  dans Estelle Garbay-Velázquez, Cécile  Iglesias,   Florence Madelpuech-Toucheron et Sarah Pech-Pelletier (dir.), Les lieux de l’intime et le rapport au corps (Europe, XVIe-XVIIe siècles), Paris, PSN (Presses de la Sorbonne Nouvelle), 2025, p. 103-128.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Las enfermedades de las viudas : miradas sobre la soledad femenina en los textos médicos del Siglo de Oro » dans Donatella Gagliardi et Paloma Bravo (dir.), Las Viudas en la Edad Moderna, Lausanne-Berlin-New York, Peter Lang, 2025, p. 105-124.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La masculinidad vista a través del prisma médico : identidad masculina y fisiología en los textos doctrinales de la Edad Moderna», dans Philippe Rabaté et Nathalie Dartai (dir.), Las Masculinidades en las letras áureas españolas (siglos XVI y XVII), Paris Classiques Garnier, 2026, p. 25-48.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Emotions et communautés monastiques en Espagne à l’époque moderne : la problématique de la mélancolie « religieuse » chez Sainte Thérèse et ses contemporains», dans Elisabeth Gaucher-Rémond, Bruno Méniel Louise Millon-Hazo et Ambre Vilain (dir.) Le partage des émotions dans la littérature et les arts (Moyen Âge-Renaissance), Paris, Honoré Champion, 2026, p. 181-186.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Entre le propre et le commun : le visage dans les manuels de physiognomonie de l’Espagne Moderne », dans Daniele Comberiati, dir., Le propre et le commun. Les enjeux de la relation dans les Suds et les Orients à paraître, Montpellier, Presses universitaires de la Méditerranée, 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Otium et negotium en los textos médicos de la Temprana Edad Moderna », à paraître dans Rafaele Audoubert, Francois-Xavier Guerry,  Morgane Kappès-Le Moing, Fernando Pancorbo, Philippe Rabaté (dir.) “Horas hay de recreación”. Divertirse en el Siglo de Oro, Reichenberger (</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.reichenberger.de/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), collection “Problemata literaria” (</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.reichenberger.de/Pages/plit.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pedro de Oña et ses considérations sur le lignage du Christ (Primera parte de las Postrimerías del hombre, 1603) : une voix originale au tournant du XVIe et XVIIe siècle ? », dans Sylvain André et Sophie-Bérangère Singlard (dir). Hommage au professeur Pascal Gandoulphe, ouvrage à paraître aux Presses Universitaires de Provence, premier semestre 2027.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTICLES dans des revues nationales et internationales à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Gracián lector de Don Juan Manuel a través de Argote de Molina », Criticón, 56, 1992, p. 117-133. Consultable sur : </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cvc.cervantes.es/Literatura/criticon/PDF/056/056_117.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La typologie des nations et l'Espagnol mélancolique. Notes pour l'interprétation d'un cliché », Revue de Synthèse, T. 116,  n° 1, Janvier-Mars 1995, p. 99-128.Consultable  sur </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007/BF03181268.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le loup-garou en Galice : histoire et folklore », Cahiers de Fontenay (N° hors-série de la revue publiée par les ditions de l’ENS de Fontenay-Saint Cloud), 1994, p. 33-46.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le sang royal : symbolique, médecine et politique dans l’Espagne du XVIe et du XVIIe siècle », dans Cheiron. Materiali e strumenti di aggiornamento storiografico (revue éditée par l’éditeur italien Bulzoni), XI année, n° 22 (n° consacré aux Saperi politici e forma del vivere nell’Europa d’Antico Regime), second semestre 1994, p. 45-77.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’épée, le pinceau, la langue et la plume : l’art de la formule dans les manuels d’éducation courtisane de l’Espagne du Siècle d’Or », Cahiers du PROHEMIO (n° 2, Usages de la formule), 1998, p. 39-60.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La chute d’Icare : quelques aspects de la polémique sur l’invention au Siècle d’Or », publié dans Les Langues Néolatines (Mélanges offerts à Josette Hervé), n° 312 (2000, fasc. I), p. 59-82.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Fable et autoreprésentation dans la Troisième églogue de Garcilaso (v. 53-272) », TIGRE (Revue des Hispanistes de l’Université de Grenoble III), 11 (2000-2001), p. 25-53.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Problématiques autour d’une trace sacrée : les stigmates », TIGRE (Revue des Hispanistes de l’Université de Grenoble III), 14, 2006, p. 147-162.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Mens captive et révélation de Sainte Thérèse à Valdivielso », Cahiers de l’ILCE (Institut des Langues et Cultures de l’Europe, Université de Grenoble III), n° 2 (La captivité dans le monde hispanique),  2000, p. 321-340.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Platonisme, poésie et discours amoureux dans la poésie de F. de la Torre», Franco-italica, 1999, n° 15-16 (La politesse amoureuse de Marsile Ficin à Madeleine de Scudéry : idées, codes, représentations), p. 277-296.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le supplice et la plume : le sang dans la poésie sacrée de la Contre-Réforme», CAUCES -Revue d'Etudes Hispaniques, Valenciennes, Presses Universitaires de Valenciennes, 2002, p. 43-60.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Etymologies et arguments étymologiques dans quelques textes doctrinaux de l’Espagne du Moyen Age et du Siècle d’Or », Cahiers du PROHEMIO, n° 4, 2002 (Idiomaticidad, motivación y onomástica : la fabulación etimológica), p. 139-160.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la escritura del exceso a la poética del justo medio : otra trayectoria », article (sur Garcilaso de la Vega), CALIOPE (Revue d’Etudes Hispaniques de l’Université de Berkeley), vol. 10, n°1 (2004), p. 19-54.Consultable sur :</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.jstor.org/stable/10.5325/caliope.10.1.0019?seq=1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5325/caliope.10.1.0019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les ambiguïtés de la vergüenza dans l’Espagne des XVIe et XVIIe siècles », Rives, n° 31 (Histoire de la vergogne), 2008, p. 89-113.Consultable sur :  </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rives/2823</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Melancolía e inspiración en la España del Siglo de Oro », Bulletin of Spanish Studies,  vol. LXXXVII, n° 8, décembre 2010,  p. 17-31.https://doi.org/10.1080/14753820.2010.530833</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La vejez y la mujer mayor en la prosa doctrinal del Siglo de Oro », Crisoladas, n° 3 (n° consacré à : De la caduca edad cansada. Discursos y representaciones de la vejez en la España de los siglos XVI y XVII) 2011, p. 37-53</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rire et mélancolie dans La Célestine de Fernando de Rojas » Babel,  n° 22, 2010, p. 31-52.Consultable sur : </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/babel/207</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Et sur  </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/babel.207</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La lycanthropie dans la prose doctrinale de l’Espagne des XVIe et XVIIe siècles », Bulletin Hispanique, tome 117, décembre 2015, p. 549-568.Consultable sur : </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/bulletinhispanique/4034</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Et sur </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/bulletinhispanique.4034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Ruptures et dissidences dans le Diálogo del cazador y del pescador (Saragosse, 1539) de Fernando Basurto », Babel, n° 26 (Figures de la rupture dans le monde hispanique), 2e semestre 2012, p. 45-62.Consultable sur : </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/babel/2476</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Et sur </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/babel.2476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De l’inventio à l’invention : la notion d’invention chez Huarte de San Juan, médecin et philosophe de la Renaissance tardive», Europe XVI-XVII, n° 21, 2015, tome II (« Les savoirs, les savoir-faire et leurs transmissions »), p. 333-349.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Del Examen de ingenios de Huarte a la ficción cervantina, o cómo se forja una revolución literaria », Criticón, n° 120-121 (Discursos de ruptura y renovación: la formación de la prosa áurea, articles réunis par Philippe Rabaté et Francisco Ramírez Santacruz), 2014, p. 23-39.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La inversión de los paradigmas masculino / femenino en la poesía lírica de Francisco de la Torre », Líneas. Revue interdisciplinaire d’études hispaniques, n° 3/ Décembre 2013 - Les paradigmes Masculin/Féminin, URL : </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://revues.univ-pau.fr:443/lineas/1013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La face noire de l’âme : la mélancolie ‘religieuse’ dans les textes spirituels et médicaux de l’Espagne des XVIe et XVIIe siècles », Etudes Epistémé. Revue de littérature et de civilisation XVIe-XVIIIe siècle, 2015, n° 28 (Melancholia-ae. The religious experience of the “disease of the soul” and its definitions in the early modern period).</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://episteme.revues.org/844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La poética de la errancia en el Don Quijote», Criticón, n° 124 (Hommage à Dominique Reyre), 2015, p. 87-100.Consultable sur : </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/criticon.1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Ecriture et mélancolie chez Francisco de la Torre », Compar(a)ison (Genève, revue éditée par Peter Lang),  (2016), n°1-2 (consacré à : Humeurs) p. 145-160.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La réception des Parva naturalia dans l’Espagne de la Première Modernité : théories aristotéliciennes et débats sur la divination au tournant des XVIe et XVIIe siècle », Europe XVI- XVII, n° 24 (Aristote dans l’Europe des XVIe et XVIIe siècles : transmissions et ruptures, Mary-Nelly Fouligny, Marie Roig Miranda dir.), 2017, p. 273-289.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le savoir encyclopédique face aux nouvelles réalités du XVIe siècle : le thème du tempérament de l’Indien », Epistémocritique. Littérature et savoirs, 2018 (numéro consacré à Questions sur l’encyclopédisme) p. 80-89Consultable sur :</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal-amu.archives-ouvertes.fr/hal-01991927</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://epistemocritique.org/savoir-encyclopedique-xvie-xviie-siecle-espagnol-face-aux-nouvelles-realites-americaines-theme-temperament-de-lindien/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://epistemocritique.org/wp-content/uploads/2018/04/6-Christine-Orobitg.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les esprits animaux dans les traités médicaux de l’Espagne des XVIe et XVIIe siècle »,  Epistémocritique, novembre 2018, Les esprits animaux / Animal spirits, p. 13-28.</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://epistemocritique.org/category/ouvrages-en-ligne/actes-de-colloques/les-esprits-animaux/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les stratégies du rendre mémorable. Construction et manipulation de la mémoire dans l’Anfiteatro de Felipe el Grande (1631) » , Cahiers d’Etudes Romanes, nouvelle série, n° 39 (Remémorations ibériques. Pratiques et usages du souvenir en Espagne, XIIIe-XXIe siècle) (2019)  p. 119-132.Consultable sur </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/etudesromanes/9824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Verter la sangre al prisma del género en la España de la Primera Edad Moderna» (“Shedding Blood in Spain during the Early Modern Period: A Gender Perspective”), dans Anuario Colombiano de Historia Social y de la Cultura, vol. 47, n°2, julio diciembre 2020 (n° spécial, consacré à “Hechos de sangre”), p. 311-343.consultable sur : </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.15446/achsc.v47n2.86163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La mer et les représentations marines dans la poésie lyrique du XVIe siècle », L’Entre-Deux (revue électronique), n°6 (2), décembre 2019, Représentations de la mer dans le monde hispanique : XVIème - XVIIIème  siècle , n° coordonné par Lise Demeyer et Florence Madelpuech-Toucheron.  Consultable sur </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lentre-deux.com/index.php?b=89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Sang et lait, vecteurs de l’être dans l’Espagne Moderne (XVe-XVIIIe siècles) »,  dans TRAVAUX & DOCUMENTS, n° 55  (coordonné par Monica Cardenas Moreno), novembre 2020, p. 25-41.</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.univ-reunion.fr/TRAVAUX-DOCUMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Las Novelas amorosas y ejemplares de María de Zayas: una poética del atrevimiento femenino », CRITICÓN, n° 143, 2021, p. 87-105. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/criticon.20734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La astrología, una clave para leer la literatura del siglo de Oro: la temática de Saturno y sus hijos », dans Janus. Estudios sobre el Siglo de Oro (numéro consacré à Astronomía y Astrología en la Literatura Española de los Siglos de Oro), 2022, 11, p. 507-529.URL: </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.janusdigital.es/articulo.htm?id=224</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">DOI: </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.51472/JESO20221121</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revista.janus@udc.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Chasse et construction identitaire de la noblesse : la place de la chasse dans l’éducation noble», revue e-Spania [En ligne], n° 44,  février 2023URL : </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/e-spania/46294</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/e-spania.46294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Cruzando umbrales atravesando fronteras: recorridos femeninos en las Novelas amorosas y ejemplares de María de Zayas », eHumanista. Journal of iberian Studies (ISSN 1540-5877), 2023, 55, p. 331-341. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ehumanista.ucsb.edu/volumes/55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L'analogie : une manière de dire et de connaître le monde dans les territoires hispaniques de l'époque moderne », Savoirs en prisme, n° 17 (2023), Construction d’une anthropologie des arts et des savoirs dans les représentations dans le monde hispanique des XVIe et XVIIe siècles, p. 45-60. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://savoirsenprisme.univ-reims.fr/index.php/sep/issue/view/17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vieja barbuda, de lejos la saluda: la vejez en femenino al prisma de los textos doctrinales de la España de la temprana Edad Moderna », Edad de Oro. Revista de Filologia Hispanica, XLII, 2023, p. 111- 127. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://revistas.uam.es/edadoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La nuit dans la poésie de Francisco de la Torre, au cœur de stratégies de réécriture et de resignification : inversion des paradigmes et construction d’un univers poétique personnel », Hispanismes, hors série n° 7, La nuit dans le monde ibérique et ibéro-américain, vol. 1</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/13hsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Melibea et le devenir sujet : questionnements et ambigüités autour de la volonté et du consentement, dans La Celestina  de Fernando de Rojas», Celestinesca, ISSN-e 2695-7183, ISSN 0147-3085, Nº 47, 2023, p. 175-196 . </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.7203/Celestinesca.47.27049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41)« Espace colonial et corps augmenté : le corps du créole chez Juan de Cardenas », IRIS  (Revue RICL, UGA éditions, Grenoble), numéro 43 (n° spécial consacré au « Corps augmenté »), décembre 2023. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publications-prairial.fr/iris/index.php?id=3534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«  Democritus ridens : une représentation du desengaño à l’époque moderne », E-spania , octobre 2024, n° consacré à : &amp;quot;Nos, el desengaño&amp;quot;. Le désabusement dans les littératures de l’Espagne et du monde hispanique (XVII e -XVIII e siècle). Définitions, modalités, figurations</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/e-spania/51980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Transformation des émotions et mise en scène du pouvoir dans l'Anfiteatro de Felipe IV el Grande (1631) », Rives méditerranéennes, n° 56, numéro consacré à : Emotions et pouvoir: sensibilités, représentation et gouvernance dans l’Europe Moderne (France, Espagne),  2024, p. 107-118. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/12iwj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Las dos Yolandas : la poetisa Yolanda Westphalen (1925 ?-2011) y la universitaria Yolanda Westphalen Rodriguez ( 1954-...) : nacimiento y genealogía de dos voces femeninas en el hispanismo contemporáneo », Hispanismes, 2024, n° 24 (La place des femmes dans l'hispanisme : les pionnières), coordonné par Cécile Fourrel de Frettes (PLEIADE) et  Ivanne Galant. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/133r7</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/hispanismes/21838?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La interpretación de los fenómenos meteorológicos en el Siglo de Oro, entre moralización y racionalización » Hipógrifo. Revista de literatura y Cultura del Siglo de Oro, 13/1, 2025, p. 43-60. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.revistahipogrifo.com</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.revistahipogrifo.com/index.php/hipogrifo/issue/view/27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Metamorfosis y cambios de forma en la España del Siglo de Oro. Un locus revelador de las tensiones de la Temprana Modernidad », Conceφtos (Université de Bordeaux), n° 12, déc. 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://revues.u-bordeaux-montaigne.fr/conceptos/issue/view/117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Théoriser l’intimité : le discours sur les émotions dans l’Espagne de la Première Modernité», Savoirs en Prisme, 2025, n° 20, p. 1-16. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://savoirsenprisme.univ-reims.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«  Ciencia, moral y religión en el discurso médico del Siglo de Oro », à paraître dans la revue Hipogrifo. Revista de literatura y de cultura del Siglo de Oro.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Entre causalidad natural y sobrenatural: la melancolía y los debates en torno al furor inspirado en la España de los siglos XVI y XVII », à paraître dans la revue Historia de la Psicología. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.revistahistoriapsicologia.es/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le plaisir masculin et plaisir féminin dans les textes non fictifs del’Espagne du Siècle d’Or», à paraître dans Les Langues Néolatines (n° consacré aux Figures du plaisir à l’époque moderne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COMMUNICATIONS et CONFERENCES NON PUBLIEES OU NON ENCORE PUBLIEES :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les humeurs du pouvoir : théories humorales et modèles politiques en Espagne au XVIe et au XVIIe siècle », communication présentée au colloque Modèles historiques et pensée politique de Machiavel à Montesquieu, organisé par l'Université de Versailles-Saint Quentin et ENS de Fontenay- Saint Cloud, 25-28 mai 1994.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Between evil and malady: cures of melancholy in Spanish Golden Age», communication colloque international Healing, Magic and Belief in Europe (15th- 20th centuries). New perspectives (Zeist, Hollande, 21-25 septembre 1994).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Huarte de San Juan et la polémique sur la divination », communication présentée à la Journée d'études Juan Huarte et l'anthropologie philosophique, organisée par le CERPHI (Centre d’Etudes en Rhétorique, Philosophie et Histoire des Idées, ENS de Fontenay- Saint Cloud) et l'Unité de recherches 75 du CNRS, Paris, UNESCO 19 décembre 1994.4)« La melancolía y su expresión literaria en el Siglo de Oro », Colegio Oficial de Psicólogos de Aragón (Saragosse), 28 avril 1995.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La melancolía y las polémicas acerca de la profecía en España en los siglos XVI y XVII », Séminaire d’Histoire Moderne, Faculté d’Histoire, Université de Barcelone, 16 avril 1996.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«  La conception de la mélancolie en Espagne au Siècle d’Or »¸ séminaire interdisciplinaire de l’ENS de Fontenay-Saint Cloud , le 7 décembre 1996. Publiée dans DATA (Documents, Archives de Travail et Arguments), n° 7, avril 1997, p. 3 -39.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une définition de la mélancolie au XVIIe siècle », communication présentée le 12 novembre 1997, Groupe de recherches sur l’anthropologie au XVIIe siècle, Université de Bourgogne (UFR de Lettres et Philosophie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Débats et idées autour de la notion d’harmonie dans les textes encyclopédiques et médico-philosophiques de l’Espagne du XVIe et XVIIe siècle », Journée d’Etude sur la notion d’harmonie, organisée par le CERPHI, ENS de Fontenay-Saint Cloud, 17 janvier 1998.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Mots, images et débats autour de la folie dans les textes médicaux de l’Espagne du XVIe et XVIIe siècle », communication présentée au colloque international La folie de l’Antiquité au XIXe siècle organisé par le Centre de recherches Le Texte et l’édition, et le Centre de Recherches Discours et Images (Dijon, 3-5 juin 1998).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La imaginería aérea de la locura y de la bobería literarias : bobos, rústicos, mentecatos », Colloque international Les quatre éléments dans les littératures d’Espagne (XVIe et XVIIe siècles) organisé  par Jean Pierre Etienvre, Université de Paris IV, Paris, Cité Universitaire, Casa de España, 5- 7 octobre 2000.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Activité intellectuelle et image de soi: pour une mythologie du créateur (XVI-XXe siècle) », communication présentée aux Journées d’études Mélancolie et création organisées par Jocelyne Aubé-Bourligueux, Université de Nantes, Nantes, 27-28 avril 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La mélancolie des veuves et des vierges, ou le discours médical face à la femme seule», communication présentée au colloque Mélancolies plurielles organisé par Jocelyne Aubé-Bourligueux, Université de Nantes, Nantes 25-27 avril 2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Doubles et reflets dans La Dorotea de Lope de Vega », Journée d’Etude sur La Dorotea de Lope de Vega, Université de Rouen, Faculté de Langues, 18 janvier 2003.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le discours sur le vin dans les traités médicaux et les manuels de diététique espagnols du Moyen Age à la fin du XVIIe siècle » communication présentée aux Journées d’études Figures et images dans le discours sur le vin en Europe organisateurs : Laurent Gautier et Isabelle Rousseau, Université de Bourgogne et Laboratoire « Cultures en Contact » de l'Université d'Innsbruck, Dijon, 24-25 septembre 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Légitimité, spécificité et limites de la notion de médicalisation dans le discours théorique sur le corps dans l’Espagne de la fin du Moyen Age à la fin du XVIIe siècle », Journée d’études Autour de la médicalisation organisée par le Réseau des Historiens Universitaires de la médecine) et le Centre Alexandre Koyré (CNRS), Paris, 27 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Représentations de la virilité : le discours sur le sperme et le coït chez les médecins de la fin du Moyen Age à l’époque moderne (domaine ibérique et méditerranéen) », communication présentée à la Journée d’Etude Corps virils organisée par TELEMME -AMU, Aix en Provence, MMSH 15 février 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La saignée, enjeux d’un geste médical », Le geste médical, Journée d’Etudes du Réseau d’Historiens Universitaires de la Médecine (RHUM), Lausanne, 21 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le lait et l’allaitement dans l’Espagne du XVIe et XVIIe siècle : conception, imaginaires et enjeux sociaux », Séminaire du groupe Le corps : expériences, identités, cultures du Moyen Age à nos jours d'A. Carol et I. Renaudet. (TELEMME, MMSH, Aix en Provence) 16 mars 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la foi authentique à la mélancolie. Figures contrastées de l’attachement religieux en Espagne 1570-1630) », communication présentée à la Journée d’Etude sur L’attachement religieux, cycle de journées d’étude du SHMR et de l’IRCL, Montpellier, 18 mars 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L'expérience  religieuse de la ferveur au regard du discours normatif : manuels de confession et textes médicaux dans l'Espagne des XVIe et XVIIe siècles », conférence présentée au Séminaire du groupe Le corps : expériences, identités, cultures du Moyen Age à nos jours, organisé par A. Carol et I. Renaudet, TELEMME, MMSH, Aix en Provence, 19 octobre 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Individus et institutions: quelques pistes de réflexion autour de la religion vécue au XVIe et XVIIe siècle en Espagne », communication présentée le 30 septembre 2016 dans Inaugural workshop on Lived Religion organisé par Anne Dunan-Page et Laurence Lux-Sterritt (Aix Marseille Université, LERMA: Laboratoire d'Études et de Recherche sur le Monde Anglophone, UR 853)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Risa y ultraje : los palos en la Segunda parte del Don Quijote », Journée d’Etude sur le Don Quichotte, Université de Toulouse le Mirail (FRAMESPA) et Institut Cervantès de Toulouse, 9 décembre 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Entre lo biológico y lo imaginario. La sangre, vector de identidad en la España Moderna (siglos XV a XVIII) », Séminaire de l’IMF-CSIC (organisateur : José Pardo Tomas), Barcelone, 19 octobre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Lire l'événement et lire le visage du monarque : l'implicite des émotions dans l'Anfiteatro de Felipe el Grande (1631) », communication présentée à la Journée d’Etude, Insinuar en la España del Siglo de Oro, organisée par Fabrice Quéro, Université de Montpellier 3/ Equipe LLACS (Langues, Littératures, Arts et Cultures du Sud), 25 octobre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les femmes armées et guerrières dans les corpus narratifs de l’Espagne Moderne », communication présentée colloque international, Altérités et résistances au prisme du genre, Aix en Provence, 7, 8, 9 novembre 2019, organisé par Constance De Gourcy (LAMES UMR 7305), Sylvette Denèfle (CITERES UMR 7324), Zoë Dubus (TELEMME UMR 7303), Karine Lambert (TELEMME UMR 7303).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Femmes et spiritualité en Espagne Moderne : enjeux et paradoxes », communication présentée au séminaire commun LERMA-TELEMME, lundi 9 décembre 2019, Aix Marseille Université.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La spiritualité féminine dans l’Espagne Moderne en question : textes théoriques, parcours individuels », communication présentée à la Journée d’Etudes Figures de la spiritualité féminine dans les espaces catholiques et protestants (Europe occidentale, XVIe-XVIIIe siècles): les systèmes religieux au prisme du genre GIS Institut du Genre - LERMA – TELEMME (organisatrices : Christine Orobitg, Laurence Lux-Sterritt), Aix en Provence, MMSH, Vendredi 17 janvier 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le discours sur le corps du créole chez le médecin Juan de Cardenas : enjeux et implications d’un discours médical dans un contexte colonial »,  Séminaire La réalité du corps augmenté,  organisé par  DIRE (axe 1, responsable : Françoise Sylvos) et le CRJ (Cathy Pomart), Université de la Réunion, 31 janvier 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La sangre, vector del ser : saberes médicos y orden social en la España Moderna », communication présentée au séminaire commun CSIC- Universidad Autonoma de Madrid, organisé par James Amelang (UAM), Saul Martinez (UAM), Mercedes Garcia Arenal (CSIC), Madrid, 17 février 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Saberes médicos, mundos nuevos, implicaciones sociales : el temperamento del criollo y del indígena en su Primera parte de los problemas y secretos maravillosos de Indias (México, 1591) de Juan de Cárdenas », XVI Congreso Centroamericano de Historia, organisé par l’UCR (Universidad de Costa Rica), mesa de Historia Colonial, 19-23 avril 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Metaphors of invention and knowledge discovering in Juan Huarte de San Juan (1529-1588), physician and philosopher of Early Modern Spain»¸ Colloque international Early Modern Metaphors of Knowledge, Prague, 1-4 septembre 2021, Institute of Philosophy, Czech Academy of Sciences, Prague and German Historical Institute Warsaw (organisateurs Vladimir Urbanek, Lenka Řezníková, Petr Pavlas). Actes à paraître chez BRILL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« El discurso de Juan Huarte en el contexto de las polémicas sobre el origen de la inspiración: de la explicación naturalista a la ensoñación científica, o un discurso médico entre realidad y ficción », colloque international Bile nera e malinconia. Juan Huarte de San Juan nel pensiero europeo moderno e contemporáneo/ Bilis negra y melancolía. Juan Huarte de San Juan en el pensamiento europeo moderno y contemporáneo, organisateurs : Davide Aliberti et Paola Laura Gorla, Naples, Université de Naples “L’Orientale”, 25 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Velázquez ou le passage de l’histoire à la fiction : bases conceptuelles et mise en œuvre artistique », Journée d’Etude Regard(s) et représentation(s) chez Velazquez : entre histoire et fiction, organisatrice : Christine Orobitg, Aix en Provence, Faculté ALLSH, 27 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Chasse et représentations de la monarchie en Espagne: de la mise en scène du pouvoir à la critique de la monarchie. Le scandale autour du roi Juan Carlos et de la chasse à l'éléphant », Journée d'étude Chasses et représentation(s) aux XXe et XXIe siècles, organisatrices : Agnès Tachin (UMR 9022 Héritages : Culture/s, Patrimoine/s, Création/s, Cergy Paris Université) et Christine Germain-Donnat (Musée de la Chasse), Paris, Musée de la Chasse, 6 décembre 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Trajectoires et voies féminines dans les Novelas Amorosas y Ejemplares de Maria de Zayas: les personnages féminins et la gestion de l'espace », Journée d’études, Voix/voies féminines dans les nouvelles de María de Zayas y Sotomayor : écrire, conter, chanter, Paris,  22 janvier 2022, organisatrices : Paloma Bravo (Université de la Sorbonne Nouvelle-Paris III), et Donatella Gagliardi (Università di Napoli L’Orientale).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’Occident se regardant au miroir musulman : le Viaje de Turquía (1557-1558) », Journée d’Etudes Résonances islamiques en Occident  (organisateurs : Bénédicte Letellier, Guilhem Armand), Université de La Réunion, FLSH, 4 mars 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le locus dans la poésie lyrique du XVIe siècle, de Garcilaso de la Vega a Francisco de la Torre: du locus amoenus au locus horridus», présentée à la Journée d’Etudes, Lieux effroyables, paysages menaçants :le locus horridus entre textes et images, en Espagne, en Italie et en France, du Moyen-Age au Siècle d’Or,  ED 122 - CRES/LECEMO (organisateurs : Pierre Civil et Cécile Devos), Paris, Maison de la Recherche de la Sorbonne Nouvelle, 2 juin 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Discours médical et transferts de pouvoir vers les élites créoles (Mexique, fin XVIe siècle)», Etre colonisateur.rice, être colonisé.e, Premier rendez-vous d’Histoire Coloniale (organisateurs : Groupe de Recherches sur les Ordres Coloniaux, Archives Nationales d’Outremer, UMR 8533 IDHES, association Ancrages) Aix en Provence-Marseille, Archives Nationales d’Outremer, 7-9 juillet 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Récit de soi et revendication d'identités différentes (Espagne, XXIe siècle) : quand l'écriture se fait action », Séminaire du groupe « Façons d’être » (TELEMMe, Aix MMSH), 16 novembre 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quevedo y el quod nihil scitur: una clave para leer los Sueños quevedianos », Journée d’Etude sur Quevedo y los Sueños, Toulouse, Université Jean Jaurès -FRAMESPA (coord. Françoise Gilbert et Jean Croizat Viallet), 22 novembre 2022. Actes à paraître chez Classiques Garnier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le vol d’Icare : écritures et réécritures de la curiositas », Journée d’Etudes Traduction, Réécriture, Adaptation, Organisée par Marc Arino, MCF 9ème section, et Guilhem Armand, MCF HDR 9ème section, Université La Réunion, DIRE), Université de la Réunion, FLSH, 29 mars 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La sangre como regulador social en la España de la Época Moderna : discursos y contradiscursos », Colloque international Hogar, métropoli, corte. Negociaciones culturales de la sociabilidad en la España del Siglo de Oro, organisé par Teresa Heirgeist et Marlen Bidwell-Steiner, Wien Universität, Institut für Romanistik, 26, 27, 28 avril 2023  </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hmc.univie.ac.at/programa/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">44)« Mujeres armadas en algunos ciclos narrativos de la España de los Austrias : monstruosidad o ejemplaridad? », colloque international Pétalos de sangre: mujeres combatientes en la época de los Austrias, Madrid, Universidad Autónoma de Madrid, 26-27 sept. 2023 (organisatrice : Maria Jesús Zamora Calvo).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Ecriture de soi et représentations de l’âme dans la Vida interior de don Juan de Palafox y Mendoza (Sevilla, Lucas Martin, 1691) », Colloque international  Anatomies de l’âme : Récits de soi et expérience dans les écritures spirituelles du XVIIe siècle, organisé par Daniel Fliege , Marie Guthmüller et Sophie Houdard, Hambourg (Allemagne), 6-8 juin 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Olvido y memoria en La Caída de Madrid de Rafael Chirbes », Journée d’études Franquisme, mémoire, littérature (organisatrice : Christine Orobitg), Université de la Réunion UFR LSH, 19 février 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Medical Sex regulation in Spain during Early Modern Times. La régulation du sexe par les médecins à l’époque moderne », Journée d’Etudes Sex education organisée par Florence Pellegry, Université de la Réunion, 26 mai 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Science, imaginaire et littérature : la construction de fictions scientifiques (Espagne, époque moderne) », Journée « Ancien Régime » organisée par Guilhem Armand, Université de la Réunion, FLSH, 24 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Fantasmes et constructions imaginaires autour de l'allaitement (Espagne, époque moderne) », Journée d’étude en Hommage à Yvonne Kniebler, MMSH Aix en Provence, 7 novembre 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Photographie, écriture et mémoire dans Tierra de mujeres (2019) de Maria Sanchez », Journée d’études Photographie et mémoire : raconter des histoires, relire l’Histoire, UFR LSH, Université de La Réunion,18 novembre 2025,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-reunion.fr/agenda/journee-detude-photographie-et-memoires-raconter-des-histoires-relire-lhistoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Otium et negotium dans les textes médicaux du Siècle d’Or », communication présentée au colloque international Crisol 16 :17, « Horas hay de recreación… ». Se divertir au Siècle d’Or , Université de Clermont-Auvergne, 19-21 novembre 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Représentations de la séduction et de processus d’innamoramento dans la première modernité », conférence prononcée dans le cadre du séminaire « Ecritures et concepts en mouvement », UR Interactions culturelles et discursives (organisatrice Anna Krykun), Université de Tours, 10 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« El bestiario heroico y su utilización en la construcción y deconstrucción de la figura heroica : el ejemplo del león », Colloque international Figuras del héroe y del antihéroe en las letras de la España Moderna (siglos XVI-XVIII) organisateurs : Philippe Rabaté et Christine Marguet, Université de Nanterre, 22- 23 janvier 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Cri du sang », dénouement et révélation des origines dans quelques trames dramatiques et narratives et du Siècle d’Or : réflexions sur un effet de surprise codifié », Colloque international  La surprise dans les mondes hispaniques  organisé par ALMOREAL, Le Mans Université, 19 et 20 mars 2026,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamorfosis y cambios de forma en la España del Siglo de Oro. Un locus revelador de las tensiones de la Temprana Modernidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceφtos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La interpretación de los fenómenos meteorológicos en el Siglo de Oro, entre moralización y racionalización</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13035/H.2025.13.01.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dos Yolandas: la poetisa Yolanda Westphalen (1925?-2011) y la universitaria Yolanda Westphalen Rodríguez (1954-...): nacimiento y genealogía de dos voces femeninas en el hispanismo contemporáneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133r7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des émotions et mise en scène du pouvoir dans l’Anfiteatro de Felipe IV el Grande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.107-118. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12iwj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace colonial et corps augmenté : la Primera parte de los problemas y secretis maravillosos de las Indias (México, 1591) du médecin Juan de Cardenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/iris.3534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieja barbuda, de lejos la saluda&amp;quot;: la vejez en femenino al prisma de los textos doctrinales de la España de la temprana Edad Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edad de oro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XLII, p. 111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«VIEJA BARBUDA, DE LEJOS LA SALUDA»: LA VEJEZ EN FEMENINO AL PRISMA DE LOS TEXTOS DOCTRINALES DE LA ESPAÑA DE LA TEMPRANA EDAD MODERNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edad de oro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse et construction identitaire de la noblesse : la place de la chasse dans l’éducation noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.46294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La astrología, una clave para leer la literatura del Siglo de oro: la temática de Saturno y sus hijos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Janus: Estudios sobre el siglo de oro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51472/JESO20221121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Novelas amorosas y ejemplares de María de Zayas: una poética del atrevimiento femenino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/criticon.20734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang et lait, vecteurs de l’être dans l’Espagne moderne (XVIe et XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Construction et déconstruction des identités : entre le corporel et le symbolique, 55, pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sang et lait, vecteurs de l’être dans l’Espagne Moderne (XVe-XVIIIe siècles) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Construction et déconstruction des identités : entre le corporel et le symbolique, n° 55, p. 25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Verter la sangre al prisma del género en la España de la Primera Edad Moderna»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Colombiano de Historia Social y de la Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hechos de sangre, vol. 47 (n°2), p. 311-343. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/achsc.v47n2.86163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et les représentations marines dans la poésie lyrique du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Représentations de la mer dans le monde hispanique : XVIème - XVIIIème siècle, n°6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies du rendre mémorable. Construction et manipulation de la mémoire dans l’Anfiteatro de Felipe el Grande (1631)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesromanes.9824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esprits animaux dans les traités médicaux de l’Espagne des XVIe et XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les esprits animaux/ Animal spirits, p. 13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le savoir encyclopédique face aux nouvelles réalités du XVIe siècle : le thème du tempérament de l’Indien »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Questions sur l’encyclopédisme, pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savoir encyclopédique face aux nouvelles réalités du XVIe siècle : le thème du tempérament de l’Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des Parva naturalia dans l’Espagne de la Première Modernité : théories aristotéliciennes et débats sur la divination au tournant des XVIe et XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe XVI-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.273-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des Parva naturalia dans l’Espagne de la Première Modernité : théories aristotéliciennes et débats sur la divination au tournant des XVIe et XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe XVI-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aristote dans l’Europe des XVIe et XVIIe siècles : transmissions et ruptures, n° 24, p. 273-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture et mélancolie chez Francisco de la Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°I-II, p. 145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’inventio à l’invention : la notion d’invention chez Huarte de San Juan, médecin et philosophe de la Renaissance tardive»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe XVI-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les savoirs, les savoir-faire et leurs transmissions, n° 21, p. 333-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La lycanthropie dans la prose doctrinale de l’Espagne des XVIe et XVIIe siècles »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 117, p. 549-568. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bulletinhispanique.4034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face noire de l’âme : la mélancolie ‘religieuse’ dans les textes spirituels et médicaux de l’Espagne des XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Melancholia-ae. The religious experience of the “disease of the soul” and its definitions in the early modern period, n°28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de la errancia en el Don Quijote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hommage à Dominique Reyre, n° 124, p. 87-100. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/criticon.1919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Examen de ingenios de Huarte a la ficción cervantina, o cómo se forja una revolución literaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120-121, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/criticon.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La inversión de los paradigmas masculino / femenino en la poesía lírica de Francisco de la Torre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les paradigmes Masculin/Féminin,, n°3, https://revues.univ-pau.fr/lineas/1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruptures et dissidences dans le Diálogo del cazador y del pescador (Zaragoza, 1539) de Fernando Basurto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.45--64. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.2476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ruptures et dissidences dans le Diálogo del cazador y del pescador (Saragosse, 1539) de Fernando Basurto »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Renverser la norme: figures de la rupture dans le monde hispanique, 26, p. 45-62. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.2476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La vejez y la mujer mayor en la prosa doctrinal del Siglo de Oro »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisoladas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, De la caduca edad cansada. Discursos y representaciones de la vejez en la España de los siglos XVI y XVII, n°3, p. 37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rire et mélancolie dans La Célestine de Fernando de Rojas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Célestine, regards croisés, n° 22, p. 31-52. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire et mélancolie dans la Celestina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Celestina : études croisées, 22, p.31-52. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Melancolía e inspiración en la España del Siglo de Oro »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Spanish Studies. Hispanic Studies and Researches on Spain, Portugal and Latin America, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. LXXXVII (n°8), p. 17-31. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14753820.2010.530833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ambiguïtés de la vergüenza dans l’Espagne des XVIe et XVIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Histoire de la vergogne, n°31, p. 89-113. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.2823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématiques autour d’une trace sacrée : les stigmates »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Trace, 14, p. 147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la escritura del exceso a la poética del justo medio : otra trayectoria »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALÍOPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), p. 19-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le supplice et la plume : le sang dans la poésie sacrée de la Contre-Réforme»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAUCES -Revue d'Etudes Hispaniques Université de Valenciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les arts et les lettres de la Contre-Réforme, p. 43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etymologies et arguments étymologiques dans quelques textes doctrinaux de l’Espagne du Moyen Age et du Siècle d’Or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Prohemio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Idiomaticidad, motivación y onomástica : la fabulación etimológica, n°4, p. 139-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fable et autoreprésentation dans la Troisième églogue de Garcilaso (v. 53-272) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La Fable II, 11, p. 25-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La chute d’Icare : quelques aspects de la polémique sur l’invention au Siècle d’Or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° 312, p. 59-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mens captive et révélation de Sainte Thérèse à Valdivielso »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ILCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La captivité dans le monde hispanique, n° 2, p. 321-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Platonisme, poésie et discours amoureux dans la poésie de F. de la Torre»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Italica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, La politesse amoureuse de Marsile Ficin à Madeleine de Scudéry : idées, codes, représentations, n° 15-16, p. 277-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épée, le pinceau, la langue et la plume : l’art de la formule dans les manuels d’éducation courtisane de l’Espagne du Siècle d’Or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Prohemio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°2, p. 39-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sang royal : symbolique, médecine et politique dans l’Espagne du XVIe et du XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheiron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, XI (22 (n° consacré aux Saperi politici e forma del vivere nell’Europa d’Antico Regime), second semestre 1994), p. 45-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le loup-garou en Galice : histoire et folklore »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Fontenay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Le monstre, p. 33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausiàs March : une poétique de la négation, dans Ausiàs March (1400-1459). Premier poète en langue catalane, études réunies par Marie-Claire Zimmermann et Georges Martin, Paris, Klincksieck, 2000 (Cahiers de Linguistique Hispanique Médiévale, vol. 14), p. 261-281.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique hispanique médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Gracián lector de Don Juan Manuel a través de Argote de Molina »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 56, p. 117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La interpretación de los fenómenos meteorológicos en el Siglo de Oro, entre moralización y racionalización</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayos, truenos y centellas. Meteoologia extrema en la Primera Modernidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Jesus Zamora Calvo, Universidad Autonoma de Madrid, Nov 2023, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de Sainte Thérèse sur la mélancolie: émotions et communautés monastiques dans le Libro de las Fundaciones (1573-1582)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partage des émotions au Moyen Âge et à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabeth Gaucher-Rémond (LAMO), Bruno Méniel (LAMO), Louise Millon-Hazo (LAMO) et Ambre Vilain (LARA), Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cuerpos masculinos vistos a través del prisma médico : la identidad masculina y la fisiología en los tratados médicos de la Edad Moderna »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculinidades en el Siglo de Oro: realidades y representaciones/ Les masculinités au Siècle d’or : réalités et représentations du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Rabaté, Université de Paris X-Nanterre et Nathalie Dartai, Université de Lyon 2, Jan 2023, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse et construction identitaire de la noblesse : la place de la chasse dans l’éducation noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Education, formation, enseignement dans les territoires de la monarchie ibérique (XVe-XVIIe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Pech Pelletier, Paris, Université Sorbonne-Paris Nord, 10-11 mai 2021, May 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.46294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discours médical et transferts de pouvoir vers les élites créoles (Mexique, fin XVIe siècle)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre colonisateur.rice, être colonisé.e,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherches sur les Ordres Coloniaux, Archives Nationales d’Outremer, UMR 8533 IDHES, association Ancrages, Jul 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cruzando umbrales atravesando fronteras: mujeres y espacio en las en las Novelas Amorosas y Ejemplares de María de Zayas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voz femenina en la obra de María de Zayas: paratextos, textos y contexto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donatella Gagliardi (Université de Naples, l’Orientale) et Paloma Bravo (Université de la Sorbonne Nouvelle-CRES), Oct 2022, Naples, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours, voies et trajectoires féminines dans les Novelas Amorosas y Ejemplares de Maria de Zayas : les personnages féminins et la gestion de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix/voies féminines dans les nouvelles de María de Zayas y Sotomayor : écrire, conter, chanter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paloma Bravo (Université de la Sorbonne Nouvelle-Paris III), Donatella Gagiardi (Università di Napoli L’Orientale)., Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La nuit dans la poésie de F. de la Torre, au cœur de stratégies de réécriture et de re-signification : inversion des paradigmes et construction d’un univers poétique personnel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLe Congrès de la Société des Hispanistes Français, La nuit dans le monde ibérique et ibéro-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène GARCIA, Caroline LYVET, Patricia ROCHWERT-ZUILI et Sarah VOINIER. Laboratoire Textes et Cultures-UR4028, TransLittéraires et Études Transculturelles., Jun 2022, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le locus pastoral dans la poésie lyrique du XVIe siècle, de Garcilaso de la Vega a Francisco de la Torre: du locus amoenus au locus horridus»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes, Lieux effroyables, paysages menaçants :le locus horridus entre textes et images, en Espagne, en Italie et en France, du Moyen-Age au Siècle d’Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED 122 - CRES/LECEMO (organisateurs : Pierre Civil et Cécile Devos),, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Occident se regardant au miroir musulman : le Viaje de Turquía (1557-1558) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances islamiques en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte LETELLIER &amp; Guilhem ARMAND, EA DIRE – FLSH – Université de La Réunion, Mar 2022, Saint Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Occident se regardant au miroir musulman : le Viaje de Turquía (1557-1558) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances islamiques en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte LETELLIER et Guilhem ARMAND, EA DIRE – FLSH – Université de La Réunion,, Mar 2022, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Généalogies féminines, construction de soi et revendication d’identités marginales dans l’Espagne contemporaine : Tierra de mujeres (2019) de María Sánchez »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récit et mise en scène de soi : enjeux et problématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Orobitg, UMR TELEMMe- MOnica Cardenas Moreno UR DIRE, Jun 2022, Aix en Provence et Saint Denis (Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trajectoires et voies féminines dans les Novelas Amorosas y Ejemplares de Maria de Zayas: les personnages féminins et la gestion de l'espace »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études, Voix/voies féminines dans les nouvelles de María de Zayas y Sotomayor : écrire, conter, chanter,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paloma Bravo (Université de la Sorbonne Nouvelle-Paris III), et Donatella Gagiardi (Università di Napoli L’Orientale)., Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dos Yolandas: la poetisa Yolanda Westphalen (1925 ?-2011) y la universitaria Yolanda Westphalen Rodriguez ( 1954-...) : nacimiento y genealogía de dos voces femeninas en el hispanismo contemporáneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des femmes dans l'hispanisme : les pionnières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Fourrel de Frettes (Université de Paris XIII, PLEIADE) et Ivanne Galant (Université de la Sorbonne Nouvelle, CREC, Centre de Recherche sur l'Espagne Contemporaine, Sorbonne Nouvelle), Oct 2022, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Novelas amorosas y ejemplares de Maria de Zayas: una poética del atrevimiento femenino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude En torno a Maria de Zayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAMESPA (UMR 5136), CLESO (groupe de recherche sur la Civilisation et la Littérature Espagnoles du Siècle d'Or), Jan 2021, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse et mise en scène de la noblesse (Espagne, Epoque Moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la noblesse se donne à voir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabrice Quéro (RESO, Université de Université Paul Valéry Montpellier 3- Montpellier), Sophie Bérangère Singlard (CAER, Université d'Aix-Marseille) et Sylvain André (CLEA-Sorbonne Université), Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una poética de la escritura científica: la analogía como resorte de saber en el discurso médico (España, siglos XVI y XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eppur si muove: La Ciencia en la Literatura Española (Siglos XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Sevilla, Universidad de Cadiz, Sep 2021, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médecin dans la chambre à coucher : le discours médical sur le coït (Espagne, fin du Moyen Age- XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de l’intime et le rapport au corps en Europe aux XVIe et XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Garbay-Velázquez (TIL, UBFC), Cécile Iglesias (TIL, UBFC), Florence Madelpuech-Toucheron (HLLI, ULCO) et Sarah Pech-Pelletier (PLEIADE, Université Sorbonne Paris Nord),, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphors of invention and knowledge discovering in Juan Huarte de San Juan (1529-1588), physician and philosopher of Early Modern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Metaphors of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vladimir Urbanek, Lenka Řezníková, Petr Pavlas, Institute of Philosophy, Czech Academy of Sciences, Prague and German Historical Institute Warsaw, Sep 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs médicaux et nouveaux territoires coloniaux : la construction du savoir dans un contexte de domination et de luttes de pouvoir à travers l’œuvre du médecin Juan de Cárdenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et conflits (XVIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAK (Centre Alexandre Koyré)-TEMOS (UMR 9016 Temps Mondes Sociétés), Aurélien Ruellet (TEMOS), Oury Goldman (TEMOS), Geoffrey Phelippot (EHESS-CAK), Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El discurso de Juan Huarte de San Juan en el contexto de las polémicas sobre el origen de la inspiración: de la explicación naturalista a la ensoñación científica, o un discurso médico entre realidad y ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bile nera e malinconia. Juan Huarte de San Juan nel pensiero europeo moderno e contemporáneo/ Bilis negra y melancolía. Juan Huarte de San Juan en el pensamiento europeo moderno y contemporáneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Davide Aliberti et Paula Laura Gorla, Naples, Università di Napoli “L’Orientale”,, Nov 2021, Naples, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse et représentations de la monarchie en Espagne: de la mise en scène du pouvoir à la critique de la monarchie. Le scandale autour du roi Juan Carlos et de la chasse à l'éléphant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasses et représentation(s) aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Tachin (UMR 9022 Héritages : Culture/s, Patrimoine/s, Création/s, Cergy Paris Université) et Christine Germain-Donnat (Musée de la Chasse), Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saberes médicos, mundos nuevos, implicaciones sociales : el temperamento del criollo y del indígena en su Primera parte de los problemas y secretos maravillosos de Indias (México, 1591) de Juan de Cárdenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congreso Centroamericano de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCR (Universidad de Costa Rica),, Apr 2021, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velázquez ou le passage de l’histoire à la fiction : bases conceptuelles et mise en œuvre artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard(s) et représentation(s) chez Velazquez : entre histoire et fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Orobitg, UMR 7303 TELEMME, Nov 2021, Aix en Provence*, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, déplacements, écriture et stratégies de construction identitaire dans Afuera crece un mundo d'Adelaida Fernandez Ochoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanges, représentations et résistances dans le monde afro hispano-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monica Cardenas Moreno; Andrea Leiva Espitia, Jun 2021, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La spiritualité féminine dans l’Espagne Moderne en question : textes théoriques, parcours individuels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes : Figures de la spiritualité féminine dans les espaces catholiques et protestants (Europe occidentale, XVIe-XVIIIe siècles) : les systèmes religieux au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Institut du Genre - LERMA – TELEMME, Jan 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transformation des émotions et mise en scène du pouvoir dans l'Anfiteatro de Felipe IV el Grande (1631) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude, Pouvoir et émotions : sensibilités, représentation et gouvernance dans l’Europe Moderne (France, Espagne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PLEIADE - MSH Paris NORD-TELEMME, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lire l'événement et lire le visage du monarque : l'implicite des émotions dans l'Anfiteatro de Felipe el Grande (1631) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude, Insinuar en la España del Siglo de Oro,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3/ Equipe LLACS (Langues, Littératures, Arts et Cultures du Sud), Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les femmes armées et guerrières dans les corpus narratifs de l’Espagne Moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérités et résistances au prisme du genre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMES UMR 7305, CITERES UMR 7324, TELEMME UMR 7303, Nov 2019, Aix Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Débats et polémiques autour de la métamorphose en Espagne au XVIe et XVIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses et mutations dans la littérature, les arts et l’histoire des idées en Espagne, France, Italie (XVe-XVIIIe siècles)/ Metamorfosi e mutamenti nella letteratura, le arti e la storia delle idee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sorbonne Nouvelle, LECEMO - Les Cultures de l'Europe Méditerranéenne Occidentale - EA 3979, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Individus et institutions: quelques pistes de réflexion autour de la religion vécue au XVIe et XVIIe siècle en Espagne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural workshop on Lived Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA ( Laboratoire d'Études et de Recherche sur le Monde Anglophone, UR 853), Sep 2016, Aix Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la foi authentique à la mélancolie. Figures contrastées de l’attachement religieux en Espagne 1570-1630) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude sur L’attachement religieux, cycle de journées d’étude du SHMR et de l’IRCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Risa y ultraje : los palos en la Segunda parte del Don Quijote »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude sur le Don Quichotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse le Mirail- Instituto Cervantes de Toulouse, Dec 2016, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La saignée, enjeux d’un geste médical »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes "Le geste médical"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Historiens Universitaires de la Médecine (RHUM), Jul 2013, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représentations de la virilité : le discours sur le sperme et le coït chez les médecins de la fin du Moyen Age à l’époque moderne (domaine ibérique et méditérranéen) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes "Corps virils"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7303 TELEMME -Aix Marseille Université, Feb 2012, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Légitimité, spécificité et limites de la notion de médicalisation dans le discours théorique sur le corps dans l’Espagne de la fin du Moyen Age à la fin du XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la médicalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Alexandre Koyré- RHUM (Réseau des Historiens Universitaires de la médecine), Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le discours sur le vin dans les traités médicaux et les manuels de diététique espagnols du Moyen Age à la fin du XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et images dans le discours sur le vin en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Doubles et reflets dans La Dorotea de Lope de Vega »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de La Dorotea de Lope de Vega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, Jan 2003, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mélancolie des veuves et des vierges, ou le discours médical face à la femme seule»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélancolies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Apr 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Activité intellectuelle et image de soi: pour une mythologie du créateur (XVI-XXe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélancolie et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Apr 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La imaginería aérea de la locura y de la bobería literarias : bobos, rústicos, mentecatos »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les quatre éléments dans les littératures hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris Sorbonne-Paris IV, Oct 2000, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mots, images et débats autour de la folie dans les textes médicaux de l’Espagne du XVIe et XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La folie de l’Antiquité au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches Le Texte et l’édition et le Centre de Recherches Discours et Images, Jun 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Débats et idées autour de la notion d’harmonie dans les textes encyclopédiques et médico-philosophiques de l’Espagne du XVIe et XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude sur la notion d’harmonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Fontenay-Saint Cloud par le CERPHI (Centre d’Etudes en Rhétorique, Philosophie et Histoire des Idées), Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les humeurs du pouvoir : théories humorales et modèles politiques en Espagne au XVIe et au XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles historiques et pensée politique de Machiavel à Montesquieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles-Saint Quentin et Ecole Normale Supérieure de Fontenay- Saint Cloud, May 1994, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Huarte de San Juan et la polémique sur la divination »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juan Huarte et l'anthropologie philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherches sur la Philosophie Espagnole du CERPHI (ENS de Fontenay- Saint Cloud) et l'Unité de recherches 75 du CNRS, Dec 1994, Paris, Unesco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Between evil and malady : cures of melancholy in Spanish Golden Age»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healing, Magic and Belief in Europe (15th- 20th centuries). New perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Zeist, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et mise en scène de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaire de Provence. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix Marseille Université; OpenEdition; OpenEdition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Corps et Ames, 9791032005576. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/17s8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et pouvoir. France Espagne, Epoque moderne, Rives Mediterranéennes, n° 65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pech-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanis Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">242 p., 2024, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12iwr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afro-Amérique latine : diaspora, représentations et résistances identitaires dans les sociétés (post)coloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Arêas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Leiva-Espitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mónica Cárdenas Moreno; Camila Arêas; Andrea Leiva-Espitia; Christine Orobitg. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-490596-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sang en Espagne. Trésor de vie, vecteur de l'être (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2018, Corps et âmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humeur noire : mélancolie, écriture et pensée en Espagne au XVIe et au XVIIe siècle, Bethesda, International Scholars Press, Collection Iberian Studies, 1997, 397 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcilaso et la mélancolie, Toulouse, Presses Universitaires du Mirail (collection Anejos de Criticón, n° 10), 1997, 192 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse et mise en scène de la noblesse : comment la chasse construit l’identité noble (Espagne, époque moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasse et mise en scène de la noblesse : comment la chasse construit l’identité noble (Espagne, époque moderne) Fabrice Quéro, Sylvain André, Béatrice Perez, Sophie-Bérangère Singlard (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Hispaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 163-183, 2024, 978-2-85355-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats et polémiques autour de la métamorphose en Espagne au XVIe et XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Civil, R. Mondola, N. Peyrebonne et E. Sánchez García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses et mutations dans la littérature, les arts et l’histoire des idées en Espagne, France, Italie (XVe-XVIIIe siècles) / Metamorfosi e mutamenti nella letteratura, le arti e la storia delle idée, Paris, Honoré Champion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782745357182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergüenza versus atrevimiento : emociones femeninas en la prosa de Maria de Zayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inmaculada Fernandez Arrillaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apasionadas. Mujeres, devociones y emociones (ponencias del Seminario VIII y IX Modernas de Época)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Alicante, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visions féminines face aux institutions en Espagne (1570-1635) : misogynie et discours institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadia Mekouar et Maurice Daumas (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre à l’épreuve des institutions culturelles,Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université de Pau et des Pays de l'Adour, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Wit, imagination and the Goat : The Untrodden Paths of Literary Creation in Huarte’s Examen de ingenios and Cervantes’s Don Quijote»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isabel Jaén Portillo et Julien Simon (éd.), Cervantes and the Early Modern Mind, Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 98-117, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps séduisant et corps séduit. La physiologie de la séduction dans les textes doctrinaux et littéraires de l'Espagne de la première modernité (fin XVe-XVIIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séduire. Discours, pratiques et représentations de la séduction du Moyen Age à nos jours, études réunies par Gabriele Ribémont, Paris, Classiques Garnier, collection POLEN (Pouvoir, Lettres, Normes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 31-48., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saberes médicos e ideología esencialista: sangre, esperma, leche y construcción del ser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercedes García-Arenal; Felipe Pereda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sangre y leche. Raza y religión en el mundo ibérico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcial Pons, p. 407-435, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trace, empreinte et mémoire sous Philippe IV : l’Anfiteatro de Felipe IV el Grande (1631)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, traces, empreintes, Elizabeth Bouzonviller, Floriane Reviron et Emmanuelle Souvignet (éd.), Orbis Tertius, 2020, p. 145-164.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La chèvre dans le monde hispanique (XVIe-XVIIIe siècles) : discours, représentations, imaginaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés : De la montagne à la steppe, de la chasse à l’élevage, Lionel Gourichon, Camille Daujeard, Jean-Philip Brugal (éd.), Editions APCDA, 2019, p. 393-406.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre héritage païen et dogme chrétien : le discours sur le loup-garou dans l’Espagne des XVIe et XVIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne COURIOL et Teresa HIERGEIST (éd.), Monstres et christianisme. Monstres du christianisme, Berne, Peter Lang, 2018 (ISBN : 978-3-631-76918-8), p. 109-123.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une poétique du texte scientifique : écriture et médecine en Espagne, de la fin du Moyen Age au début du XVIIIe siècle»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martine Sagaert, André-Alain Morello, Marc Sagaert (éd.), Médecine et écritures, Toulon, Babel, «Transverses », 2018, p. 13-31.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à Le sang en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Orobitg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sang en Espagne. Trésor de vie, vecteur de l'être (XVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9791032001660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Old Age in Spanish Doctrinal Texts, from the Late Middle-Ages to the Seventeenth Century »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Age of Man. Issues, Challenges, and Paradoxes, Muriel Cassel-Piccot et Geneviève Lheureux (éd.), Cambridge, Cambridge Scholars Press, 2018, p. 65-84.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mise en scène du pouvoir dans l’Anfiteatro de Felipe IV el Grande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) : expressions et représentations. Aspects historiques, littéraires, linguistiques, études réunies par Edwige Camp, John Chandler, Daniel Gregorio et Ammaria Lanasri, Valenciennes, Presses Universitaires de Valenciennes, collection « Pratiques et représentations », 2016, p. 61-75.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anécdota cinegética y construcción del personaje histórico en el Anfiteatro de Felipe IV el Grande (Madrid, 1631) de José Pellicer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El hombre histórico y su puesta en discurso, textes réunis par Isabel Ibañez et J. Enrique Duarte, New York, IDEA/ IGAS (ISBN: 978-1-938795-07-7), 2015, p. 139-152.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil de la voix poétique et figures de l’ailleurs dans la poésie lyrique espagnole du XVIe siècle (Garcilaso, Cetina, De la Torre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie de l’Ailleurs. Mille ans d’expression de l’Ailleurs dans les cultures romanes, textes réunis par Estrella Massip i Graupera et Yannick Gouchan, Aix-en-Provence, PUP, 2014, p. 57-71</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, 978-2853998932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chèvre ou les ambiguïtés de l’errance dans l’imaginaire du Siècle d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal, un homme comme les autres ?, études réunies par Maryse Baudrez, Thierry Di Manno, Valérie Gomez-Bassac, Bruxelles, Bruylant, 2012, p. 125-142</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grenadille et d’autres merveilles : les allégories de la Passion dans le Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et voyage. De la Méditerrannée aux Indes, textes réunis par Sylvie Requemora-Gros &amp; Loïc P. Guyon, Presses de l’Université de Provence (PUP), 2012, p. 147-159</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2012, 9782853998215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des théories de Ficin sur la fureur inspirée dans l’Espagne des XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Humanisme italien de la Renaissance et l’Europe textes réunis par Théa Picquet, Lucien Faggion et Pascal Gandoulphe, Presses de l’Université de Provence (PUP), collection Textes et Documents de la Méditérrannée antique et Médiévale, 2010, p. 201-213</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sistema de las emociones : la melancolía en el Siglo de Oro español</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accidentes del alma : las emociones en la Edad Moderna, textes réunis par María Tausiet et James S. Amelang, Madrid, Abada, 2009, p. 71-98.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images du corps dans les traités médicaux espagnols de la fin du XVe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et transmission de savoirs dans le monde Hispanique, études réunies par Jean Louis Guereña, Tours, Presses Universitaires François Rabelais, 2007, p. 255-270</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.5655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisemitismo y visión del intelectual en los siglos XVI y XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pere Joan i Tous et Heike Nottebaum (éd.) El olivo y la espada. Estudios sobre el antisemitismo en España (siglos XVI-XX), Tübingen, Niemeyer, 2003, p. 125-155.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 978-3111846279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosapia de Cristo : la généalogie du Christ et de la Sainte Famille dans quelques textes doctrinaux au début du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familles, pouvoirs, solidarités (Domaines méditerranéen et hispano-américain, XVe-XXe siècle), textes réunis par M. C. Barbazza et C. Heusch, Montpellier, Université de Montpellier III, ETILAL, 2002, p. 169-184.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image du philosophe en Espagne : textes et images de 1550 à 1655</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de philosophes : de l’idée à l’image, textes rassemblés par Bruno Curatolo et Jacques Poirier, Dijon, EUD, 2001, p. 107-122.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«La hiedra en la poesía de Francisco de la Torre : simbología y autorepresentación », Actas del V Congreso de la Asociación Internacional Siglo de Oro (Münster, 1999), textes réunis par Christoph Strosetzki, Madrid-Frankfurt, Iberoamericana/ Vervuert, 2001, p. 941-953.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Actas del V Congreso de la Asociación Internacional Siglo de Oro, textes réunis par Christoph Strosetzki, Madrid-Frankfurt, Iberoamericana/ Vervuert, 2001, p. 941-953.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un aspect de la crise religieuse autour de 1600 : apparitions et phénomènes visionnaires chez Diego Pérez de Valdivia et Fray Juan de los Angeles»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de siècles (Terence Mc Carthy éd.) Dijon, Université de Dijon, 2000, p. 81-98.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation du savoir scientifique en Espagne et le cercle savant du second Jean d’Autriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel et Gérard Laudin (éd.) Académies et sociétés savantes en Europe, 1650-1800, Paris, Honoré Champion, 2000, p. 89-115</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prince mélancolique dans la comedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et politique en Espagne au Siècle d'Or, textes réunis par Jean-Pierre Etienvre, Paris, Klincksieck, 1998, p. 269-281</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etincelles et ondes hertziennes : la théorie des correspondances chez Salvat-Papasseit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Els anys vint en el països catalans. Noucentisme/ Avantguarda, Barcelone, Publicacions de l’Abadia de Montserrat (Biblioteca Milà i Fontanals, 28), 1997, p. 213-227</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusus amator : a propósito de un poema de Quevedo, A la puerta de Aminta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. Arellano, M. C. Pinillos, M. Vitse (éd.), Studia aurea. Actas del III Congreso de la AISO, Toulouse/ Pamplona, 1996, p. 415-424.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marinier, du paysan et de quelques autres métiers chez Ausiàs March »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Pierre Vilar, Paris, Association Française des Catalanistes, 1994, p. 99-109.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre causalidad natural y sobrenatural: la melancolía y los debates en torno al furor inspirado en los siglos XVI y XVII » Séminaire du Centro da Humanidades/ Université Nouvelle de Lisbonne (organisateurs : Adelino Cardoso (CHAM) et Teresa Lousa (CHAM), Lisbonne, 16 décembre 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Orobitg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9449,51 +105,2921 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="C702E333"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="432B9041"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="7ADC9E4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="E900955A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="D5BAD19C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="DA9409D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="01C865B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="3D1DC04E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="FE02C626"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="7BA82C1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="CAE8C831"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="C4D2B6B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="87756DB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="4D7085E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="B2832FCF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="4F64C54D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="5B9755F2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="36BB1D66"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="42"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="F0A21C20"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -9530,51 +3056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428737v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133r7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iwj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04478449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.46294" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04443113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3534" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51472/JESO20221121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.20734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/achsc.v47n2.86163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.9824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1919" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03156102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2476" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01325011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2010.530833" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.20" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.2823" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04299252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/recit-mise-scene-de-soi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/17s8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12642-book-08535718-9782745357182.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184415v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02078475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/sang-espagne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184400v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184372v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184337v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182093v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idref.fr/035163046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6127-4289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/115687315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isni.org/isni/0000000081843325" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.bnf.fr/ark:/12148/cb13171284v" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/e-spania" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uco.es/ucopress/ojs/index.php/Esferas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ameriber.u-bordeaux-montaigne.fr/fr/revue-conceptos.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caer.univ-amu.fr/publications/cahiers-detudes-romanes/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistahipogrifo.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unilim.fr/flamme/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/116668/les-larmes-entre-corps-et-esprit.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.defensa.gob.es/portaldecultura/actividades/subvenciones/2023/OrdenConcesiones/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/iris/index.php?id=3302" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rives/9810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/12iwr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/336798191_Hommes_et_Caprines_De_la_montagne_a_la_steppe_de_la_chasse_a_l%27elevage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reichenberger.de/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reichenberger.de/Pages/plit.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cvc.cervantes.es/Literatura/criticon/PDF/056/056_117.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/BF03181268.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/10.5325/caliope.10.1.0019?seq=1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5325/caliope.10.1.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rives/2823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/babel/207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/babel.207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/bulletinhispanique/4034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/bulletinhispanique.4034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/babel/2476" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/babel.2476" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr:443/lineas/1013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://episteme.revues.org/844" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/criticon.1919" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-amu.archives-ouvertes.fr/hal-01991927" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epistemocritique.org/savoir-encyclopedique-xvie-xviie-siecle-espagnol-face-aux-nouvelles-realites-americaines-theme-temperament-de-lindien/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epistemocritique.org/wp-content/uploads/2018/04/6-Christine-Orobitg.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epistemocritique.org/category/ouvrages-en-ligne/actes-de-colloques/les-esprits-animaux/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudesromanes/9824" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/achsc.v47n2.86163" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lentre-deux.com/index.php?b=89" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-reunion.fr/TRAVAUX-DOCUMENTS" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/criticon.20734" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.janusdigital.es/articulo.htm?id=224" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.51472/JESO20221121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revista.janus@udc.es" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/e-spania/46294" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/e-spania.46294" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehumanista.ucsb.edu/volumes/55" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savoirsenprisme.univ-reims.fr/index.php/sep/issue/view/17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uam.es/edadoro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/13hsk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7203/Celestinesca.47.27049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/iris/index.php?id=3534" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/e-spania/51980" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/12iwj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/133r7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/hispanismes/21838?lang=fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistahipogrifo.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistahipogrifo.com/index.php/hipogrifo/issue/view/27" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.u-bordeaux-montaigne.fr/conceptos/issue/view/117" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savoirsenprisme.univ-reims.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistahistoriapsicologia.es/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hmc.univie.ac.at/programa/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reunion.fr/agenda/journee-detude-photographie-et-memoires-raconter-des-histoires-relire-lhistoire/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Orobitg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2025.13.01.05" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133r7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iwj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04443113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3534" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04478449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.46294" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51472/JESO20221121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04267566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.20734" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/achsc.v47n2.86163" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.9824" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1919" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03156102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.700" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186367v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01325011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2476" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.207" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14753820.2010.530833" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.2823" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185996v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186013v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186020v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04299252v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833450v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503131v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503121v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194688v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194669v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194650v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194633v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194656v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194605v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194585v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194539v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194521v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03194513v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244746v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/recit-mise-scene-de-soi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/17s8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pech-Pelletier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iwr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850241v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ar&#234;as" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leiva-Espitia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182079v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/le-catalogue/185-des-noblesses-a-l-epoque-moderne-rivalites-preseance-mise-en-scene-9782853551298.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184439v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12642-book-08535718-9782745357182.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503110v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184415v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184405v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184410v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02078475v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/sang-espagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184400v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184397v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184378v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184352v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5655" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184337v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184328v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184322v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182237v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182234v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182101v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182093v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182089v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>