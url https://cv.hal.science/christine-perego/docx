--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -140,183 +140,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La machine à lire plurilingue : un outil numérique pour s’entrainer à lire en français langue seconde, en classe et à la maison</w:t>
+                <w:t xml:space="preserve">Emmanuelle Guérin et Véronique Laurens (dir.), Construction identitaire et intégration : l’enseignement de la langue en questions, revue Le français aujourd’hui, no 217</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Language. Teaching and learning - NJLTL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (2), pp.I-VII. </w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46364/njltl.v12i2.1283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lidil.12522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943378v1</w:t>
+                <w:t xml:space="preserve">hal-04608466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Guérin et Véronique Laurens (dir.), Construction identitaire et intégration : l’enseignement de la langue en questions, revue Le français aujourd’hui, no 217</w:t>
+                <w:t xml:space="preserve">La machine à lire plurilingue : un outil numérique pour s’entrainer à lire en français langue seconde, en classe et à la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69, </w:t>
+              <w:t xml:space="preserve">Nordic Journal of Language. Teaching and learning - NJLTL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.I-VII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.12522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46364/njltl.v12i2.1283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608466v1</w:t>
+                <w:t xml:space="preserve">hal-04943378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclure les élèves ou les langues des élèves ? Inclusion linguistique des élèves migrant.e.s plurilingues en classe ordinaire au collège : entre approbations et réticences</w:t>
               </w:r>
@@ -598,287 +598,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thamin, Mohammed Zakaria Ali-Bencherif, Anne-Sophie Calinon, Azzeddine Mahieddine et Katja Ploog (dir.), Mobilités dans l’espace migratoire Algérie France Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux accueillir les enfants plurilingues à l’école. Pour bien parler et pour bien parler le français, il faut bien parler sa langue maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalini Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lidil.7591⟩</w:t>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166 (2), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.166.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578306v1</w:t>
+                <w:t xml:space="preserve">hal-03578246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inclusion scolaire des élèves allophones</w:t>
+                <w:t xml:space="preserve">Nathalie Thamin, Mohammed Zakaria Ali-Bencherif, Anne-Sophie Calinon, Azzeddine Mahieddine et Katja Ploog (dir.), Mobilités dans l’espace migratoire Algérie France Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhiz.078.0014⟩</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.7591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578225v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux accueillir les enfants plurilingues à l’école. Pour bien parler et pour bien parler le français, il faut bien parler sa langue maternelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’inclusion scolaire des élèves allophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 166 (2), pp.89-97. </w:t>
+              <w:t xml:space="preserve">Rhizome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°78 (4), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/admed.166.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhiz.078.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578246v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1892,51 +1892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943378v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perego" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46364/njltl.v12i2.1283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12522" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1958" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7591" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.078.0014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.166.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04327957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04633444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BOR30028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perego" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46364/njltl.v12i2.1283" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1958" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.166.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.078.0014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04327957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04633444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BOR30028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>