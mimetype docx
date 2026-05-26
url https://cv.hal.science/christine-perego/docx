--- v1 (2026-04-28)
+++ v2 (2026-05-26)
@@ -106,368 +106,368 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Guérin et Véronique Laurens (dir.), Construction identitaire et intégration : l’enseignement de la langue en questions, revue Le français aujourd’hui, no 217</w:t>
+                <w:t xml:space="preserve">Yann Forestier, Changer l’école ou la sauver. Une polémique médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69, </w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 140, pp.131-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.12522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/162ml⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608466v1</w:t>
+                <w:t xml:space="preserve">hal-05604813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La machine à lire plurilingue : un outil numérique pour s’entrainer à lire en français langue seconde, en classe et à la maison</w:t>
+                <w:t xml:space="preserve">Emmanuelle Guérin et Véronique Laurens (dir.), Construction identitaire et intégration : l’enseignement de la langue en questions, revue Le français aujourd’hui, no 217</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Language. Teaching and learning - NJLTL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (2), pp.I-VII. </w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46364/njltl.v12i2.1283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lidil.12522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943378v1</w:t>
+                <w:t xml:space="preserve">hal-04608466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclure les élèves ou les langues des élèves ? Inclusion linguistique des élèves migrant.e.s plurilingues en classe ordinaire au collège : entre approbations et réticences</w:t>
+                <w:t xml:space="preserve">La machine à lire plurilingue : un outil numérique pour s’entrainer à lire en français langue seconde, en classe et à la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliance : Revue de Recherche et Pratiques en Éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nordic Journal of Language. Teaching and learning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.I-VII. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46364/njltl.v12i2.1283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962835v1</w:t>
+                <w:t xml:space="preserve">hal-04943378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Muller et Nathalie Borgé, Aborder l’œuvre d’art dans l’enseignement des langues</w:t>
+                <w:t xml:space="preserve">Inclure les élèves ou les langues des élèves ? Inclusion linguistique des élèves migrant.e.s plurilingues en classe ordinaire au collège : entre approbations et réticences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliance : Revue de Recherche et Pratiques en Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.18-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.11245⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03842846v1</w:t>
+                <w:t xml:space="preserve">hal-03962835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre en contexte de migration multiples : continuités et ruptures.Regard sur l’histoire des deux Sara.</w:t>
               </w:r>
@@ -516,363 +516,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Villa-Perez (dir.), Minorations en chansons. Approches sociolinguistiques</w:t>
+                <w:t xml:space="preserve">Catherine Muller et Nathalie Borgé, Aborder l’œuvre d’art dans l’enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36, </w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, 296 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glottopol.1958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lidil.11245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617965v1</w:t>
+                <w:t xml:space="preserve">halshs-03842846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux accueillir les enfants plurilingues à l’école. Pour bien parler et pour bien parler le français, il faut bien parler sa langue maternelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeria Villa-Perez (dir.), Minorations en chansons. Approches sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/admed.166.0089⟩</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.1958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578246v1</w:t>
+                <w:t xml:space="preserve">hal-03617965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thamin, Mohammed Zakaria Ali-Bencherif, Anne-Sophie Calinon, Azzeddine Mahieddine et Katja Ploog (dir.), Mobilités dans l’espace migratoire Algérie France Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux accueillir les enfants plurilingues à l’école. Pour bien parler et pour bien parler le français, il faut bien parler sa langue maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalini Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61, </w:t>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166 (2), pp.89-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.7591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/admed.166.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578306v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thamin, Mohammed Zakaria Ali-Bencherif, Anne-Sophie Calinon, Azzeddine Mahieddine et Katja Ploog (dir.), Mobilités dans l’espace migratoire Algérie France Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.7591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’inclusion scolaire des élèves allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°78 (4), pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhiz.078.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -882,581 +964,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire de l’écrit en FLE : pour une approche plurilingue de l’école à l’université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF- Les utopies francophones en tous genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture plurilingue pour former à l’inclusion : premières réflexions sur une recherche-action en sociodidactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches performatives Pour une éducation inclusive de l’école à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La machine à lire plurilingue : un outil numérique pour s’entrainer à lire en français langue seconde, en classe et à la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation plurilingue de la petite enfance à l’âge adulte : Transitions, continuités et ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDILIC, Jun 2023, Copenhague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion linguistique des enfants plurilingues en classe ordinaire : entre approbation et réticences</w:t>
+                <w:t xml:space="preserve">Accompagner la prise en compte et la valorisation du plurilinguisme des élèves allophones en classe « ordinaire » : réflexion sur la formation des enseignant.e.s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Compalangues : Approches plurilingues de l'école à l'université : expériences, appropriations, ressources et formation des enseignant·es</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse 2 Jean Jaurès / INSPE Toulouse, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Pourquoi faut-il parler les langues maternelles aux bébés, aux enfants, aux adolescents ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Autre, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578518v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la prise en compte et la valorisation du plurilinguisme des élèves allophones en classe « ordinaire » : réflexion sur la formation des enseignant.e.s.</w:t>
+                <w:t xml:space="preserve">Inclusion linguistique des enfants plurilingues en classe ordinaire : entre approbation et réticences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pourquoi faut-il parler les langues maternelles aux bébés, aux enfants, aux adolescents ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Autre, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Compalangues : Approches plurilingues de l'école à l'université : expériences, appropriations, ressources et formation des enseignant·es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 2 Jean Jaurès / INSPE Toulouse, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578391v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la démarche Fluence de lecture pour des élèves allophones : une démarche en cours d’élaboration…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolarisation des élèves allophones NSA : les questions posées par l’entrée tardive dans l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CASNAV de l'académie de Lyon, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éveil aux langues « inversé », une pratique innovante en formation d’enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactiques plurilingues et médiations culturelles : prendre en compte le patrimoine culturel des élèves pour construire une société inclusive et plurielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Mans, Mar 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éveil aux langues « inversé », une pratique innovante en formation d’enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès internationnal EDILIC, Interculturalité et éveil aux langues : défis et opportunités pour les contextes d’éducation formelles et non formelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDILIC, Jul 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1466,98 +1548,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits évaluatifs : une analyse à la lumière du concept de bienveillance. Le cas des élèves nouvellement arrivés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIEUX VIVRE EN LANGUES De la maltraitance à la bientraitance linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-343-20534-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1567,185 +1649,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élèves migrant·e·s plurilingues en classe ordinaire Identification des leviers et des obstacles pour la formation des enseignant·e·s</w:t>
+                <w:t xml:space="preserve">Elèves migrant.e.s plurilingues en classe ordinaire. Identification des leviers et des obstacles pour la formation des enseignant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Bordeaux Montaigne, 2023. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Linguistique. Université Michel de Montaigne - Bordeaux III, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023BOR30028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04327957v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04633444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elèves migrant.e.s plurilingues en classe ordinaire. Identification des leviers et des obstacles pour la formation des enseignant.e.s</w:t>
+                <w:t xml:space="preserve">Élèves migrant·e·s plurilingues en classe ordinaire Identification des leviers et des obstacles pour la formation des enseignant·e·s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Université Michel de Montaigne - Bordeaux III, 2023. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2023BOR30028⟩</w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Bordeaux Montaigne, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04633444v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04327957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1892,51 +1974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perego" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46364/njltl.v12i2.1283" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1958" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.166.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.078.0014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04327957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04633444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BOR30028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604813v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perego" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162ml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12522" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46364/njltl.v12i2.1283" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.166.0089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.078.0014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04633444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BOR30028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04327957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>