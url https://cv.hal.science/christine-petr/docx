--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine PETR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Agrégée des Universités à l'Institut de Management - IAE de l'Université Bretagne Sud (UBS, site de Vannes)Chercheur au Laboratoire EA LEGO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6054-1181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085181471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine PETR est professeure en sciences de gestion et marketing à l'Institut de gestion de l'Université de Bretagne Sud (IAE de Bretagne Sud - Vannes). Elle est chercheuse au Laboratoire d'économie et de gestion de l'ouest (LEGO), laboratoire qu'elle a dirigé pour le site de Vannes (France), avant, pendant et après la transition de l'Institut IREA vers l'actuel laboratoire LEGO (multisite et multi-établissement : UBO, UBS, IMTA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, elle est la responsable pédagogique de la spécialisation Marketing en troisième année de licence d'économie et de gestion. Elle enseigne la stratégie marketing, le marketing international et les méthodes de recherche (qualitative et quantitative) aux étudiants en formation initiale et continue, de la 3e année de licence à la 2e année de master. Elle est la coordinatrice académique du Diplôme Universitaire « Influence et Contre-Influence dans le cyber espace » proposée dans les locaux de l’Académie de la Cyberdéfense (anciennement Centre cyber de préparation opérationnelle, C2PO).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine PETR répond à des appels à projets et soumet régulièrement des propositions pour des projets multipartenaires régionaux, nationaux et européens (Digiteens H2020, projet RUDI UIA, TIGA Territoires d'Innovation - France 2030, DATA_ACTM, TREMPLIN EFRIL, SeaLabHaus Interreg). Elle obtient des financements pour les thèses de ses doctorants (ARED, CE, CIFRE). Afin de soutenir le développement de ses projets, elle a mis en place une équipe permanente de soutien à la recherche et à l'enseignement (recrutement et coordination d'un assistant de recherche depuis 2022 et d'un assistant d'enseignement - contrat LRU depuis 2024). Elle dirige des équipes et mène des recherches sur le comportement des consommateurs, en observant les effets des innovations et des usages numériques. Ses priorités thématiques sont la consommation touristique et les pratiques culturelles. Elle a été responsable scientifique de l'axe Tourisme de l'écosystème d'innovation « Mer & Littoraux » de l'Université Bretagne Sud (2020-2024). En France, elle a été co-créatrice et co-responsable scientifique du groupe d'intérêt thématique des chercheurs en marketing de l'AFM intitulé « Innovations et Marketing de la Culture et du Tourisme (IMCT) ». Elle copréside le thème « Interface ville-port - Chaire Q_SEA (Qualité et sécurité des environnements et activités maritimes) ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Très impliquée dans les instances dirigeantes de son université (CFVU, CAC et CAC Restreint, département de la faculté - DSEG, commission disciplinaire des enseignants, Bureau Cyber de l'UBS), depuis 2024, son investissement collectif se concentre sur la sous-direction de l'école doctorale EDGE, la participation au conseil d'administration de l'université et la supervision de la création de modules pour le projet CyberSkills4All (projet lauréat du programme « Compétences et métiers d'avenir - France 2030 »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine PETR est membre experte active du sous-groupe « Transition numérique » du groupe T4T (Together for Tourism) créé en juin 2023 par la DG GROW (Direction générale du marché intérieur, de l'industrie, de l'entrepreneuriat et des PME) dans le but de soutenir la mise en œuvre de la Feuille de route pour la transition du tourisme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expressions in Conversational AI: the Hot Trend that Boosts Empathy but Flops on Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Museum Visitors Intention through Nonverbal Cues : the Potential of Facial Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACIAL EXPRESSION AS EMOTIONAL DIAGNOSTIC (FEED) : NEW OPPORTUNITIES FOR TOURISM AND HOSPITALITY (A LITERATURE REVIEW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal of Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24922/eot.v11i1.114484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical marketing framework for metaverse simulated experiences of tourism (SET): An exploration of consumers’ aspirations and fears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.103785. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2024.103785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority of Criteria for Agritourism Development in Bali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Suryawan Wiranatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gusti Ayu Oka Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Putu Eka Nila Kencana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurnal Kajian Bali (Journal of Bali Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.234-258. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24843/JKB.2024.v14.i01.p11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Culture Challenges in developing countries: The case of Mexico -Exploring UNESCO Creatives Fields from a Citizen Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New marketing theories and practices emerging from innovations in the cultural and tourism sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (5-6), pp.367-372. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0267257X.2023.2213964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Tolerance in Tourismdevelopment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Hoa Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11st Conference of the IFBAE Institut Franco-Bresilien d'Administration des Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a smart culture and how to implement it? The focus on heritage, arts crafts, and gastronomy and the priority of accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles situations d'intermédiation territoriale : l'exemple des quart-lieux périphériques (espaces de coworkation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pasquer-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une étude de public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing de l'Art et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique du service et qualité perçue du vin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resident’s perception of tourismdevelopment in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Hoa Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resident’s perception of tourism development in Oman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles situations d’intermédiation territoriale : l’exemple des « quart-lieux » périphériques (espaces de coworkation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pasquier-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.31-52. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2021.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing Sanitary Limitations, the New Recreation Values of “Home, sweet Home”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Post-Covid19: Coping, Negotiating, Leading Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un (nouveau ?) marketing culinaire pour une alimentation plus joyeuse et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brégeon Lalanne de Saint-Quentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Marketing Culinaire et Alimentaire face aux défis du XXIe si</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du terroir pour le produit vin : adaptation du concept de terroirité perçue et proposition d'une échelle de mesure pour le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième Journée Marketing Agro-Alimentaire de Montpellier- Journée de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enrichissement volontaire d'une pratique de consommation par l'utilisation régulière de dispositifs de quantified-self : quels effets sur la valeur perçue de la pratique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ième Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céder, ce n'est pas consentir : Quelles positions des utilisateurs face au recueil du consentement sur les données personnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’âge et de l’origine territoriale du consommateur sur l’évocation des catégories de produits alimentaires du terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence de l’âge et de l’origine territoriale du consommateur sur l’évocation des catégories de produits alimentaires du terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Are The Tourists ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal of Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.138-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthologie au service de l’étude de l’appropriation des objets connectés : application à des nouveautés proposées dans le secteur équitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence 2019 Marsouin, Recherche sur la société numérique et l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les touristes : définitions et périmètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche en Management du Tourisme,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why not using internet of things: the case of quantified-self devices among sportsmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands and coasts as empirical field for over tourism research and eco- 16 sustainable tourism promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th TRC Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des dimensions du terroir sur les intentions du consommateur : Quels efforts pour un produit alimentaire est estampillé « Terroir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Marketing Agro-alimentaire de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de l’échelle de la terroirité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport narratif et expérience de consommation transmedia dans le domaine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon - Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative Transportation and transmedia experience in the cultural field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi, mon employeur, et mes amis... tous sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Pôle Gouvernance, "Public / Privé : des frontières sous tension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude éthologique des effets et de l’appropriation d’un dispositif connecté au cours d’une pratique ludo-sportive : le cas de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marra A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ième Journée de Recherche sur le Marketing Digital, Journée AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Technology Firms facing users’ representations about cyber risks: Understanding why consumers looking for self-quantification during sport practices still hesitate to adopt IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Technology Small Firms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’âge et de l’origine territoriale du consommateur sur l’évocation des catégories de produits alimentaires du terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence de l’âge et de l’origine territoriale du consommateur sur l’évocation des catégories de produits alimentaires du terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des dimensions du terroir sur les intentions du consommateur : Quels efforts pour un produit alimentaire est estampillé « Terroir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Marketing Agro-alimentaire de Montpellier. Journée AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’aéroport international sur l’expérience de la destination touristique pour les primo-visiteurs : un effet d’amorçage positif sur les évaluations du pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hanna Al Rachkidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 99 (1), pp.115-142. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.099.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le tourisme est-il malaimé? Pourquoi faut-il se justifier de faire du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les Hippocampes du Golfe du Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’usage régulier d’objets connectés de quantified-self sur l’expérience de consommation : de nouvelles dimensions de la valeur de consommation au profit d’un consommateur empoweré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée de Recherche sur le Marketing Digital, Journée AFM,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslan C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Janvier, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la communication sur les réseaux sociaux numériques (RSN) : des chartes aux dispositifs de régulation au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontar B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 16ième Séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services numériques à destination des publics des théâtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les publics in situ et en ligne, hiver 2016-2017 (134), pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmedia Experience and Narrative Transportation, Special issue in Digital, Journal of Marketing Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmedia Experience and Narrative Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche motivationnelle de la consommation collaborative par la théorie de l’autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fischer-Lokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et motivations de la consommation collaborative, Journée de restitution sur l’étude Marsouin sur la Consommation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fischer-Lokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fischer-Lokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Terminal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel contenu informationnel pour améliorer la perception de la qualité du vin du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée du Marketing Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmedia Experience and Narrative Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon - Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmedia Experience and Narrative Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche exploratoire des ressorts « motivationnels » à pratiquer la consommation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fischer-Lokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’aéroport international sur la destination touristique : l’impact modérateur de l’insécurité perçue et de l’intérêt pour le pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hanna Al Rachkidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ième Conférence Annuelle de l’AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting Willingness of Foreign Tourists to Spend Money in Benefiting Local People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A.G.O Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiranatha Agung Suryawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Development of Tourism and the Hospitality Industry in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME et les chartes éditoriales sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution sur l’étude PME 2015 sur les NTIC dans les PME Bretonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet réflexif salvateur du pouvoir grossissant d’une étude exploratoire sur une nouvelle pratique managériale : le cas des chartes éditoriales sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats Généraux du Management (EGM 2016) : L’impact de la recherche en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice features of telephone operators predict auditory preferences of consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.77-97. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.17.1.04and⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Studies: Social Behaviour and Communication in Biological and Artificial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies: Social Behaviour and Communication in Biological and Artificial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.77-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quels produits le consommateur associe-t-il la notion de terroir : analyse comparée selon l’âge et l’origine géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Frambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 ième journée de recherche en Marketing du Grand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des relations aux publics, quelles pratiques numériques dans les établissements de spectacle vivant en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ième séminaire de Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Travel Marketing (new issues and changes during the past 10 years)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The SAGE International Encyclopedia of Travel and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRM-GRS (Gestion de la Relation Spectateur) : comment mettre en place une stratégie numérique innovante en billetterie et relations avec les publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennales Internationales du Spectacle Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédia et Expérience de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport narratif, expérience de consommation et intentions à l'égard d'un dispositif transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts and Creative Industries Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make heritage site tourists become monument visitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chartes éditoriales sociales sur Internet : perception et pertinence pour l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ième séminaire de Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « transmédia » au service de la médiation dans le domaine des arts et de la culture : Quand Internet est la clef d’entrée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC (Association Internationale du Management des Arts et de la Culture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videography in Marketing Research: Mixing Art and Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Decrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Marketing: an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.73-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir émotionnel des promotions monétaires : un prix réduit, ce n’est pas qu’une question d’argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche en Marketing du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affect the Willingness to spend Money to benefit the Local People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A.G.O Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiranatha S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Managing the Asian Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôtellerie et Hébergement: Les enjeux humains de l'hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 156-158 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une étude de public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marketing de l'Art et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marketing Strategy to Minimize Tourism Leakage of Accommodation in Bali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surywardani I.G.A.O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiranatha S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Marketing Studie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre vue à travers une tablette mobile : quid des comportements d’appropriation culturelle et des modes de réception artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Gary E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: Interactions et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des donnes de mobilités : problématique de convergence entre enquêtes, capteurs, enregistrement des trajectoires brutes, et problématique de protection de la vie privée », Atelier Modélisation et analyse de la mobilité individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guus Bongers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition des donnes de mobilités : problématique de convergence entre enquêtes, capteurs, enregistrement des trajectoires brutes, et problématique de protection de la vie privée », Atelier Modélisation et analyse de la mobilité individuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilité et la nature du discours orienté vers le client-spectateur sur Internet : le cas du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S. Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition : Dunod, ouvrage coordonné par le Professeur D. Bourgeon-Renault, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction générale de l’ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination Marketing Strategy in Bali Through Optimizing the Potential of Local Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gusti Ayu Oka Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Suryawan Wiranatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal of Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hotels: The Human Dimension of Hospitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp.156-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions face à une réduction de prix : potentiels scientifiques et contraintes méthodologiques liés à la collecte et à l’exploitation des mesures physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée User-meeting de « The Observer » et Atelier de découverte de l’application TrackLab (GSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Une étude pilote pour construire des outils et des repères, Snapshot, Conférence AIM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne plus vampiriser le marketing dans le secteur culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon SimeSitem, invitée par Museum Experts : Valorisation des lieux de culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations: a case study of Facebook and Twitter activity during a week event mixing artistic and gastronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC (Association Internationale du Management des Arts et de la Culture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cultural Economics and Management, IFACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauzente C., Kuntz P., Petr C. (2012), Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ? Une exploration interdisciplinaire du lien entre individus/consommateurs/internautes/publics et institutions culturelles, Valorisation des lieux de culture, Janvier, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work-in-progress, Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine construit et naturel face au défi du developpement durable : les fondements d’une gestion négociée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tourism and sustainable development at World Heritage Sites: Contexts, Experiences and Frameworks of Assessment, UNITWIN Network “Culture, Tourism, Development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre vue à travers une application mobile: quid des comportements d’appropriation culturelle et des modes de réception artistique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Gary E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des consommateurs aux consommations : vers un changement de référentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing : nouveaux enjeux, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des tables d’information : un renouvellement grâce à Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess-Miglioretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.057.19.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02913288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore faut-il qu’il y ait des clics : de l’artiste émancipé aux réalités de la promotion artistique par les outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lostys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Travail et création artistique en régime numérique : Images et sons »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-tourisme: L’influence des technologies de l’information sur le consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les comportements du touriste pour améliorer son efficacité marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des tables d’information : un renouvellement grâce à Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess-Miglioretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermarché, cybermarché et courses alimentaires : quels projets d’usage par les consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media richness and Internet exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.303-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abonnement au théâtre : des mythes de la fidélité aux pistes d’une fidélisation véritable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing des activités culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la foule sur le comportement de visite au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assemblée Générale du GIS CCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grocery shopping and Internet: Exploring French consumers’ perceptions of the “hypermarket” and “cybermarket” formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huré E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.437-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une étude de public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marketing de l'Art et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité et Valeur Attachée à l'Objet de Consommation Cutlurelle : le Cas des Musées et des Monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité et valeur attachée à l'objet de consommation culturelle : le cas des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fame is Not Always a Positive Asset for Heritage Equity! Some Clues from 9 Buying Intentions of National Tourists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Travel and Tourism Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (1), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grocery shopping and Internet : exploring French consumers' perceptions of the hypermarket and cybermarket formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.437-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00479109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The audience of a Destination Organization E-newsletter: some marketing comments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess-Miglioretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Marketing Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free admission in museums and monuments : An exploration of some perceptions of the audiences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nonprofit and Voluntary Sector Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nvsm.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free admission to museums and monuments in France: What do the public’s think ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Cultural Policy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tables d’information numériques : Potentiels et validation de la méthode à l’ère d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess-Miglioretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des musées et des monuments : qu'en pensent les publics en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00338005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation des musées et des monuments superstars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et Mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels discours sur l’abonnement quand les consommateurs préfèrent ne pas s’engager ? Le cas des spectateurs d’un théâtre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gélinas-Chebat C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lostys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité : un prix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (186), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.186.35-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00338009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des chemins de décision dans le cadre du choix d’un fournisseur d’accès à Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess-Miglioretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité : un prix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (186), pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’affluence dans le domaine culturel » et «Le management de l’hyper fréquentation : état des lieux et agenda de réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée professionnelle du Louvre sur l'hyper fréquentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité : un prix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (6), pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free admission to museums and monuments : an exploration of some perceptions of the audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nonprofit and Voluntary Sector Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude exploratoire des représentations de la gratuité et de ses effets sur le comportement des publics des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude exploratoire des effets de la gratuité sur les représentations et la décision de visite des musées et des monuments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets positifs de la gratuité sur le processus de décision du consommateur : le cas de la visite des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 215 (5/5), pp.57-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study of the implications of free admission to museums and monuments : perceptions and effects on visiting behaviors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/205157070702200202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude exploratoire des représentations de la gratuité et de ses effets sur le comportement des publics des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00239193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude exploratoire des représentations de la gratuité et de ses effets sur le comportement des publics des musées et des monuments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets positifs de la gratuité sur le processus de décision du consommateur: le cas de la visite des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 215, pp.57-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why occasional theatre attendance do not subscribe in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du paradigme de « disconfirmation » des attentes : Quand le lien remplace le bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cova B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervard Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23ième Congrès International de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free admission in museums and monuments: An exploration of some perceptions of the audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nonprofit and Voluntary Sector Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (1), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why occasional theatregoers in France do not become subscribers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp. 51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets positifs de la gratuité sur le processus de décision du consommateur : le cas de la visite des musées et des monuments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 215 - 5/5, pp.57-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité des Musées et Valeur Perçue par les Publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why occasional theatre attendance do not subscribe in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (winter), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beginner Research on Tourism and the Tourist: Beware of words and carricatures!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.251-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odors and consumer behavior in a restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.335-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experiential approach to the consumption of art and culture: the case of museums and monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct marketing and geographic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomarketing: Methods Regional preference or chauvinism in data? Experimental study of the impact of territorialization argument on consent to share and reuse dataand Strategies in Spatial Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait touristique : Du point de vue de l'anthropologue aux propositions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 238, pp.44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beginner Research on Tourism and the Tourist: Beware of words and carricatures!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experiential approach to the consumption of art and culture: the case of museums and monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odors and consumer behavior in a restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.335-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation du discours et perspective sémiotique : du schéma narratif au carré sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétation de discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiential Approach to the Consumption Value of Arts and Culture: The Case of Museums and Monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free entrance representations of museums and monuments audiences, Asia-Pacific ACR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation du discours et perspective sémiotique : du schéma narratif au carré sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire méthodologique de l’IREIMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des comportements des publics dans les établissements publics de spectacle vivant », Conférence professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Scène Nationale de Tarbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements d’approche des monuments historiques : détails typologiques et proposition d’un modèle explicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix à terminaison 9 et influence du comportement d'achat : une évaluation lors d'une vente en porte-à-porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 214-215, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée : une institution légitime pour le touriste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espace, Cahier spécial "Tourisme et Musée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix à terminaison 9 et influence du comportement d'achat : une évaluation lors d'une vente en porte-à-porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 214-215, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine : de sa définition … à ses marchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Technologiques Interrégionales 2005 des RDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les comportements : pratiques de collecte et d’analyse des observations comportementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode d’Observation et d’Expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité des musées et des monuments et valeur de l’expérience de visite : une approche théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les comportements : collecter et analyser des observations comportementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire méthodologique de l’IREIMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité dans le domaine culturel : une étude exploratoire des représentations des bénéficiaires dans les musées et monuments français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche en Marketing "Prix, consommation et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Direct et information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le géomarketing, méthodes et stratégies du marketing spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourist apprehension of heritage : a semiotic approach to behaviour patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (2), pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'expérience : de la recherche au contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.77-84. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.028.77.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourist Apprehension of Heritage: A Semiotic Approach to Behaviour Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (2), pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l’expérience : de la recherche au contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'expérience : de la recherche au contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de trois logiciels d'analyse des systèmes d'équations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Décisions et Marchés » du CREREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing du patrimoine : à contexte particulier, méthodologie particulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Public &amp; Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.67-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Engagement and Interaction Patterns with Virtual vs Human Influencers: A 24-Month Comparison of Two Breton Personalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMTC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Business School, Jan 2026, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Data to Decision: A Digital Twin Supporting Sustainable Multi-Criteria Decision-Making for Heritage Territories and Their Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Viaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face the Truth : A Clear Vision through an Ethical Research of Facial Expressions A delphi method to propose guidelines according to IP/IT experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trend Conference (IMTC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marketing Trend Conference (IMTC), Jan 2025, Venise (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de collecte de données dans la conception d’un jumeau numérique de territoire : le cas des paysages de mégalithes du Morbihan, future labellisation UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Viaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSOUIN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si je suis seul(e), je ressens plus d'émotions !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsouin, May 2024, Redon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visages qui en disent long : Comprendre les réactions du public grâce aux expressions faciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire vivre les monuments : mises en scène, espaces et publics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l'Ouest (UCO), Jun 2024, Vannes (Bretagne, France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs français boudent-ils les sourires ? Une exploration bibliométrique de l’appropriation académique du sujet des expressions faciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ème Congrès international de l'Association Française de Marketing 2024 (AFM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Marketing (AFM); Université Paris Dauphine-PSL, Jun 2024, Paris, Université Paris Dauphine-PSL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Expressions Faciales pour Dévoiler la Valeur Perçue des Offres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du Colloque Prix &amp; Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VALLOREM; IAE Tours Val de Loire, May 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel des sciences participatives digitales pour mesurer la fréquentation touristique d’un territoire ? Proposition d’une étude via un test sur les territoires insulaires et littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Damak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et transition. 12e édition du colloque international pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AsTRES, Nov 2023, Tahiti, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Access Conditions to intention to visit a country: Differential Effects of Awful versus Marvelous Experiences at the Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hanna Al Rachkidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTRA Europe 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Travel and Tourism Research Association), Apr 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions faciales peuvent-elles servir de monitoring à la satisfaction ou à l'insatisfaction du consommateur d'une expérience pré-touristique sur un site internet de destination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFMAT, May 2023, Gérone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What benefits of local ingredients in the spa offer? A conceptual model of spa and wellness tourism utilizing agricultural products in Bali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gusti Ayu Oka Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Suryawan Wiranatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Research Summit for Hospitality and Tourism: Resilience, Recovery, and Reshaping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orlando (FL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory sciences to measure tourist flows : involving islanders and visitors in the creation and use of digital counting solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 62nd Congress - Urban challenges and sustainable technological revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking stimulated emotions: Potentials of facial expressions to evaluate the performance of a tourism promotion message on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference of Travel and Tourism Research Association (TTRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Louis (Missouri), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring tourist attendance on islands and distinguishing tourist vs. excursionist audiences: Contributions of a stakeholder theory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de MAnagement du Tourisme, May 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confinement a-t-il modifié la fracture numérique ? Une analyse avant-après qui démontre l'accroissement des utilisations mais aussi des difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin 2023 : Môle Armoricain de Recherche sur la SOciété de l’Information et les Usages d’INternet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lanester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the management of tourism flows : understanding data and stakeholders perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Damak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Research Summit for Hospitality and Tourism: Resilience, Recovery, and Reshaping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des environnements capacitants pour la cybersécurité : Proposition d’un cadre de recherche adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième Colloque de Psychologie Ergonomique (12e colloque EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE (Association pour la Recherche en Psychologie Ergonomique et Ergonomie), Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel des expressions faciales pour catégoriser les publics entre opposants et partisans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Cognitive Threats Seminar, 7e édition de la European Cyber Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cyber Week, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share your data to serve collective interest of the place where you live : the declaration of intent of the citizens of Rennes metropolis (European Project RUDI-UIA -France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Days Aschaffenburg UAS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aschaffenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTHÉTIQUE DU SERVICE ET QUALITÉ PERÇUE DU VIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEPTION DU TERROIR POUR LE PRODUIT VIN : ADAPTATION DU CONCEPT DE TERROIRITÉ PERÇUE ET PROPOSITION D'UNE ÉCHELLE DE MESURE POUR LE VIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Marketing Agro-Alimentaire de Montpellier- Congrès AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Transmedia Narrative Experience For Consumers of Arts and Heritage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de l’Association for Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Transmedia Narrative Experience for consumers of arts and heritage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale The Association for Consumer Research ACR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research, Oct 2020, Paris (Virtuel), France. pp.1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une échelle de la terroirité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème congrès international de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theaters are meeting the digital Rendezvous: Professional practices of French performing arts sector in numerical and web practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DES DIMENSIONS DU TERROIR SUR LES INTENTIONS DU CONSOMMATEUR : QUELS EFFORTS POUR UN PRODUIT ALIMENTAIRE ESTAMPILLÉ « TERROIR »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Marketing Agro-alimentaire Montpellier. Congrès AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explanatory variables of narrative transportation and consumer engagement with a transmedia consumption experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Arts and Culture Management (AIMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de pleine nature : premières explications sur les variables de l’adoption et du rejet des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rasskazova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence 2019 Marsouin, Recherche sur la société numérique et l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPOSITION DE L'ÉCHELLE DE LA TERROIRITÉ PERÇUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le coworking le suffit plus, on va plus loin ! Une étude exploratoire des quart-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@rsouin Digital Society Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02145635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des dimensions du terroir sur les intentions du consommateur : quels efforts pour un produit estampillé &amp;quot;terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journée du marketing agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la communication sur les réseaux sociaux numériques dans les organisations bretonnes : des chartes aux dispositifs de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Parra Jose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Séminaire du GIS Marsouin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUEL CONTENU INFORMATIONNEL PROPOSÉ POUR AMÉLIORER LA PERCEPTION DE LA QUALITÉ DU VIN DU CONSOMMATEUR ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée du Marketing Agro-alimentaire Montpellier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation alimentaire locale : évocation des produits du terroir, entre locavorisme et régionalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Vannes, 22-23 juin 2017, « Territoires fabriqués/Territoires instrumentalisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport narratif au coeur de l'expérience d'un dispositif transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès international de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative transportation scale: Measure development for transmedia experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Arts and Culture Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du transport narratif dans le contexte d’une expérience de consommation transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès international de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport narratif, expérience de consommation et intentions à l’égard d’un dispositif transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Cultural and Creative Industries Symposium Turin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Turin, Italie. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À QUELS PRODUITS LE CONSOMMATEUR ASSOCIE-T-IL LA NOTION DE TERROIR : ANALYSE COMPARÉE SELON L'ÂGE ET L'ORIGINE GÉOGRAPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Frambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de Recherche en Marketing du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des relations aux publics, quelles pratiques numériques dans les établissements de spectacle vivant en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche sur la société du numérique et ses usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14e séminaire M@rsouin, May 2016, Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « transmédia » au service de la médiation dans le domaine des arts et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème conférence internationale de Management des Arts et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction, Familiarity, Motivation and Perceptions of Foreign Tourists Regarding The quality of Products and Services in Bali’s Tourism and Willingness to Spend their Money to Benefit the Balinese People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A.G.O Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiranatha Agung Suryawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Managing the Asian Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des données de mobilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Modélisation et analyse de la mobilité individuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marketing Strategy to Minimize Tourism Leakage of Accommodation in Bali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A.G.O Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiranatha Agung Suryawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Marketing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tatung University; Academy of Taiwan Information Systems Research, Jun 2014, Taipe, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions face à une réduction de prix : potentiels scientifiques et contraintes méthodologiques liés à la collecte et à l’exploitation des mesures physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée User-meeting de « The Observer » et Atelier de découverte de l’application TrackLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes Politiques de Rennes, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XII International Conference on Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine construit et naturel face au défi du développement durable : les fondements d'une gestion négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism and sustainable development at World Heritage Sites: Contexts, Experiences and Frameworks of Assessment, UNITWIN Network "Culture, Tourism, Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gabon, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre vue à travers une application mobile: quid des comportements d'appropriation culturelle et des modes de réception artistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Workshop on Cultural Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFACCA (International Federation of Arts Councils and Culture Agencies), Nov 2012, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisim: A digital version of Information Display Board (IDB) experimental technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration Show Case</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore faut-il qu’il y ait des clics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lostys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et création artistique en régime numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Equipe Culture &amp; Communication du Centre Norbert Elias (UMR8562); l'IDHE (UMR8533); le LHIVIC (EHESS); le GRANEM (université d’Angers), May 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermarché, cybermarché et courses alimentaires : quels projets d'usage par les consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Venise, Italie. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grocery shopping and Internet: exploring French consumers' perceptions of the hypermarket and cybermarket format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAERCD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United Kingdom. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des chemins de décision dans le cadre du choix d'un fournisseur d'accès à Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess-Miglioretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress marketing trend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00226355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Admission to Museums and Monuments in France : What do the Publics Think ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Cultural Policy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation des musées et des monuments superstars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Arts and Culture Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valencia, Espagne. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing hyper-frequentation of heritage sites: from a growing problem to undifferentiated and segmented responses segmented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Surbled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Arts and Culture Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Arts and Culture Management, Jul 2007, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du paradigme de « disconfirmation » des attentes : Quand le lien remplace le bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2007, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00148542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'hyper fréquentation du patrimoine : d'une problématique grandissante à ses réponses indifférenciées et segmentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Surbled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Arts and Culture Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valencia, Espagne. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du Paradigme de &amp;quot;Disconfirmation&amp;quot; des Attentes : Quand le Lien Remplace le Bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIè Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourist Buyer Behavior at Heritage Sights: Is It Interesting to Be a Star ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Marketing Advances, Nashville (Tenessee)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du Processus de Satisfaction du Consommateur en Situations Extrêmes : Quand le lien remplace le Bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Recherche en Marketing de Bourgogne, DISTRIBUTION, ACHAT, CONSOMMATION, produits, Services, Culture, Loisirs, Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Entrance Representations of Museums and Monuments Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific : Advances in Consumer Research Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité et Valeur Attachée par les Publics aux Musées et aux Monuments Nationaux Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress, Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Venise, Italie. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free entrance comes at a price. An exploration of some perceptions of museums and monuments audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Marketing Academy Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Athènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité et Processus de Prise de Décision dans le Domaine Culturel : le Cas des Musées et des Monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIè Congrès International de l'Association Française du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité et valeur attachée par les publics aux musées et aux monuments nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno Internazionale sulle Tendenze del Marketing (5th International Congress in Marketing Trends), Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité et processus de prise de décision dans le domaine culturel : le cas des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIè Congrès International de l'Association Française du Marketing (AFM), Audencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nantes, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Entrance Comes at a Price. An Exploration of Some Perceptions of Museums and Monuments Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Marketing Academy Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Athens, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche « expérientielle » de la valeur de consommation culturelle : le cas des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Arts and Culture Management, HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non subscribers of a National Stage: Why they refuse the season ticket?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Arts and Culture Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gratuité : un Prix ! Une Exploration d'une Partie des Représentations des Publics des Musées et Monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Recherche en Marketing de Bourgogne, DISTRIBUTION, ACHAT, CONSOMMATION, Produits, Services, Culture, Loisirs, Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of three semiotic tools for analyzing store consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Retailing Symposium: Cutting Edge Research on Retail Patronage and Retail Management, Society for Marketing Advances, San Antonio (Texas),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements d'approche des monuments historiques : détails typologiques et proposition d'un modèle explicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième Journées de Recherche en Marketing de Bourgogne (Distribution, achat, consommation de produits, services, culture, loisirs et tourisme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bourgogne, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Approach to the Value of Cultural Consumption - The Case of Museums and Monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Arts and Culture Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montréal, Canada. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first approach to tourism and the tourist: beware of words and caricatures!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CPTHL Symposium: Consumer Psychology of Tourism, Hospitality, and Leisure Research, HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité: un prix! Une exploration d'une partie des représentations des publics des musées et monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité des musées et des monuments et valeur de l'expérience de visite : une approche théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribution, achat, consommation, IAE Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité dans le domaine culturel : étude des représentations des bénéficiaires dans les musées et monuments français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix, consommation et culture(s), CERMAT, IAE de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Comportement de Consommation Culturelle : un Etat de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Montréal, Canada. pp.183-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des environnements de travail favorables à l'accroissement des compétences cyber des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième Colloque de Psychologie Ergonomique (12e colloque EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the human back in the system : a cybersecurity activity system modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triennal Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, JEJU, South Korea. 1, springer, pp.299-304, 2025, 978-981-95-0210-3. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-0211-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional preference or chauvinism in data? Experimental study of the impact of territorialization argument on consent to share and reuse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambet T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining consent: contributions of the consent case to data sharing in smart cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theaters are meeting the digital Rendezvous: Professional practices of French performing arts sector in numerical and web practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 18th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le coworking ne suffit plus, on va plus loin ! Une étude exploratoire des quart-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pasquier-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence 2019 Marsouin, Recherche sur la société numérique et l'innovation, Rennes (35), 23-24 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France. Conférence 2019 Marsouin, Recherche sur la société numérique et l'innovation, Rennes (35), 23-24 mai, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité dans les Musées et les Monuments Nationaux : Représentations et Pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">id</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">id</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Questions de culturee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la vie privée : l'urgence de l'hygiène numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299, 2024, Économie, Gestion et Société, 978-2-7535-9574-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'art et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.336, 2024, 9782100855513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du marketing de la culture et du tourisme dans un contexte d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS, Management &amp; société, pp.304, 2022, Lectures - relectures (ISSN 2681-6474), 978-2-37687-587-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism Post-Covid19: Coping, Negotiating, Leading Change (Direction scientifique de l’ouvrage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">192 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du marketing de la culture et du tourisme dans un contexte d’innovation (Direction scientifique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage labellisé FNEGE (2023), catégorie “Ouvrage de Recherche Collectif”. EMS édition, 13 chapitres, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer la communication en 10 cas d'entreprises (Direction d'ouvrage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boulbry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.242, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des musées et des monuments : qu’en pensent les publics en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département des études, de la prospective et des statistiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12, 2015, Culture études, 9782111398818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'art et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.304, 2014, 978-2-10-070818-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'art et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.VIII-295, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l’Art et de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 456 p., 2011, Tourisme, Compétences &amp; Métiers, 9782804165765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 128 p., 2010, Les Topos, 9782100520244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'Art et de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Dunod, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des musées et des monuments, côté publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, pp.415, 2006, Questions de Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, de l'idée au chiffre d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Scientific Facilitors, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin de l'hygiène numérique des données personnelles. Premiers jalons et nouvelles priorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à la vie privée : l'urgence de l'hygiène numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-280, 2024, Economie, gestion et société, 978-2-7535-9574-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données personnelles en sous-marin de nos journées digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à la vie privée : l'urgence de l'hygiène numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-22, 2024, Economie, gestion et société, 978-2-7535-9574-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attitudes à l’égard de la collecte des données sur smartphone : une étude exploratoire par les idéaux-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Beauchamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Segard, Olivier; Petr, Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit à la vie privée. L'urgence de l'hygiène numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 227-242, 2024, Économie, Gestion et Société, 978-2-7535-9574-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature en Tourisme Consacrée à L’économie du Partage et la Consommation Collaborative : une Revue Systématique Basée sur les Méthodes Bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et Pratiques du Marketing de la Culture et du Tourisme dans un contexte d'Innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas1. Une offre de retransmission en direct de spectacles d’opéra : le cas de l’Opéra de Rennes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de D. Bourgeon-Renault, F. Euzéby, J. Passebois-Ducros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et marketing de la culture et du tourisme. Cas pédagogiques et corrigés, 14-33. (Ouvrage labellisé FNEGE dans la catégorie « Manuel de l’enseignement supérieur »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS édition, pp.14-33, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre introductif. Culture et tourisme: quelles interrelations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du marketing de la culture et du tourisme dans un contexte d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-38, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience transmédia et transport narratif dans le domaine des arts et de la culture : Comment engager les publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jessica de Bideran; Mélanie Bourdaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valoriser le patrimoine via le transmedia storytelling - Réflexions et expérimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complicités, 2021, 978-2-35120-354-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation du numérique comme outil de bien-être individuel (Chapitre 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction scientifique de B. Berthe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être, Questions de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Questions Contemporaines, L’Harmattan Editions, pp.49-70, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine du consommateur comme critère différenciant à l’évocation des produits du terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Frambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bougeard-Delfosse; Vincent Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires fabriqués / territoires instrumentalisés : entre considération et négation de la complexité du territoire dans les politiques de développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.223-232, 2021, 978-2-7535-7989-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience transmédia et transport narratif : Comment engager les publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon - Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonné par J. de Bideran et Mélanie Bourdaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmedia storytelling et valorisation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l’OCIM (Office de Coopération d’Information Muséales),, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre vue à travers une tablette mobile : quid des comportements d’appropriation culturelle et des modes de réception artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ngary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang Nguyen; Sylvain Dejean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: Interactions et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 227-247 pp., 2014, 978-2-343-01740-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang Nguyen; Sylvain Dejean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: Interactions et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 211-225 pp., 2014, 978-2-343-01740-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une étude du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourgeon-Renault; Stéphane Debenedetti; Anne Gombault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing de l'art et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 304 p., 2014, Marketing sectoriel, 9782100708185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing de l'art et de la culture : spectacle vivant, patrimoine et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-8, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des consommateurs aux consommations : vers un changement de référentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Cliquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing : nouveaux enjeux, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.30-42, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-tourist behaviour: The influence of IT on consumer behaviour in a tourism context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Tourist Behavior: Theory &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation du discours et perspective sémiotique : du schéma narratif au carré sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Robert-Demontrond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétation de discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, chapitre 3, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00070932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct marketing and geographic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. CLIQUET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomarketing: Methods and Strategies in Spatial Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les comportements : pratiques de collecte et d'analyse des observations comportementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Robert-Demontrond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'observation et d'expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.171-194, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing direct et information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Géomarketing, Aménagement et gestion du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.295-322, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use data for monitoring tourism flows? The DATA TCM project:Data for Tourism and Cultural Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beautiful places, beauty-filled people: an immersive assimilation experience of beauty ( Film-Videography)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Film Festival, Conference of the Association of Consumer Research, Denver (Colorado), 20-22th October,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des Musées et des Monuments : représentations, projets d'usage et comportements des publics en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université Bretagne Sud partenaire du tourisme sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Bretagne Sud; Laboratoire d'Economie et de Gestion de l'Ouest; Association francophone de management du tourisme; GIT Tourisme de l'AFM. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine PETR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Agrégée des Universités à l'Institut de Management - IAE de l'Université Bretagne Sud (UBS, site de Vannes)Chercheur au Laboratoire EA LEGO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6054-1181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085181471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine PETR est professeure en sciences de gestion et marketing à l'Institut de gestion de l'Université de Bretagne Sud (IAE de Bretagne Sud - Vannes). Elle est chercheuse au Laboratoire d'économie et de gestion de l'ouest (LEGO), laboratoire qu'elle a dirigé pour le site de Vannes (France), avant, pendant et après la transition de l'Institut IREA vers l'actuel laboratoire LEGO (multisite et multi-établissement : UBO, UBS, IMTA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, elle est la responsable pédagogique de la spécialisation Marketing en troisième année de licence d'économie et de gestion. Elle enseigne la stratégie marketing, le marketing international et les méthodes de recherche (qualitative et quantitative) aux étudiants en formation initiale et continue, de la 3e année de licence à la 2e année de master. Elle est la coordinatrice académique du Diplôme Universitaire « Influence et Contre-Influence dans le cyber espace » proposée dans les locaux de l’Académie de la Cyberdéfense (anciennement Centre cyber de préparation opérationnelle, C2PO).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine PETR répond à des appels à projets et soumet régulièrement des propositions pour des projets multipartenaires régionaux, nationaux et européens (Digiteens H2020, projet RUDI UIA, TIGA Territoires d'Innovation - France 2030, DATA_ACTM, TREMPLIN EFRIL, SeaLabHaus Interreg). Elle obtient des financements pour les thèses de ses doctorants (ARED, CE, CIFRE). Afin de soutenir le développement de ses projets, elle a mis en place une équipe permanente de soutien à la recherche et à l'enseignement (recrutement et coordination d'un assistant de recherche depuis 2022 et d'un assistant d'enseignement - contrat LRU depuis 2024). Elle dirige des équipes et mène des recherches sur le comportement des consommateurs, en observant les effets des innovations et des usages numériques. Ses priorités thématiques sont la consommation touristique et les pratiques culturelles. Elle a été responsable scientifique de l'axe Tourisme de l'écosystème d'innovation « Mer & Littoraux » de l'Université Bretagne Sud (2020-2024). En France, elle a été co-créatrice et co-responsable scientifique du groupe d'intérêt thématique des chercheurs en marketing de l'AFM intitulé « Innovations et Marketing de la Culture et du Tourisme (IMCT) ». Elle copréside le thème « Interface ville-port - Chaire Q_SEA (Qualité et sécurité des environnements et activités maritimes) ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Très impliquée dans les instances dirigeantes de son université (CFVU, CAC et CAC Restreint, département de la faculté - DSEG, commission disciplinaire des enseignants, Bureau Cyber de l'UBS), depuis 2024, son investissement collectif se concentre sur la sous-direction de l'école doctorale EDGE, la participation au conseil d'administration de l'université et la supervision de la création de modules pour le projet CyberSkills4All (projet lauréat du programme « Compétences et métiers d'avenir - France 2030 »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine PETR est membre experte active du sous-groupe « Transition numérique » du groupe T4T (Together for Tourism) créé en juin 2023 par la DG GROW (Direction générale du marché intérieur, de l'industrie, de l'entrepreneuriat et des PME) dans le but de soutenir la mise en œuvre de la Feuille de route pour la transition du tourisme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expressions in Conversational AI: the Hot Trend that Boosts Empathy but Flops on Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Museum Visitors Intention through Nonverbal Cues : the Potential of Facial Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority of Criteria for Agritourism Development in Bali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Suryawan Wiranatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gusti Ayu Oka Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Putu Eka Nila Kencana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurnal Kajian Bali (Journal of Bali Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.234-258. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24843/JKB.2024.v14.i01.p11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACIAL EXPRESSION AS EMOTIONAL DIAGNOSTIC (FEED) : NEW OPPORTUNITIES FOR TOURISM AND HOSPITALITY (A LITERATURE REVIEW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal of Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24922/eot.v11i1.114484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical marketing framework for metaverse simulated experiences of tourism (SET): An exploration of consumers’ aspirations and fears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.103785. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2024.103785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Culture Challenges in developing countries: The case of Mexico -Exploring UNESCO Creatives Fields from a Citizen Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New marketing theories and practices emerging from innovations in the cultural and tourism sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (5-6), pp.367-372. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0267257X.2023.2213964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a smart culture and how to implement it? The focus on heritage, arts crafts, and gastronomy and the priority of accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Tolerance in Tourismdevelopment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Hoa Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11st Conference of the IFBAE Institut Franco-Bresilien d'Administration des Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique du service et qualité perçue du vin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resident’s perception of tourismdevelopment in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Hoa Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resident’s perception of tourism development in Oman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles situations d’intermédiation territoriale : l’exemple des « quart-lieux » périphériques (espaces de coworkation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pasquier-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.31-52. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2021.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles situations d'intermédiation territoriale : l'exemple des quart-lieux périphériques (espaces de coworkation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pasquer-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une étude de public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing de l'Art et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing Sanitary Limitations, the New Recreation Values of “Home, sweet Home”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Post-Covid19: Coping, Negotiating, Leading Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un (nouveau ?) marketing culinaire pour une alimentation plus joyeuse et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brégeon Lalanne de Saint-Quentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Marketing Culinaire et Alimentaire face aux défis du XXIe si</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du terroir pour le produit vin : adaptation du concept de terroirité perçue et proposition d'une échelle de mesure pour le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième Journée Marketing Agro-Alimentaire de Montpellier- Journée de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enrichissement volontaire d'une pratique de consommation par l'utilisation régulière de dispositifs de quantified-self : quels effets sur la valeur perçue de la pratique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ième Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céder, ce n'est pas consentir : Quelles positions des utilisateurs face au recueil du consentement sur les données personnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’âge et de l’origine territoriale du consommateur sur l’évocation des catégories de produits alimentaires du terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence de l’âge et de l’origine territoriale du consommateur sur l’évocation des catégories de produits alimentaires du terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Are The Tourists ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal of Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.138-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des dimensions du terroir sur les intentions du consommateur : Quels efforts pour un produit alimentaire est estampillé « Terroir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Marketing Agro-alimentaire de Montpellier. Journée AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands and coasts as empirical field for over tourism research and eco- 16 sustainable tourism promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th TRC Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des dimensions du terroir sur les intentions du consommateur : Quels efforts pour un produit alimentaire est estampillé « Terroir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Marketing Agro-alimentaire de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de l’échelle de la terroirité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why not using internet of things: the case of quantified-self devices among sportsmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthologie au service de l’étude de l’appropriation des objets connectés : application à des nouveautés proposées dans le secteur équitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence 2019 Marsouin, Recherche sur la société numérique et l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les touristes : définitions et périmètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche en Management du Tourisme,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport narratif et expérience de consommation transmedia dans le domaine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon - Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative Transportation and transmedia experience in the cultural field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude éthologique des effets et de l’appropriation d’un dispositif connecté au cours d’une pratique ludo-sportive : le cas de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marra A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ième Journée de Recherche sur le Marketing Digital, Journée AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi, mon employeur, et mes amis... tous sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Pôle Gouvernance, "Public / Privé : des frontières sous tension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Technology Firms facing users’ representations about cyber risks: Understanding why consumers looking for self-quantification during sport practices still hesitate to adopt IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Technology Small Firms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’âge et de l’origine territoriale du consommateur sur l’évocation des catégories de produits alimentaires du terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence de l’âge et de l’origine territoriale du consommateur sur l’évocation des catégories de produits alimentaires du terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la communication sur les réseaux sociaux numériques (RSN) : des chartes aux dispositifs de régulation au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontar B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 16ième Séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le tourisme est-il malaimé? Pourquoi faut-il se justifier de faire du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les Hippocampes du Golfe du Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’usage régulier d’objets connectés de quantified-self sur l’expérience de consommation : de nouvelles dimensions de la valeur de consommation au profit d’un consommateur empoweré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée de Recherche sur le Marketing Digital, Journée AFM,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’aéroport international sur l’expérience de la destination touristique pour les primo-visiteurs : un effet d’amorçage positif sur les évaluations du pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hanna Al Rachkidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 99 (1), pp.115-142. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.099.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslan C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Janvier, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’aéroport international sur la destination touristique : l’impact modérateur de l’insécurité perçue et de l’intérêt pour le pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hanna Al Rachkidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ième Conférence Annuelle de l’AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et motivations de la consommation collaborative, Journée de restitution sur l’étude Marsouin sur la Consommation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fischer-Lokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fischer-Lokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Terminal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel contenu informationnel pour améliorer la perception de la qualité du vin du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée du Marketing Agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services numériques à destination des publics des théâtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les publics in situ et en ligne, hiver 2016-2017 (134), pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmedia Experience and Narrative Transportation, Special issue in Digital, Journal of Marketing Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmedia Experience and Narrative Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche motivationnelle de la consommation collaborative par la théorie de l’autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fischer-Lokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmedia Experience and Narrative Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon - Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmedia Experience and Narrative Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche exploratoire des ressorts « motivationnels » à pratiquer la consommation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fischer-Lokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Studies: Social Behaviour and Communication in Biological and Artificial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies: Social Behaviour and Communication in Biological and Artificial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.77-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice features of telephone operators predict auditory preferences of consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.77-97. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.17.1.04and⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting Willingness of Foreign Tourists to Spend Money in Benefiting Local People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A.G.O Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiranatha Agung Suryawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Development of Tourism and the Hospitality Industry in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet réflexif salvateur du pouvoir grossissant d’une étude exploratoire sur une nouvelle pratique managériale : le cas des chartes éditoriales sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats Généraux du Management (EGM 2016) : L’impact de la recherche en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME et les chartes éditoriales sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution sur l’étude PME 2015 sur les NTIC dans les PME Bretonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quels produits le consommateur associe-t-il la notion de terroir : analyse comparée selon l’âge et l’origine géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Frambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 ième journée de recherche en Marketing du Grand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des relations aux publics, quelles pratiques numériques dans les établissements de spectacle vivant en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ième séminaire de Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRM-GRS (Gestion de la Relation Spectateur) : comment mettre en place une stratégie numérique innovante en billetterie et relations avec les publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennales Internationales du Spectacle Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Travel Marketing (new issues and changes during the past 10 years)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The SAGE International Encyclopedia of Travel and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédia et Expérience de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport narratif, expérience de consommation et intentions à l'égard d'un dispositif transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts and Creative Industries Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir émotionnel des promotions monétaires : un prix réduit, ce n’est pas qu’une question d’argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche en Marketing du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make heritage site tourists become monument visitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chartes éditoriales sociales sur Internet : perception et pertinence pour l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ième séminaire de Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « transmédia » au service de la médiation dans le domaine des arts et de la culture : Quand Internet est la clef d’entrée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC (Association Internationale du Management des Arts et de la Culture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videography in Marketing Research: Mixing Art and Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Decrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Marketing: an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.73-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une étude de public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marketing de l'Art et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marketing Strategy to Minimize Tourism Leakage of Accommodation in Bali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surywardani I.G.A.O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiranatha S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Marketing Studie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre vue à travers une tablette mobile : quid des comportements d’appropriation culturelle et des modes de réception artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Gary E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: Interactions et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des donnes de mobilités : problématique de convergence entre enquêtes, capteurs, enregistrement des trajectoires brutes, et problématique de protection de la vie privée », Atelier Modélisation et analyse de la mobilité individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guus Bongers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition des donnes de mobilités : problématique de convergence entre enquêtes, capteurs, enregistrement des trajectoires brutes, et problématique de protection de la vie privée », Atelier Modélisation et analyse de la mobilité individuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôtellerie et Hébergement: Les enjeux humains de l'hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 156-158 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affect the Willingness to spend Money to benefit the Local People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A.G.O Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiranatha S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Managing the Asian Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilité et la nature du discours orienté vers le client-spectateur sur Internet : le cas du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S. Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition : Dunod, ouvrage coordonné par le Professeur D. Bourgeon-Renault, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction générale de l’ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination Marketing Strategy in Bali Through Optimizing the Potential of Local Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gusti Ayu Oka Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Suryawan Wiranatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal of Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hotels: The Human Dimension of Hospitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp.156-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions face à une réduction de prix : potentiels scientifiques et contraintes méthodologiques liés à la collecte et à l’exploitation des mesures physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée User-meeting de « The Observer » et Atelier de découverte de l’application TrackLab (GSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Une étude pilote pour construire des outils et des repères, Snapshot, Conférence AIM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne plus vampiriser le marketing dans le secteur culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon SimeSitem, invitée par Museum Experts : Valorisation des lieux de culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations: a case study of Facebook and Twitter activity during a week event mixing artistic and gastronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC (Association Internationale du Management des Arts et de la Culture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cultural Economics and Management, IFACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauzente C., Kuntz P., Petr C. (2012), Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ? Une exploration interdisciplinaire du lien entre individus/consommateurs/internautes/publics et institutions culturelles, Valorisation des lieux de culture, Janvier, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work-in-progress, Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine construit et naturel face au défi du developpement durable : les fondements d’une gestion négociée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tourism and sustainable development at World Heritage Sites: Contexts, Experiences and Frameworks of Assessment, UNITWIN Network “Culture, Tourism, Development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre vue à travers une application mobile: quid des comportements d’appropriation culturelle et des modes de réception artistique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Gary E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des consommateurs aux consommations : vers un changement de référentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing : nouveaux enjeux, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la foule sur le comportement de visite au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assemblée Générale du GIS CCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abonnement au théâtre : des mythes de la fidélité aux pistes d’une fidélisation véritable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing des activités culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des tables d’information : un renouvellement grâce à Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess-Miglioretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.057.19.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02913288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore faut-il qu’il y ait des clics : de l’artiste émancipé aux réalités de la promotion artistique par les outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lostys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Travail et création artistique en régime numérique : Images et sons »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-tourisme: L’influence des technologies de l’information sur le consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les comportements du touriste pour améliorer son efficacité marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des tables d’information : un renouvellement grâce à Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess-Miglioretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermarché, cybermarché et courses alimentaires : quels projets d’usage par les consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media richness and Internet exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.303-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grocery shopping and Internet : exploring French consumers' perceptions of the hypermarket and cybermarket formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.437-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00479109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grocery shopping and Internet: Exploring French consumers’ perceptions of the “hypermarket” and “cybermarket” formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huré E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.437-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une étude de public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marketing de l'Art et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité et Valeur Attachée à l'Objet de Consommation Cutlurelle : le Cas des Musées et des Monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité et valeur attachée à l'objet de consommation culturelle : le cas des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fame is Not Always a Positive Asset for Heritage Equity! Some Clues from 9 Buying Intentions of National Tourists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Travel and Tourism Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (1), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’affluence dans le domaine culturel » et «Le management de l’hyper fréquentation : état des lieux et agenda de réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée professionnelle du Louvre sur l'hyper fréquentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité : un prix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (6), pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free admission to museums and monuments : an exploration of some perceptions of the audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nonprofit and Voluntary Sector Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The audience of a Destination Organization E-newsletter: some marketing comments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess-Miglioretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Marketing Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free admission to museums and monuments in France: What do the public’s think ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Cultural Policy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free admission in museums and monuments : An exploration of some perceptions of the audiences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nonprofit and Voluntary Sector Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nvsm.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tables d’information numériques : Potentiels et validation de la méthode à l’ère d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess-Miglioretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des musées et des monuments : qu'en pensent les publics en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00338005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels discours sur l’abonnement quand les consommateurs préfèrent ne pas s’engager ? Le cas des spectateurs d’un théâtre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gélinas-Chebat C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lostys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation des musées et des monuments superstars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et Mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité : un prix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (186), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.186.35-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00338009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des chemins de décision dans le cadre du choix d’un fournisseur d’accès à Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess-Miglioretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité : un prix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (186), pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why occasional theatregoers in France do not become subscribers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp. 51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité des Musées et Valeur Perçue par les Publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets positifs de la gratuité sur le processus de décision du consommateur : le cas de la visite des musées et des monuments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 215 - 5/5, pp.57-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets positifs de la gratuité sur le processus de décision du consommateur : le cas de la visite des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 215 (5/5), pp.57-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study of the implications of free admission to museums and monuments : perceptions and effects on visiting behaviors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/205157070702200202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude exploratoire des représentations de la gratuité et de ses effets sur le comportement des publics des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00239193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude exploratoire des représentations de la gratuité et de ses effets sur le comportement des publics des musées et des monuments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets positifs de la gratuité sur le processus de décision du consommateur: le cas de la visite des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 215, pp.57-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why occasional theatre attendance do not subscribe in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude exploratoire des représentations de la gratuité et de ses effets sur le comportement des publics des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude exploratoire des effets de la gratuité sur les représentations et la décision de visite des musées et des monuments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du paradigme de « disconfirmation » des attentes : Quand le lien remplace le bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cova B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervard Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23ième Congrès International de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free admission in museums and monuments: An exploration of some perceptions of the audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nonprofit and Voluntary Sector Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (1), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free entrance representations of museums and monuments audiences, Asia-Pacific ACR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiential Approach to the Consumption Value of Arts and Culture: The Case of Museums and Monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beginner Research on Tourism and the Tourist: Beware of words and carricatures!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.251-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odors and consumer behavior in a restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.335-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experiential approach to the consumption of art and culture: the case of museums and monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why occasional theatre attendance do not subscribe in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (winter), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct marketing and geographic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomarketing: Methods Regional preference or chauvinism in data? Experimental study of the impact of territorialization argument on consent to share and reuse dataand Strategies in Spatial Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait touristique : Du point de vue de l'anthropologue aux propositions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 238, pp.44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beginner Research on Tourism and the Tourist: Beware of words and carricatures!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experiential approach to the consumption of art and culture: the case of museums and monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odors and consumer behavior in a restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.335-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation du discours et perspective sémiotique : du schéma narratif au carré sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétation de discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée : une institution légitime pour le touriste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espace, Cahier spécial "Tourisme et Musée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine : de sa définition … à ses marchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Technologiques Interrégionales 2005 des RDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix à terminaison 9 et influence du comportement d'achat : une évaluation lors d'une vente en porte-à-porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 214-215, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation du discours et perspective sémiotique : du schéma narratif au carré sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire méthodologique de l’IREIMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des comportements des publics dans les établissements publics de spectacle vivant », Conférence professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Scène Nationale de Tarbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements d’approche des monuments historiques : détails typologiques et proposition d’un modèle explicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix à terminaison 9 et influence du comportement d'achat : une évaluation lors d'une vente en porte-à-porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 214-215, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les comportements : pratiques de collecte et d’analyse des observations comportementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode d’Observation et d’Expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité dans le domaine culturel : une étude exploratoire des représentations des bénéficiaires dans les musées et monuments français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche en Marketing "Prix, consommation et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité des musées et des monuments et valeur de l’expérience de visite : une approche théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Journées de Recherche en Marketing de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les comportements : collecter et analyser des observations comportementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire méthodologique de l’IREIMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Direct et information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le géomarketing, méthodes et stratégies du marketing spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourist apprehension of heritage : a semiotic approach to behaviour patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (2), pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'expérience : de la recherche au contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.77-84. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.028.77.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'expérience : de la recherche au contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourist Apprehension of Heritage: A Semiotic Approach to Behaviour Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (2), pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l’expérience : de la recherche au contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de trois logiciels d'analyse des systèmes d'équations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Décisions et Marchés » du CREREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing du patrimoine : à contexte particulier, méthodologie particulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Public &amp; Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.67-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Engagement and Interaction Patterns with Virtual vs Human Influencers: A 24-Month Comparison of Two Breton Personalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMTC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Business School, Jan 2026, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Data to Decision: A Digital Twin Supporting Sustainable Multi-Criteria Decision-Making for Heritage Territories and Their Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Viaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face the Truth : A Clear Vision through an Ethical Research of Facial Expressions A delphi method to propose guidelines according to IP/IT experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trend Conference (IMTC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marketing Trend Conference (IMTC), Jan 2025, Venise (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de collecte de données dans la conception d’un jumeau numérique de territoire : le cas des paysages de mégalithes du Morbihan, future labellisation UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Viaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSOUIN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si je suis seul(e), je ressens plus d'émotions !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsouin, May 2024, Redon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visages qui en disent long : Comprendre les réactions du public grâce aux expressions faciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire vivre les monuments : mises en scène, espaces et publics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l'Ouest (UCO), Jun 2024, Vannes (Bretagne, France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs français boudent-ils les sourires ? Une exploration bibliométrique de l’appropriation académique du sujet des expressions faciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ème Congrès international de l'Association Française de Marketing 2024 (AFM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Marketing (AFM); Université Paris Dauphine-PSL, Jun 2024, Paris, Université Paris Dauphine-PSL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Expressions Faciales pour Dévoiler la Valeur Perçue des Offres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du Colloque Prix &amp; Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VALLOREM; IAE Tours Val de Loire, May 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What benefits of local ingredients in the spa offer? A conceptual model of spa and wellness tourism utilizing agricultural products in Bali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gusti Ayu Oka Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Suryawan Wiranatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Research Summit for Hospitality and Tourism: Resilience, Recovery, and Reshaping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orlando (FL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Access Conditions to intention to visit a country: Differential Effects of Awful versus Marvelous Experiences at the Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hanna Al Rachkidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTRA Europe 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Travel and Tourism Research Association), Apr 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions faciales peuvent-elles servir de monitoring à la satisfaction ou à l'insatisfaction du consommateur d'une expérience pré-touristique sur un site internet de destination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFMAT, May 2023, Gérone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory sciences to measure tourist flows : involving islanders and visitors in the creation and use of digital counting solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 62nd Congress - Urban challenges and sustainable technological revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking stimulated emotions: Potentials of facial expressions to evaluate the performance of a tourism promotion message on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference of Travel and Tourism Research Association (TTRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Louis (Missouri), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel des sciences participatives digitales pour mesurer la fréquentation touristique d’un territoire ? Proposition d’une étude via un test sur les territoires insulaires et littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Damak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et transition. 12e édition du colloque international pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AsTRES, Nov 2023, Tahiti, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring tourist attendance on islands and distinguishing tourist vs. excursionist audiences: Contributions of a stakeholder theory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de MAnagement du Tourisme, May 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confinement a-t-il modifié la fracture numérique ? Une analyse avant-après qui démontre l'accroissement des utilisations mais aussi des difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin 2023 : Môle Armoricain de Recherche sur la SOciété de l’Information et les Usages d’INternet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lanester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the management of tourism flows : understanding data and stakeholders perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Damak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Research Summit for Hospitality and Tourism: Resilience, Recovery, and Reshaping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des environnements capacitants pour la cybersécurité : Proposition d’un cadre de recherche adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième Colloque de Psychologie Ergonomique (12e colloque EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE (Association pour la Recherche en Psychologie Ergonomique et Ergonomie), Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel des expressions faciales pour catégoriser les publics entre opposants et partisans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte De Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Cognitive Threats Seminar, 7e édition de la European Cyber Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cyber Week, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share your data to serve collective interest of the place where you live : the declaration of intent of the citizens of Rennes metropolis (European Project RUDI-UIA -France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Days Aschaffenburg UAS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aschaffenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTHÉTIQUE DU SERVICE ET QUALITÉ PERÇUE DU VIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEPTION DU TERROIR POUR LE PRODUIT VIN : ADAPTATION DU CONCEPT DE TERROIRITÉ PERÇUE ET PROPOSITION D'UNE ÉCHELLE DE MESURE POUR LE VIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Marketing Agro-Alimentaire de Montpellier- Congrès AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Transmedia Narrative Experience For Consumers of Arts and Heritage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de l’Association for Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Transmedia Narrative Experience for consumers of arts and heritage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale The Association for Consumer Research ACR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research, Oct 2020, Paris (Virtuel), France. pp.1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPOSITION DE L'ÉCHELLE DE LA TERROIRITÉ PERÇUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le coworking le suffit plus, on va plus loin ! Une étude exploratoire des quart-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@rsouin Digital Society Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02145635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des dimensions du terroir sur les intentions du consommateur : quels efforts pour un produit estampillé &amp;quot;terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journée du marketing agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DES DIMENSIONS DU TERROIR SUR LES INTENTIONS DU CONSOMMATEUR : QUELS EFFORTS POUR UN PRODUIT ALIMENTAIRE ESTAMPILLÉ « TERROIR »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Marketing Agro-alimentaire Montpellier. Congrès AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explanatory variables of narrative transportation and consumer engagement with a transmedia consumption experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Arts and Culture Management (AIMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theaters are meeting the digital Rendezvous: Professional practices of French performing arts sector in numerical and web practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une échelle de la terroirité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème congrès international de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports de pleine nature : premières explications sur les variables de l’adoption et du rejet des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rasskazova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence 2019 Marsouin, Recherche sur la société numérique et l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la communication sur les réseaux sociaux numériques dans les organisations bretonnes : des chartes aux dispositifs de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Parra Jose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Séminaire du GIS Marsouin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative transportation scale: Measure development for transmedia experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Arts and Culture Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du transport narratif dans le contexte d’une expérience de consommation transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès international de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUEL CONTENU INFORMATIONNEL PROPOSÉ POUR AMÉLIORER LA PERCEPTION DE LA QUALITÉ DU VIN DU CONSOMMATEUR ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée du Marketing Agro-alimentaire Montpellier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation alimentaire locale : évocation des produits du terroir, entre locavorisme et régionalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Vannes, 22-23 juin 2017, « Territoires fabriqués/Territoires instrumentalisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport narratif au coeur de l'expérience d'un dispositif transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès international de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des relations aux publics, quelles pratiques numériques dans les établissements de spectacle vivant en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche sur la société du numérique et ses usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14e séminaire M@rsouin, May 2016, Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport narratif, expérience de consommation et intentions à l’égard d’un dispositif transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Cultural and Creative Industries Symposium Turin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Turin, Italie. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À QUELS PRODUITS LE CONSOMMATEUR ASSOCIE-T-IL LA NOTION DE TERROIR : ANALYSE COMPARÉE SELON L'ÂGE ET L'ORIGINE GÉOGRAPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Frambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de Recherche en Marketing du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « transmédia » au service de la médiation dans le domaine des arts et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème conférence internationale de Management des Arts et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction, Familiarity, Motivation and Perceptions of Foreign Tourists Regarding The quality of Products and Services in Bali’s Tourism and Willingness to Spend their Money to Benefit the Balinese People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A.G.O Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiranatha Agung Suryawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Managing the Asian Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des données de mobilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Modélisation et analyse de la mobilité individuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marketing Strategy to Minimize Tourism Leakage of Accommodation in Bali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A.G.O Suryawardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiranatha Agung Suryawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Marketing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tatung University; Academy of Taiwan Information Systems Research, Jun 2014, Taipe, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions face à une réduction de prix : potentiels scientifiques et contraintes méthodologiques liés à la collecte et à l’exploitation des mesures physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée User-meeting de « The Observer » et Atelier de découverte de l’application TrackLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes Politiques de Rennes, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XII International Conference on Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Workshop on Cultural Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFACCA (International Federation of Arts Councils and Culture Agencies), Nov 2012, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre vue à travers une application mobile: quid des comportements d'appropriation culturelle et des modes de réception artistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine construit et naturel face au défi du développement durable : les fondements d'une gestion négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism and sustainable development at World Heritage Sites: Contexts, Experiences and Frameworks of Assessment, UNITWIN Network "Culture, Tourism, Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gabon, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisim: A digital version of Information Display Board (IDB) experimental technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstration Show Case</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore faut-il qu’il y ait des clics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lostys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et création artistique en régime numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Equipe Culture &amp; Communication du Centre Norbert Elias (UMR8562); l'IDHE (UMR8533); le LHIVIC (EHESS); le GRANEM (université d’Angers), May 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermarché, cybermarché et courses alimentaires : quels projets d'usage par les consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Venise, Italie. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grocery shopping and Internet: exploring French consumers' perceptions of the hypermarket and cybermarket format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAERCD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United Kingdom. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des chemins de décision dans le cadre du choix d'un fournisseur d'accès à Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess-Miglioretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress marketing trend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00226355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Admission to Museums and Monuments in France : What do the Publics Think ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Cultural Policy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation des musées et des monuments superstars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Arts and Culture Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valencia, Espagne. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing hyper-frequentation of heritage sites: from a growing problem to undifferentiated and segmented responses segmented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Surbled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Arts and Culture Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Arts and Culture Management, Jul 2007, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du paradigme de « disconfirmation » des attentes : Quand le lien remplace le bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2007, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00148542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'hyper fréquentation du patrimoine : d'une problématique grandissante à ses réponses indifférenciées et segmentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Surbled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Arts and Culture Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valencia, Espagne. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du Paradigme de &amp;quot;Disconfirmation&amp;quot; des Attentes : Quand le Lien Remplace le Bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIè Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité et valeur attachée par les publics aux musées et aux monuments nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno Internazionale sulle Tendenze del Marketing (5th International Congress in Marketing Trends), Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité et processus de prise de décision dans le domaine culturel : le cas des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIè Congrès International de l'Association Française du Marketing (AFM), Audencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nantes, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Entrance Comes at a Price. An Exploration of Some Perceptions of Museums and Monuments Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Marketing Academy Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Athens, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité et Processus de Prise de Décision dans le Domaine Culturel : le Cas des Musées et des Monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIè Congrès International de l'Association Française du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourist Buyer Behavior at Heritage Sights: Is It Interesting to Be a Star ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Marketing Advances, Nashville (Tenessee)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du Processus de Satisfaction du Consommateur en Situations Extrêmes : Quand le lien remplace le Bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Recherche en Marketing de Bourgogne, DISTRIBUTION, ACHAT, CONSOMMATION, produits, Services, Culture, Loisirs, Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Entrance Representations of Museums and Monuments Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific : Advances in Consumer Research Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité et Valeur Attachée par les Publics aux Musées et aux Monuments Nationaux Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress, Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Venise, Italie. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free entrance comes at a price. An exploration of some perceptions of museums and monuments audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Marketing Academy Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Athènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gratuité : un Prix ! Une Exploration d'une Partie des Représentations des Publics des Musées et Monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Recherche en Marketing de Bourgogne, DISTRIBUTION, ACHAT, CONSOMMATION, Produits, Services, Culture, Loisirs, Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Approach to the Value of Cultural Consumption - The Case of Museums and Monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Arts and Culture Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montréal, Canada. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of three semiotic tools for analyzing store consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Retailing Symposium: Cutting Edge Research on Retail Patronage and Retail Management, Society for Marketing Advances, San Antonio (Texas),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements d'approche des monuments historiques : détails typologiques et proposition d'un modèle explicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième Journées de Recherche en Marketing de Bourgogne (Distribution, achat, consommation de produits, services, culture, loisirs et tourisme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bourgogne, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non subscribers of a National Stage: Why they refuse the season ticket?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Arts and Culture Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche « expérientielle » de la valeur de consommation culturelle : le cas des musées et des monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Arts and Culture Management, HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first approach to tourism and the tourist: beware of words and caricatures!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CPTHL Symposium: Consumer Psychology of Tourism, Hospitality, and Leisure Research, HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité: un prix! Une exploration d'une partie des représentations des publics des musées et monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité des musées et des monuments et valeur de l'expérience de visite : une approche théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribution, achat, consommation, IAE Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité dans le domaine culturel : étude des représentations des bénéficiaires dans les musées et monuments français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix, consommation et culture(s), CERMAT, IAE de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Comportement de Consommation Culturelle : un Etat de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Montréal, Canada. pp.183-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des environnements de travail favorables à l'accroissement des compétences cyber des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième Colloque de Psychologie Ergonomique (12e colloque EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the human back in the system : a cybersecurity activity system modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triennal Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, JEJU, South Korea. 1, springer, pp.299-304, 2025, 978-981-95-0210-3. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-0211-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional preference or chauvinism in data? Experimental study of the impact of territorialization argument on consent to share and reuse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambet T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining consent: contributions of the consent case to data sharing in smart cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le coworking ne suffit plus, on va plus loin ! Une étude exploratoire des quart-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pasquier-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence 2019 Marsouin, Recherche sur la société numérique et l'innovation, Rennes (35), 23-24 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France. Conférence 2019 Marsouin, Recherche sur la société numérique et l'innovation, Rennes (35), 23-24 mai, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theaters are meeting the digital Rendezvous: Professional practices of French performing arts sector in numerical and web practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 18th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité dans les Musées et les Monuments Nationaux : Représentations et Pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">id</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">id</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Questions de culturee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la vie privée : l'urgence de l'hygiène numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299, 2024, Économie, Gestion et Société, 978-2-7535-9574-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'art et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.336, 2024, 9782100855513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du marketing de la culture et du tourisme dans un contexte d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS, Management &amp; société, pp.304, 2022, Lectures - relectures (ISSN 2681-6474), 978-2-37687-587-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du marketing de la culture et du tourisme dans un contexte d’innovation (Direction scientifique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage labellisé FNEGE (2023), catégorie “Ouvrage de Recherche Collectif”. EMS édition, 13 chapitres, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism Post-Covid19: Coping, Negotiating, Leading Change (Direction scientifique de l’ouvrage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">192 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer la communication en 10 cas d'entreprises (Direction d'ouvrage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boulbry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.242, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des musées et des monuments : qu’en pensent les publics en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département des études, de la prospective et des statistiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12, 2015, Culture études, 9782111398818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'art et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.304, 2014, 978-2-10-070818-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'art et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.VIII-295, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l’Art et de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 456 p., 2011, Tourisme, Compétences &amp; Métiers, 9782804165765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 128 p., 2010, Les Topos, 9782100520244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'Art et de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Dunod, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des musées et des monuments, côté publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, pp.415, 2006, Questions de Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation, de l'idée au chiffre d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Scientific Facilitors, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attitudes à l’égard de la collecte des données sur smartphone : une étude exploratoire par les idéaux-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Beauchamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Segard, Olivier; Petr, Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit à la vie privée. L'urgence de l'hygiène numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 227-242, 2024, Économie, Gestion et Société, 978-2-7535-9574-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin de l'hygiène numérique des données personnelles. Premiers jalons et nouvelles priorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à la vie privée : l'urgence de l'hygiène numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-280, 2024, Economie, gestion et société, 978-2-7535-9574-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données personnelles en sous-marin de nos journées digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à la vie privée : l'urgence de l'hygiène numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-22, 2024, Economie, gestion et société, 978-2-7535-9574-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre introductif. Culture et tourisme: quelles interrelations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du marketing de la culture et du tourisme dans un contexte d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-38, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature en Tourisme Consacrée à L’économie du Partage et la Consommation Collaborative : une Revue Systématique Basée sur les Méthodes Bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et Pratiques du Marketing de la Culture et du Tourisme dans un contexte d'Innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas1. Une offre de retransmission en direct de spectacles d’opéra : le cas de l’Opéra de Rennes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de D. Bourgeon-Renault, F. Euzéby, J. Passebois-Ducros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et marketing de la culture et du tourisme. Cas pédagogiques et corrigés, 14-33. (Ouvrage labellisé FNEGE dans la catégorie « Manuel de l’enseignement supérieur »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS édition, pp.14-33, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience transmédia et transport narratif dans le domaine des arts et de la culture : Comment engager les publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Derbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jessica de Bideran; Mélanie Bourdaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valoriser le patrimoine via le transmedia storytelling - Réflexions et expérimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complicités, 2021, 978-2-35120-354-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation du numérique comme outil de bien-être individuel (Chapitre 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction scientifique de B. Berthe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être, Questions de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Questions Contemporaines, L’Harmattan Editions, pp.49-70, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine du consommateur comme critère différenciant à l’évocation des produits du terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Frambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bougeard-Delfosse; Vincent Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires fabriqués / territoires instrumentalisés : entre considération et négation de la complexité du territoire dans les politiques de développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.223-232, 2021, 978-2-7535-7989-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience transmédia et transport narratif : Comment engager les publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon - Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbaix Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonné par J. de Bideran et Mélanie Bourdaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmedia storytelling et valorisation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l’OCIM (Office de Coopération d’Information Muséales),, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing de l'art et de la culture : spectacle vivant, patrimoine et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-8, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre vue à travers une tablette mobile : quid des comportements d’appropriation culturelle et des modes de réception artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ngary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang Nguyen; Sylvain Dejean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: Interactions et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 227-247 pp., 2014, 978-2-343-01740-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang Nguyen; Sylvain Dejean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: Interactions et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 211-225 pp., 2014, 978-2-343-01740-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une étude du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourgeon-Renault; Stéphane Debenedetti; Anne Gombault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing de l'art et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 304 p., 2014, Marketing sectoriel, 9782100708185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des consommateurs aux consommations : vers un changement de référentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Cliquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing : nouveaux enjeux, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.30-42, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-tourist behaviour: The influence of IT on consumer behaviour in a tourism context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Tourist Behavior: Theory &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation du discours et perspective sémiotique : du schéma narratif au carré sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Robert-Demontrond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétation de discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, chapitre 3, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00070932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct marketing and geographic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. CLIQUET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomarketing: Methods and Strategies in Spatial Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les comportements : pratiques de collecte et d'analyse des observations comportementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Robert-Demontrond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'observation et d'expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.171-194, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing direct et information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Géomarketing, Aménagement et gestion du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.295-322, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use data for monitoring tourism flows? The DATA TCM project:Data for Tourism and Cultural Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beautiful places, beauty-filled people: an immersive assimilation experience of beauty ( Film-Videography)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Film Festival, Conference of the Association of Consumer Research, Denver (Colorado), 20-22th October,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des Musées et des Monuments : représentations, projets d'usage et comportements des publics en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgeon-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université Bretagne Sud partenaire du tourisme sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Bretagne Sud; Laboratoire d'Economie et de Gestion de l'Ouest; Association francophone de management du tourisme; GIT Tourisme de l'AFM. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="786F6DF6"/>
+    <w:nsid w:val="9494919C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-petr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6054-1181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085181471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte De Sainte Maresville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24922/eot.v11i1.114484" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2024.103785" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Suryawan Wiranatha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gusti Ayu Oka Suryawardani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Putu Eka Nila Kencana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24843/JKB.2024.v14.i01.p11" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon-Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbaix Maud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2213964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquier-Jeanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#233;geon Lalanne de Saint-Quentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon - Renault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbaix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marra A." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hanna Al Rachkidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.099.0115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual C." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslan C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vial C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rual" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontar B." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065698v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huiban" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fischer-Lokou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1781" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A.G.O Suryawardani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiranatha Agung Suryawan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.17.1.04and" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067198v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frambourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067184v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068800v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris F." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiranatha S." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surywardani I.G.A.O" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Gary E." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067416v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Bongers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dupas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Furic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouedard Marine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067447v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067462v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hess-Miglioretti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.057.19.30" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068939v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lostys" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065788v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cauchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hur&#233; E." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gombault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall-Ely" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065826v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065795v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479109v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hur&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068956v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202934v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nvsm.307" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8M0CKXVN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068978v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain C." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068968v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;linas-Chebat C." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338009v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.186.35-51" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068971v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067480v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krebs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202923v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522837v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157070702200202" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260161v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065848v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068985v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cova B." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervard Y." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065858v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123294v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260110v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109694v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065870v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094108v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065885v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068733v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094573v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgeon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065880v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095239v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067489v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067518v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067506v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094546v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094653v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065902v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067510v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068738v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gall-Ely" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067541v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067537v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068743v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919733v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.028.77.84" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065939v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065930v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094559v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067546v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065951v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464776v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Restrepo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296791v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Viaron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912267v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052611v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597802v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590889v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345221v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066402v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129096v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264672v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385362v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066367v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129505v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264661v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129366v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bourhim" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129109v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114188v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114180v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066499v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461992v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074284v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426538v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293692v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164808v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067095v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadiou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rasskazova" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146307v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074275v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Parra Jose" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599008v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942585v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139850v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139849v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066548v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139853v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01555426v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426570v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139854v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149196v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149223v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068654v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149206v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149531v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146658v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150140v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796641v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804663v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150145v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150149v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804666v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796602v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150156v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459983v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428515v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226355v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498172v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260154v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187548v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Surbled" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148542v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cova" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Evrard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260113v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498173v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094674v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498178v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498176v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498174v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094690v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498175v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094693v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094678v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498177v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094733v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094729v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498183v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094702v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095325v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498181v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094708v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010207v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093016v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093010v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498893v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529881v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251388v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-0211-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066410v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gueho" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gambet T." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066457v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066539v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067101v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095365v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066147v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9890/le-droit-a-la-vie-privee" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066180v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066208v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066165v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elias" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066155v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066137v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01467414v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/deps/276" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488341v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631392v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421989v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourgeon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Debenedetti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petr" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144042v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clarke" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/121798_2/9782804165765-l-accueil-international.html" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142899v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497777v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202895v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076715v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652006v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652005v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778060v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beauchamps" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798960v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066220v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066212v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482508v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066252v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061181v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066314v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151404v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ngary" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42975" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151390v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142906v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789920v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068710v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070932v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095359v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076858v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076629v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082275v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066424v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bregeon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078342v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgeon-Renault" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796578v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-petr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6054-1181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085181471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte De Sainte Maresville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Suryawan Wiranatha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gusti Ayu Oka Suryawardani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Putu Eka Nila Kencana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24843/JKB.2024.v14.i01.p11" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24922/eot.v11i1.114484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2024.103785" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon-Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbaix Maud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2213964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquier-Jeanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#233;geon Lalanne de Saint-Quentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon - Renault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbaix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marra A." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontar B." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual C." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hanna Al Rachkidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.099.0115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslan C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vial C" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rual" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huiban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fischer-Lokou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deporte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1781" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.17.1.04and" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A.G.O Suryawardani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiranatha Agung Suryawan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067163v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067198v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frambourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067184v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067212v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris F." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067207v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068646v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surywardani I.G.A.O" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiranatha S." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Gary E." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Bongers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068806v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dupas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Furic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouedard Marine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067447v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067462v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cauchard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068692v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hess-Miglioretti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.057.19.30" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068939v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lostys" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065773v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hur&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065816v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hur&#233; E." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gombault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall-Ely" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065826v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krebs" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522838v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068956v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068978v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain C." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202934v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nvsm.307" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8M0CKXVN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067474v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068968v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;linas-Chebat C." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068715v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338009v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.186.35-51" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497783v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157070702200202" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522834v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065848v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065854v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068985v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cova B." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervard Y." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095239v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgeon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112576v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065870v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065885v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109694v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068733v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094101v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065880v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094653v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067510v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067518v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067506v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094546v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068738v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067537v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067528v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gall-Ely" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068743v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919733v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.028.77.84" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094559v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065930v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067546v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065951v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464776v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Restrepo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296791v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Viaron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912267v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052611v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597802v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590889v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264672v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385362v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066367v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345221v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129505v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264661v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129366v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bourhim" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129109v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114188v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114180v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066499v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461992v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146307v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145635v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074275v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293692v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164808v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426538v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074284v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067095v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadiou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rasskazova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Parra Jose" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139849v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066548v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599008v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942585v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139850v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426570v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139853v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01555426v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139854v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149196v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149223v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068654v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149206v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149531v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146658v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150140v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150145v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150149v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804663v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796641v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796602v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804666v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150156v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459983v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428515v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226355v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498172v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260154v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187548v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Surbled" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148542v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cova" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Evrard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260113v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498173v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094693v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094678v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498177v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498175v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094674v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498178v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498176v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498174v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094690v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498183v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498181v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094702v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095325v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094729v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094733v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094708v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010207v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093016v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093010v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498893v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529881v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251388v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-0211-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066410v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gueho" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gambet T." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066457v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067101v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066539v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095365v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066147v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9890/le-droit-a-la-vie-privee" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066180v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066208v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066155v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066165v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elias" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066137v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01467414v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/deps/276" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488341v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631392v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421989v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourgeon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Debenedetti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petr" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144042v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clarke" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/121798_2/9782804165765-l-accueil-international.html" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142899v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497777v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202895v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076715v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778060v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beauchamps" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652006v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652005v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066212v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798960v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066220v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482508v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066252v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061181v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066314v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490592v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151404v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ngary" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42975" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151390v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142906v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789920v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068710v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070932v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095359v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076858v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076629v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082275v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066424v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bregeon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078342v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgeon-Renault" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796578v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>