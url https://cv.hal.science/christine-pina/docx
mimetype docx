--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -100,191 +100,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élections de 2022 en Sud-PACA : le Rassemblement national, de l'avertissement à la domination</w:t>
+                <w:t xml:space="preserve">Les élections françaises de 2022 dans les Suds. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 58 (1), pp.11-30</w:t>
+              <w:t xml:space="preserve">, 2023, Les élections françaises de 2022 dans les Suds, 58, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04173010v1</w:t>
+                <w:t xml:space="preserve">halshs-04172956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élections françaises de 2022 dans les Suds. Introduction</w:t>
+                <w:t xml:space="preserve">Les élections de 2022 en Sud-PACA : le Rassemblement national, de l'avertissement à la domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les élections françaises de 2022 dans les Suds, 58, pp.7-10</w:t>
+              <w:t xml:space="preserve">, 2023, 58 (1), pp.11-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04172956v1</w:t>
+                <w:t xml:space="preserve">halshs-04173010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional elections in Provence-Alpes-Côte d'Azur, 20-27 June 2021</w:t>
               </w:r>
@@ -752,200 +752,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACA, une victoire à la Pyrrhus pour la droite ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pina Christine</w:t>
+                <w:t xml:space="preserve">Introduction. Pour une analyse iconographique du politique. Regards interdsiciplinaires, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Savarèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.23939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01385773v1</w:t>
+                <w:t xml:space="preserve">hal-03205137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Pour une analyse iconographique du politique. Regards interdsiciplinaires, enjeux et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Pina</w:t>
+                <w:t xml:space="preserve">PACA, une victoire à la Pyrrhus pour la droite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Elections régionales 2015, 1078, pp.139-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.23939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03205137v1</w:t>
+                <w:t xml:space="preserve">halshs-01385773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diocèse 2000 comme processus de réaménagement paroissial dans le diocèse de Nice : procédés et institutionnalisation</w:t>
               </w:r>
@@ -2081,186 +2081,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le politique par l’image. Iconographie politique et sciences sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le politique par l'image : iconographie politique et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savarese</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 300 p., 2017, 978-2-343-12509-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Pina; Eric Savarese. L'Harmattan, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215839v1</w:t>
+                <w:t xml:space="preserve">hal-03670503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le politique par l'image : iconographie politique et sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le politique par l’image. Iconographie politique et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savarese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christine Pina; Eric Savarese. L'Harmattan, 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan - Collection : Logiques politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 300 p., 2017, 978-2-343-12509-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670503v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'alternance</w:t>
               </w:r>
@@ -2562,199 +2562,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'art de cadenasser les conflictualités électorales pour emporter les élections municipales dans les très petites communes</w:t>
+                <w:t xml:space="preserve">Maurice is not dead! Une introduction à l'étude des conflictualités rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits politiques en milieu rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-7061-5382-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908879v1</w:t>
+                <w:t xml:space="preserve">halshs-04908905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice is not dead! Une introduction à l'étude des conflictualités rurales</w:t>
+                <w:t xml:space="preserve">De l'art de cadenasser les conflictualités électorales pour emporter les élections municipales dans les très petites communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits politiques en milieu rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-7061-5382-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908905v1</w:t>
+                <w:t xml:space="preserve">halshs-04908879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nice, rien de nouveau ?</w:t>
               </w:r>
@@ -2906,449 +2906,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Les tracts en campagne à Razac. Ce que les tracts nous disent des pratiques et représentations politiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête(s) et sciences sociales : un couple sans histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Marc; Jean-François Tchernia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la conquête des villes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étudier l’opinion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670461v1</w:t>
+                <w:t xml:space="preserve">hal-03670658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête(s) et sciences sociales : un couple sans histoire ?</w:t>
+                <w:t xml:space="preserve">« Produire des données d'enquête en science politique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Xavier Marc; Jean-François Tchernia. </w:t>
+              <w:t xml:space="preserve">Eric Savarese; Christophe Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étudier l’opinion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUG, 2018</w:t>
+              <w:t xml:space="preserve">Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670658v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Produire des données d'enquête en science politique »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 9. Les tracts en campagne à Razac. Ce que les tracts nous disent des pratiques et représentations politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">À la conquête des villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.229-254, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.21499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670635v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les documents iconographiques comme supports d’entretien.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction - Pour une analyse iconographique du politique. Regards interdisciplinaires, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savarese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pina Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Pina; Eric Savarese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le politique par l’image. Iconographie politique et sciences sociales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-232, 2017, 978-2-343-12509-1</w:t>
+              <w:t xml:space="preserve">Le politique par l'image. Iconographie politique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218608v1</w:t>
+                <w:t xml:space="preserve">hal-03670684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Pour une analyse iconographique du politique. Regards interdisciplinaires, enjeux et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les documents iconographiques comme supports d’entretien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Pina; Eric Savarese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le politique par l'image. Iconographie politique et sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2017</w:t>
+              <w:t xml:space="preserve">Le politique par l’image. Iconographie politique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-232, 2017, 978-2-343-12509-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670684v1</w:t>
+                <w:t xml:space="preserve">hal-03218608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les documents iconographiques comme supports d'entretiens</w:t>
               </w:r>
@@ -4131,237 +4131,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03600634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires en mutations ? L'ancrage social et politique du vote en PACA</w:t>
+                <w:t xml:space="preserve">La mesure des territoires en mutations ? Les transformations de l’ancrage territorial et social du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dechezelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pina Christine</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional PACA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323120v1</w:t>
+                <w:t xml:space="preserve">hal-01323202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure des territoires en mutations ? Les transformations de l’ancrage territorial et social du politique</w:t>
+                <w:t xml:space="preserve">Les territoires en mutations ? L'ancrage social et politique du vote en PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dechezelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional PACA. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marrel</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01323202v1</w:t>
+                <w:t xml:space="preserve">hal-01323120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4516,51 +4516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.047.0179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03205137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Savar&#232;se" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23939" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bid&#233;garay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4390" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4374" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/003776899046001008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1999.396256" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savarese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Talin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ortolani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02493061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deharbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03215839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53965" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bidegaray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9247/demobilisation-electorale-dans-la-france-urbaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21499" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670877v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ponzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.047.0179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03205137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Savar&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23939" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bid&#233;garay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4390" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4374" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/003776899046001008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1999.396256" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savarese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Talin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ortolani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02493061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deharbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03215839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53965" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bidegaray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9247/demobilisation-electorale-dans-la-france-urbaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21499" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670877v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ponzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>