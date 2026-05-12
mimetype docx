--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -2081,186 +2081,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le politique par l'image : iconographie politique et sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le politique par l’image. Iconographie politique et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savarese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christine Pina; Eric Savarese. L'Harmattan, 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan - Collection : Logiques politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 300 p., 2017, 978-2-343-12509-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670503v1</w:t>
+                <w:t xml:space="preserve">hal-03215839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le politique par l’image. Iconographie politique et sciences sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le politique par l'image : iconographie politique et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savarese</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Pina; Eric Savarese. L'Harmattan, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan - Collection : Logiques politiques</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03215839v1</w:t>
+                <w:t xml:space="preserve">hal-03670503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'alternance</w:t>
               </w:r>
@@ -2979,191 +2979,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Produire des données d'enquête en science politique »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 9. Les tracts en campagne à Razac. Ce que les tracts nous disent des pratiques et représentations politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">À la conquête des villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.229-254, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.21499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670635v1</w:t>
+                <w:t xml:space="preserve">hal-03670461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Les tracts en campagne à Razac. Ce que les tracts nous disent des pratiques et représentations politiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Produire des données d'enquête en science politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Savarese; Christophe Roux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la conquête des villes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.21499⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03670461v1</w:t>
+                <w:t xml:space="preserve">hal-03670635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Pour une analyse iconographique du politique. Regards interdisciplinaires, enjeux et perspectives</w:t>
               </w:r>
@@ -3275,51 +3275,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Pina; Eric Savarese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le politique par l’image. Iconographie politique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-232, 2017, 978-2-343-12509-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4516,51 +4516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.047.0179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03205137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Savar&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23939" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bid&#233;garay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4390" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4374" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/003776899046001008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1999.396256" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savarese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Talin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ortolani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02493061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deharbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03215839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53965" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bidegaray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9247/demobilisation-electorale-dans-la-france-urbaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21499" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670877v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ponzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.047.0179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03205137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Savar&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23939" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bid&#233;garay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4390" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4374" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/003776899046001008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1999.396256" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savarese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Talin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ortolani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02493061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deharbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03215839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53965" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bidegaray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9247/demobilisation-electorale-dans-la-france-urbaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21499" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670877v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ponzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>