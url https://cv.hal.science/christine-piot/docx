--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1272,295 +1272,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nicolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Piot</w:t>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485682v1</w:t>
+                <w:t xml:space="preserve">hal-03164397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+                <w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+                <w:t xml:space="preserve">Marie Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Freydier</w:t>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perrot</w:t>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164397v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcritical water and supercritical carbon dioxide: efficient and selective eco-compatible solvents for coffee and coffee by-products valorization</w:t>
               </w:r>
@@ -2455,51 +2455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,636 +3616,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InvaVAL project : Valorization of invasive plants in Savoie Mont-Blanc territory : green chemistry and circular economy strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanille Quinty</w:t>
+                <w:t xml:space="preserve">Sampling, extraction and analysis of organic markers for the reconstitution of technical strategies and human-environment relations during the Upper Palaeolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants de l’ED SISEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">41ème Rencontres Internationales d’Histoire et d’Archéologie de Nice Côte d’Azur 2021 - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547626v1</w:t>
+                <w:t xml:space="preserve">hal-03937992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling, extraction and analysis of organic markers for the reconstitution of technical strategies and human-environment relations during the Upper Palaeolithic</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of chlordecone resurrection by glyphosate using Paleo-Critical Zone approach in French West indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Rencontres Internationales d’Histoire et d’Archéologie de Nice Côte d’Azur 2021 - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-0daee9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937992v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of chlordecone resurrection by glyphosate using Paleo-Critical Zone approach in French West indies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">InvaVAL project : Valorization of invasive plants in Savoie Mont-Blanc territory : green chemistry and circular economy strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Quinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée des Doctorants de l’ED SISEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Le Bourget du Lac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-0daee9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03356994v1</w:t>
+                <w:t xml:space="preserve">hal-03547626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de plantes invasives de Savoie/Haute-Savoie : mise en place d’un criblage d’actifs par CCM-Bioautographie couplée à la spectrométrie de masse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Innovative Coupling of Supercritical Carbon Dioxide and Water for the Recovery of Lipids and Polyphenols from Spent Coffee Grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vandeponseele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AfSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547614v1</w:t>
+                <w:t xml:space="preserve">hal-03425615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Coupling of Supercritical Carbon Dioxide and Water for the Recovery of Lipids and Polyphenols from Spent Coffee Grounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Bernard</w:t>
+                <w:t xml:space="preserve">Valorisation de plantes invasives de Savoie/Haute-Savoie : mise en place d’un criblage d’actifs par CCM-Bioautographie couplée à la spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Quinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France. , 2021</w:t>
+              <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AfSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425615v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la biomasse : les déchets viticoles de Savoie comme alternative au brûlage à l’air libre</w:t>
               </w:r>
@@ -4906,51 +4906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5148,51 +5148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5243,51 +5243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place du couplage CCM-bioautographie/HRMS pour le criblage d’actifs dermocosmétiques présents dans des plantes invasives savoyardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanille Quinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5519,51 +5519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5716,273 +5716,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchets viticoles et de pépinières viticoles sur le territoire savoyard : gisements et valorisation chimique</w:t>
+                <w:t xml:space="preserve">Valorization of vine waste into aromatic molecules of interest (VITIVALO project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Goepfert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean.-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée techniques du Pôle AXELERA sur la valorisation de la biomasse lignocellulosique en composés aromatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049083v1</w:t>
+                <w:t xml:space="preserve">hal-02049076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of vine waste into aromatic molecules of interest (VITIVALO project)</w:t>
+                <w:t xml:space="preserve">Déchets viticoles et de pépinières viticoles sur le territoire savoyard : gisements et valorisation chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Chatel</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée techniques du Pôle AXELERA sur la valorisation de la biomasse lignocellulosique en composés aromatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049076v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source Apportionment of PM10 in a North-Western Europe Regional Urban Background Site (Lens, France): Interest of the Use of Organic Tracers in a Positive Matrix Factorization Methodology</w:t>
               </w:r>
@@ -6769,51 +6769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-455-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Schivalocchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Sampsell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeponseele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3020019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03146A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zwingelstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02520704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Masset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fanget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133590" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06723" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berlioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Calen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mattioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940529v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goepfert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Luc Besombes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENA014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-455-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Schivalocchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Sampsell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeponseele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3020019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03146A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zwingelstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02520704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Masset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fanget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133590" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06723" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berlioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547626v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547614v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Calen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mattioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940529v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Luc Besombes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049083v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goepfert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENA014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>