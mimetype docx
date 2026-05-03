--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1272,295 +1272,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+                <w:t xml:space="preserve">Marie Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perrot</w:t>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164397v1</w:t>
+                <w:t xml:space="preserve">hal-02485682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nicolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Piot</w:t>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485682v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcritical water and supercritical carbon dioxide: efficient and selective eco-compatible solvents for coffee and coffee by-products valorization</w:t>
               </w:r>
@@ -2455,51 +2455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2557,286 +2557,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques et origines principales des épisodes de pollution hivernaux aux PM10 en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of levoglucosan and its isomers by High Performance Liquid Chromatography - Electrospray Ionization tandem Mass Spectrometry and its application to atmospheric and soil samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">Julie Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Nicolas Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Chiappini</w:t>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-5-141-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963404v1</w:t>
+                <w:t xml:space="preserve">hal-00708425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of levoglucosan and its isomers by High Performance Liquid Chromatography - Electrospray Ionization tandem Mass Spectrometry and its application to atmospheric and soil samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+                <w:t xml:space="preserve">Caractéristiques et origines principales des épisodes de pollution hivernaux aux PM10 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cozic</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pissot</w:t>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad El Haddad</w:t>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.163-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708425v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des méthodes d'analyses chimiques des PM pour la connaissance des sources d'émission</w:t>
               </w:r>
@@ -2947,51 +2947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the secondary fraction of the organic aerosol in a Mediterranean urban area: Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,51 +3081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary sources of PM2.5 organic aerosol in an industrial Mediterranean city, Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,64 +3241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3616,636 +3616,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling, extraction and analysis of organic markers for the reconstitution of technical strategies and human-environment relations during the Upper Palaeolithic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
+                <w:t xml:space="preserve">InvaVAL project : Valorization of invasive plants in Savoie Mont-Blanc territory : green chemistry and circular economy strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Quinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Rencontres Internationales d’Histoire et d’Archéologie de Nice Côte d’Azur 2021 - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nice, France. </w:t>
+              <w:t xml:space="preserve">Journée des Doctorants de l’ED SISEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937992v1</w:t>
+                <w:t xml:space="preserve">hal-03547626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of chlordecone resurrection by glyphosate using Paleo-Critical Zone approach in French West indies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sampling, extraction and analysis of organic markers for the reconstitution of technical strategies and human-environment relations during the Upper Palaeolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41ème Rencontres Internationales d’Histoire et d’Archéologie de Nice Côte d’Azur 2021 - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nice, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356994v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InvaVAL project : Valorization of invasive plants in Savoie Mont-Blanc territory : green chemistry and circular economy strategies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of chlordecone resurrection by glyphosate using Paleo-Critical Zone approach in French West indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants de l’ED SISEO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-0daee9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547626v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Coupling of Supercritical Carbon Dioxide and Water for the Recovery of Lipids and Polyphenols from Spent Coffee Grounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Bernard</w:t>
+                <w:t xml:space="preserve">Valorisation de plantes invasives de Savoie/Haute-Savoie : mise en place d’un criblage d’actifs par CCM-Bioautographie couplée à la spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Quinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France. , 2021</w:t>
+              <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AfSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425615v1</w:t>
+                <w:t xml:space="preserve">hal-03547614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de plantes invasives de Savoie/Haute-Savoie : mise en place d’un criblage d’actifs par CCM-Bioautographie couplée à la spectrométrie de masse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Innovative Coupling of Supercritical Carbon Dioxide and Water for the Recovery of Lipids and Polyphenols from Spent Coffee Grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vandeponseele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AfSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547614v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la biomasse : les déchets viticoles de Savoie comme alternative au brûlage à l’air libre</w:t>
               </w:r>
@@ -4861,269 +4861,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des phénomènes de dégradation de matières organiques et développement de protocoles pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges du Paléolithique supérieur</w:t>
+                <w:t xml:space="preserve">Mise au point de méthodologies pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges lithiques du Paléolithique supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journée de la section Auvergne-Rhône Alpes de la Société Chimique de France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940529v1</w:t>
+                <w:t xml:space="preserve">hal-03940623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de méthodologies pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges lithiques du Paléolithique supérieur</w:t>
+                <w:t xml:space="preserve">Etude des phénomènes de dégradation de matières organiques et développement de protocoles pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges du Paléolithique supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Auvergne-Rhône Alpes de la Société Chimique de France 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">XXIIIème colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940623v1</w:t>
+                <w:t xml:space="preserve">hal-03940529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction, identification et analyse structurale de marqueurs organiques pour la reconstitution des pratiques des populations de la Préhistoire</w:t>
               </w:r>
@@ -5148,51 +5148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5243,51 +5243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place du couplage CCM-bioautographie/HRMS pour le criblage d’actifs dermocosmétiques présents dans des plantes invasives savoyardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanille Quinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5519,51 +5519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5716,273 +5716,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of vine waste into aromatic molecules of interest (VITIVALO project)</w:t>
+                <w:t xml:space="preserve">Déchets viticoles et de pépinières viticoles sur le territoire savoyard : gisements et valorisation chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Chatel</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée techniques du Pôle AXELERA sur la valorisation de la biomasse lignocellulosique en composés aromatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049076v1</w:t>
+                <w:t xml:space="preserve">hal-02049083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchets viticoles et de pépinières viticoles sur le territoire savoyard : gisements et valorisation chimique</w:t>
+                <w:t xml:space="preserve">Valorization of vine waste into aromatic molecules of interest (VITIVALO project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Goepfert</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Berthier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean.-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée techniques du Pôle AXELERA sur la valorisation de la biomasse lignocellulosique en composés aromatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049083v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source Apportionment of PM10 in a North-Western Europe Regional Urban Background Site (Lens, France): Interest of the Use of Organic Tracers in a Positive Matrix Factorization Methodology</w:t>
               </w:r>
@@ -5994,51 +5994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Golly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Golly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6769,51 +6769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-455-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Schivalocchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Sampsell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeponseele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3020019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03146A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zwingelstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02520704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Masset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fanget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133590" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06723" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berlioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547626v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547614v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Calen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mattioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940529v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Luc Besombes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049083v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goepfert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENA014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-455-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Schivalocchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Sampsell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeponseele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3020019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03146A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zwingelstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02520704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Masset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fanget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133590" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06723" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berlioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Calen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mattioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goepfert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Luc Besombes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENA014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>