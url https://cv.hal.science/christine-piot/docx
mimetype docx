--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -3979,273 +3979,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de plantes invasives de Savoie/Haute-Savoie : mise en place d’un criblage d’actifs par CCM-Bioautographie couplée à la spectrométrie de masse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Innovative Coupling of Supercritical Carbon Dioxide and Water for the Recovery of Lipids and Polyphenols from Spent Coffee Grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vandeponseele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AfSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547614v1</w:t>
+                <w:t xml:space="preserve">hal-03425615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Coupling of Supercritical Carbon Dioxide and Water for the Recovery of Lipids and Polyphenols from Spent Coffee Grounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Bernard</w:t>
+                <w:t xml:space="preserve">Valorisation de plantes invasives de Savoie/Haute-Savoie : mise en place d’un criblage d’actifs par CCM-Bioautographie couplée à la spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Quinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France. , 2021</w:t>
+              <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AfSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425615v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la biomasse : les déchets viticoles de Savoie comme alternative au brûlage à l’air libre</w:t>
               </w:r>
@@ -5243,51 +5243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place du couplage CCM-bioautographie/HRMS pour le criblage d’actifs dermocosmétiques présents dans des plantes invasives savoyardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanille Quinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6769,51 +6769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-455-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Schivalocchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Sampsell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeponseele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3020019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03146A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zwingelstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02520704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Masset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fanget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133590" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06723" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berlioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Calen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mattioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goepfert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Luc Besombes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENA014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-455-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Schivalocchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Sampsell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeponseele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3020019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03146A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zwingelstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02520704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Masset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fanget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133590" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06723" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berlioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547614v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Calen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mattioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goepfert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Luc Besombes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENA014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>