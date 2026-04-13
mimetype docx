--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -671,2172 +671,2172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of $Pseudomonas\ aeruginosa$ strain PcyII-10 variants resisting infection by N4-like phage Ab09 in search for genes involved in phage adsorption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+                <w:t xml:space="preserve">Revised interpretation of the Hain Lifescience GenoType MTBC to differentiate $Mycobacterium\ canettii$ and members of the $Mycobacterium\ tuberculosis$ Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmgard Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215456⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (6), pp.e00159-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00159-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173138v1</w:t>
+                <w:t xml:space="preserve">hal-02173134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical features of Mycobacterium canettii infection: a retrospective study of 20 cases among French soldiers and relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciz107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised interpretation of the Hain Lifescience GenoType MTBC to differentiate $Mycobacterium\ canettii$ and members of the $Mycobacterium\ tuberculosis$ Complex</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesc Coll</w:t>
+                <w:t xml:space="preserve">Investigation of $Pseudomonas\ aeruginosa$ strain PcyII-10 variants resisting infection by N4-like phage Ab09 in search for genes involved in phage adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (6), pp.e00159-19. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0215456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00159-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173134v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of FiuA outer-membrane receptor polymorphism on the resistance of Pseudomonas aeruginosa towards peptidoglycan lipid II-targeting PaeM pyocins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Libera Latino</w:t>
+                <w:t xml:space="preserve">Complete Genome Sequences of Five Acinetobacter baumannii Phages from Abidjan, Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Essoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Patin</w:t>
+                <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Chérier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Pourcel</w:t>
+                <w:t xml:space="preserve">Adèle Kakou-N'Douba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00164-19⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01358-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173140v1</w:t>
+                <w:t xml:space="preserve">hal-02170278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequences of Five Acinetobacter baumannii Phages from Abidjan, Côte d'Ivoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+                <w:t xml:space="preserve">Impact of FiuA outer-membrane receptor polymorphism on the resistance of Pseudomonas aeruginosa towards peptidoglycan lipid II-targeting PaeM pyocins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+                <w:t xml:space="preserve">Dimitri Chérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Kakou-N'Douba</w:t>
+                <w:t xml:space="preserve">Thierry Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 201 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.01358-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00164-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170278v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Mycobacterium tuberculosis Beijing genotype and drug resistance to four first-line drugs: a survey in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposition behavior revealed by high-resolution description of $Pseudomonas\ Aeruginosa$ saltovirus integration sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haican Liu</w:t>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
+                <w:t xml:space="preserve">Maria Bourkaltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiguang Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yolande Hauck</w:t>
+                <w:t xml:space="preserve">Victor Krylov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11684-017-0610-z⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v10050245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180796v1</w:t>
+                <w:t xml:space="preserve">hal-02184815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition behavior revealed by high-resolution description of $Pseudomonas\ Aeruginosa$ saltovirus integration sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">CRISPRCasFinder, an update of CRISRFinder, includes a portable version, enhanced performance and integrates search for Cas proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Blouin</w:t>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bourkaltseva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Krylov</w:t>
+                <w:t xml:space="preserve">Juraj Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v10050245⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), pp.W246-W251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184815v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02098389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic Expansion Within the Population Structure of Classical Brucella Species Revealed by MLVA16 Typing of 1404 Brucella Isolates From Different Animal and Geographic Origins, 1974-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Christiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRCasFinder, an update of CRISRFinder, includes a portable version, enhanced performance and integrates search for Cas proteins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery and Characterization of Bacteria Resisting Infection by Lytic Bacteriophage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky425⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1693, pp.85--98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7395-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02098389v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery and Characterization of Bacteria Resisting Infection by Lytic Bacteriophage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations between Mycobacterium tuberculosis Beijing genotype and drug resistance to four first-line drugs: a survey in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haican Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1693, pp.85--98. </w:t>
+              <w:t xml:space="preserve">Frontiers of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.92--97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7395-8_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11684-017-0610-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180795v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: CRISPR-like sequences in Helicobacter pylori and application in genotyping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Preferred Region for Packaging of Bacterial DNA by phiC725A, a Novel Pseudomonas aeruginosa F116-Like Bacteriophage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13099-017-0221-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0169684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187754v1</w:t>
+                <w:t xml:space="preserve">hal-01879155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carrier state is established in Pseudomonas aeruginosa by phage LeviOr01, a newly isolated ssRNA levivirus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Comparison of French and Worldwide Bacillus anthracis Strains Favors a Recent, Post-Columbian Origin of the Predominant North-American Clade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000883⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0180603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879191v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Preferred Region for Packaging of Bacterial DNA by phiC725A, a Novel Pseudomonas aeruginosa F116-Like Bacteriophage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CRISPR-like sequences in Helicobacter pylori and application in genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khotchawan Bangpanwimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaksin Sottisuporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonsri Mittraparp-Arthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warattaya Ueaphatthanaphanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attapon Rattanasupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169684⟩</w:t>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13099-017-0215-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879155v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Comparison of French and Worldwide Bacillus anthracis Strains Favors a Recent, Post-Columbian Origin of the Predominant North-American Clade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nora Madani</w:t>
+                <w:t xml:space="preserve">Clinical relevance of FASII bypass in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180603⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02515-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879193v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-like sequences in Helicobacter pylori and application in genotyping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A carrier state is established in Pseudomonas aeruginosa by phage LeviOr01, a newly isolated ssRNA levivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13099-017-0215-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (8), pp.2181 - 2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187755v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical relevance of FASII bypass in Staphylococcus aureus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Halpern</w:t>
+                <w:t xml:space="preserve">Correction to: CRISPR-like sequences in Helicobacter pylori and application in genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khotchawan Bangpanwimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaksin Sottisuporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonsri Mittraparp-Arthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warattaya Ueaphatthanaphanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attapon Rattanasupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (5), </w:t>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02515-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13099-017-0221-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195054v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of French and Worldwide Bacillus anthracis Strains Favors a Recent, Post-Columbian Origin of the Predominant North-American Clade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.0146216. </w:t>
@@ -2900,77 +2900,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bourkaltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pleteneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Krylov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (2), pp.e01543-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3392,843 +3392,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel multiple locus variable number of tandem repeat (VNTR) analysis (MLVA) method for Propionibacterium acnes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Multiple-Locus Variable-Number Tandem-Repeat Typing Scheme for Genetic Fingerprinting of Burkholderia cenocepacia and Application to Nationwide Epidemiological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gérôme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rithy Vong</w:t>
+                <w:t xml:space="preserve">Christine Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Macnab</w:t>
+                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.398-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02473-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188389v1</w:t>
+                <w:t xml:space="preserve">hal-01110749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Multiple Loci Variable Number of Tandem Repeats Analysis (MLVA) to Unravel the Intra-Pathovar Structure of Pseudomonas syringae pv. actinidiae Populations Worldwide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Gallipoli</w:t>
+                <w:t xml:space="preserve">Investigation of a Large Collection of Pseudomonas aeruginosa Bacteriophages Collected from a Single Environmental Source in Abidjan, Côte d'Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Essoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria C Taratufolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Russell T M Poulter</w:t>
+                <w:t xml:space="preserve">Guillaume Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135310⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0130548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214203v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Large Collection of Pseudomonas aeruginosa Bacteriophages Collected from a Single Environmental Source in Abidjan, Côte d'Ivoire.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Blouin</w:t>
+                <w:t xml:space="preserve">Development of a Multiple Loci Variable Number of Tandem Repeats Analysis (MLVA) to Unravel the Intra-Pathovar Structure of Pseudomonas syringae pv. actinidiae Populations Worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ciarroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gallipoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Loukou</w:t>
+                <w:t xml:space="preserve">Maria C Taratufolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margi I Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell T M Poulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0130548. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130548⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188392v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Multiple-Locus Variable-Number Tandem-Repeat Typing Scheme for Genetic Fingerprinting of Burkholderia cenocepacia and Application to Nationwide Epidemiological Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+                <w:t xml:space="preserve">A novel multiple locus variable number of tandem repeat (VNTR) analysis (MLVA) method for Propionibacterium acnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barthe</w:t>
+                <w:t xml:space="preserve">Patrick Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenka Tisseyre</w:t>
+                <w:t xml:space="preserve">Christine Macnab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.233-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02473-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01110749v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pseudotuberculosis ST42 (O:1) Strain Misidentified as Yersinia pestis by Mass Spectrometry Analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gérôme</w:t>
+                <w:t xml:space="preserve">Progenitor &amp;quot;Mycobacterium canettii&amp;quot; clone responsible for lymph node tuberculosis epidemic, Djibouti.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Flèche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Blouin</w:t>
+                <w:t xml:space="preserve">Géraldine Cazajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger C Scholz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François M Thibault</w:t>
+                <w:t xml:space="preserve">Céline Dehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00435-14⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.21-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2001.130652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009200v1</w:t>
+                <w:t xml:space="preserve">hal-00948497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progenitor &amp;quot;Mycobacterium canettii&amp;quot; clone responsible for lymph node tuberculosis epidemic, Djibouti.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Yersinia pseudotuberculosis ST42 (O:1) Strain Misidentified as Yersinia pestis by Mass Spectrometry Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Flèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Cazajous</w:t>
+                <w:t xml:space="preserve">Holger C Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dehan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rithy Vong</w:t>
+                <w:t xml:space="preserve">François M Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (1), pp.21-8. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2001.130652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00435-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948497v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus from 152 cases of bovine, ovine and caprine mastitis investigated by Multiple-locus variable number of tandem repeat analysis (MLVA)</w:t>
               </w:r>
@@ -4495,64 +4495,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Susceptibility of Pseudomonas aeruginosa Strains from Cystic Fibrosis Patients to Bacteriophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Essoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsher Cablanmian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Five Yersinia pseudotuberculosis ST19 Isolates and One Isolate Variant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail E Platonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera V Evseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4878,1099 +4878,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Acinetobacter baumannii in Four French Military Hospitals, as Assessed by Multiple Locus Variable Number of Tandem Repeats Analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significance of the Identification in the Horn of Africa of an Exceptionally Deep Branching Mycobacterium tuberculosis Clade.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Jault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gérome</w:t>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.e44597. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044597⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e52841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734019v1</w:t>
+                <w:t xml:space="preserve">hal-00772379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of the Identification in the Horn of Africa of an Exceptionally Deep Branching Mycobacterium tuberculosis Clade.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rithy Vong</w:t>
+                <w:t xml:space="preserve">High Throughput Multiple Locus Variable Number of Tandem Repeat Analysis (MLVA) of Staphylococcus aureus from Human, Animal and Food Sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sobral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brisabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea T Fessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (12), pp.e52841. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052841⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e33967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772379v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Throughput Multiple Locus Variable Number of Tandem Repeat Analysis (MLVA) of Staphylococcus aureus from Human, Animal and Food Sources.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sobral</w:t>
+                <w:t xml:space="preserve">Rapid Identification of International Multidrug-Resistant Pseudomonas aeruginosa Clones by Multiple-Locus Variable Number of Tandem Repeats Analysis and Investigation of Their Susceptibility to Lytic Bacteriophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Larché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Schwarz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bergonier</w:t>
+                <w:t xml:space="preserve">Flavie Pouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Essoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Brisabois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea T Fessler</w:t>
+                <w:t xml:space="preserve">Balázs Libisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Straut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033967⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (12), pp.6175-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01233-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695986v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Identification of International Multidrug-Resistant Pseudomonas aeruginosa Clones by Multiple-Locus Variable Number of Tandem Repeats Analysis and Investigation of Their Susceptibility to Lytic Bacteriophages.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Larché</w:t>
+                <w:t xml:space="preserve">Diversity of Acinetobacter baumannii in Four French Military Hospitals, as Assessed by Multiple Locus Variable Number of Tandem Repeats Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Pouillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Essoh</w:t>
+                <w:t xml:space="preserve">Patrick Jault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs Libisch</w:t>
+                <w:t xml:space="preserve">Audrey Mérens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Straut</w:t>
+                <w:t xml:space="preserve">Patrick Gérome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56 (12), pp.6175-80. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e44597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01233-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752317v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi Locus Variable Number of Tandem Repeat Analysis (MLVA) scheme for Streptococcus agalactiae genotyping.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Variable-Number Tandem-Repeat (VNTR) Sequences in Acinetobacter baumannii and Interlaboratory Validation of an Optimized Multiple-Locus VNTR Analysis Typing Scheme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Haguenoer</w:t>
+                <w:t xml:space="preserve">Fabrizia Minandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Baty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Pourcel</w:t>
+                <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Domelier</w:t>
+                <w:t xml:space="preserve">Francesco Imperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-11-171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (2), pp.539-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02003-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00617493v1</w:t>
+                <w:t xml:space="preserve">hal-00574235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Variable-Number Tandem-Repeat (VNTR) Sequences in Acinetobacter baumannii and Interlaboratory Validation of an Optimized Multiple-Locus VNTR Analysis Typing Scheme.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Pourcel</w:t>
+                <w:t xml:space="preserve">Investigation of the population structure of Legionella pneumophila by analysis of tandem repeat copy number and internal sequence variation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Visca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizia Minandri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yolande Hauck</w:t>
+                <w:t xml:space="preserve">Françoise Ramisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
+                <w:t xml:space="preserve">Yevgeniy Gelfand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Imperi</w:t>
+                <w:t xml:space="preserve">Gary Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (2), pp.539-48. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (Pt 9), pp.2582-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02003-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.047258-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574235v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the population structure of Legionella pneumophila by analysis of tandem repeat copy number and internal sequence variation.</w:t>
+                <w:t xml:space="preserve">Investigation on Mycobacterium tuberculosis Diversity in China and the Origin of the Beijing Clade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Visca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
+                <w:t xml:space="preserve">Kanglin Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Ramisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gary Benson</w:t>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.047258-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633000v1</w:t>
+                <w:t xml:space="preserve">hal-00657918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Mycobacterium tuberculosis Diversity in China and the Origin of the Beijing Clade.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi Locus Variable Number of Tandem Repeat Analysis (MLVA) scheme for Streptococcus agalactiae genotyping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Haguenoer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanglin Wan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
+                <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Domelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29190. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-11-171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657918v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00617493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal survey of Staphylococcus aureus in cystic fibrosis patients using a multiple-locus variable-number of tandem-repeats analysis method.</w:t>
               </w:r>
@@ -6090,77 +6090,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characteristics of &amp;quot;Mycobacterium canettii&amp;quot; the smooth Mycobacterium tuberculosis bacilli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Koeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6230,334 +6230,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved MLVA assay for Staphylococcus aureus providing a highly informative genotyping technique together with strong phylogenetic value.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustered Regularly Interspaced Short Palindromic Repeats (CRISPRs) for the Genotyping of Bacterial Pathogens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00267-09⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 551, pp.105-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-60327-999-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414260v1</w:t>
+                <w:t xml:space="preserve">hal-00397745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustered Regularly Interspaced Short Palindromic Repeats (CRISPRs) for the Genotyping of Bacterial Pathogens.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved MLVA assay for Staphylococcus aureus providing a highly informative genotyping technique together with strong phylogenetic value.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hormigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Onteniente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Sakwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Grissa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruud H Deurenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 551, pp.105-16. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-60327-999-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00267-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397745v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two commercial assays for the characterization of rpoB mutations in Mycobacterium tuberculosis and description of new mutations conferring weak resistance to rifampicin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6790,51 +6790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Yousef Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 137 (3-4), pp.335. </w:t>
@@ -6976,51 +6976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution typing of Chlamydophila psittaci by multilocus VNTR analysis (MLVA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vorimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7243,51 +7243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPRcompar: a website to compare clustered regularly interspaced short palindromic repeats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7347,51 +7347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CRISPRdb database and tools to display CRISPRs and to generate dictionaries of spacers and repeats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7451,51 +7451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line resources for bacterial micro-evolution studies using MLVA or CRISPR typing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7852,77 +7852,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of variable-number tandem-repeat (VNTR) sequences in Legionella pneumophila and development of an optimized multiple-locus VNTR analysis typing scheme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Visca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baharak Afshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7973,51 +7973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPRFinder: a web tool to identify clustered regularly interspaced short palindromic repeats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8077,77 +8077,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic diversity revealed by variable-number tandem repeat genotyping and analysis of hsp65 gene polymorphism in a large collection of &amp;quot;Mycobacterium canettii&amp;quot; strains indicates that the M. tuberculosis complex is a recently emerged clone of &amp;quot;M. canettii&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Koeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8394,277 +8394,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic Expansion within the Population Structure of Classical &amp;lt;em&amp;gt;Brucella&amp;lt;/em&amp;gt; Species Revealed by MLVA-16 Typing of 1414 &amp;lt;em&amp;gt;Brucella&amp;lt;/em&amp;gt; Isolates from Different Animal and Geographic Origins, 1974-2006</w:t>
+                <w:t xml:space="preserve">Genotypic Expansion within the Population Structure of Classical Brucella Species Revealed by MLVA-16 Typing of 1414 Brucella Isolates from Different Animal and Geographic Origins, 1974-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel S. Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tourterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Meeting on Microbial Epidemiological Markers (IMMEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">Medical Biodefense conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Munich, Germany. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804293v1</w:t>
+                <w:t xml:space="preserve">hal-02747072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic Expansion within the Population Structure of Classical Brucella Species Revealed by MLVA-16 Typing of 1414 Brucella Isolates from Different Animal and Geographic Origins, 1974-2006</w:t>
+                <w:t xml:space="preserve">Genotypic Expansion within the Population Structure of Classical &amp;lt;em&amp;gt;Brucella&amp;lt;/em&amp;gt; Species Revealed by MLVA-16 Typing of 1414 &amp;lt;em&amp;gt;Brucella&amp;lt;/em&amp;gt; Isolates from Different Animal and Geographic Origins, 1974-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel S. Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Biodefense conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Munich, Germany. , 2013</w:t>
+              <w:t xml:space="preserve">10. International Meeting on Microbial Epidemiological Markers (IMMEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747072v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8740,51 +8740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E39FD2D"/>
+    <w:nsid w:val="80853406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8971,51 +8971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-pourcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8951-466X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074469185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Essoh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ouassa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Djatchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernadet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2020.29111.cpo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Briquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Vong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Loiseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgard Moser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Coll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00159-19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ch&#233;rier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00164-19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kakou-N'Douba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01358-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haican Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11684-017-0610-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184815v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourkaltseva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krylov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Daoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01545" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7395-8_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khotchawan Bangpanwimon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaksin Sottisuporn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonsri Mittraparp-Arthorn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warattaya Ueaphatthanaphanich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attapon Rattanasupar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0221-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000883" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169684" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0215-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02515-16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pleteneva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01543-15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000263" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Imperi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pittiglio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Avenio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gherardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciammaruconi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macnab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.05.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24DN86C0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ciarroni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gallipoli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Taratufolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margi I Butler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell T M Poulter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loukou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130548" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01110749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Segonds" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tisseyre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02473-14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger C Scholz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Thibault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00435-14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948497v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazajous" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dehan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130652" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea T Fessler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0097-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02869993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chenal-Francisque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantinelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tran-Hykes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00606-13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsher Cablanmian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lathro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richardot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaele Fichant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt115" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail E Platonov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera V Evseeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Afanas'Ev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00122-13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M&#233;rens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;rome" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044597" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052841" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033967" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752317v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larch&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pouillot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Libisch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Straut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01233-12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617493v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Haguenoer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Baty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Domelier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-171" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574235v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Minandri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Arezzo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Imperi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02003-10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633000v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Visca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ramisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Gelfand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Benson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.047258-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanglin Wan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029190" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506420v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Vu-Thien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hormigos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corbineau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-24" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534312v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Koeck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko van Ingen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.07.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3X2ZH29-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Onteniente" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sakwinska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud H Deurenberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00267-09" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397745v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Grissa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397748v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399011v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhei Dai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006000" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485537v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yousef Mohamad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.01.029" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_12" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241850v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinndle Blanco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kaleta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.12.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPNV7FN5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Yan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002652" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297231v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn228" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194456v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-172" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195167v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDMXD5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00702-07" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Song" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharak Afshar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02078-06" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194414v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm360" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.42.7.3248-3255.2004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739794v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergnaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804293v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S. Zygmunt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747072v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourterel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-pourcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8951-466X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074469185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Essoh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ouassa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Djatchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernadet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2020.29111.cpo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Loiseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgard Moser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Coll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00159-19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Briquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Vong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kakou-N'Douba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01358-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ch&#233;rier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00164-19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourkaltseva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krylov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Daoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01545" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7395-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haican Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11684-017-0610-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169684" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khotchawan Bangpanwimon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaksin Sottisuporn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonsri Mittraparp-Arthorn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warattaya Ueaphatthanaphanich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attapon Rattanasupar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0215-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02515-16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000883" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187754v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0221-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pleteneva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01543-15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000263" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Imperi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pittiglio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Avenio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gherardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciammaruconi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01110749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Segonds" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tisseyre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02473-14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loukou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130548" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214203v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ciarroni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gallipoli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Taratufolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margi I Butler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell T M Poulter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135310" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macnab" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.05.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24DN86C0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazajous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dehan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130652" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009200v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger C Scholz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Thibault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00435-14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea T Fessler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0097-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02869993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chenal-Francisque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantinelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tran-Hykes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00606-13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsher Cablanmian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lathro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richardot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaele Fichant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt115" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail E Platonov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera V Evseeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Afanas'Ev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00122-13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772379v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052841" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695986v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033967" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larch&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pouillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Libisch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Straut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01233-12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M&#233;rens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;rome" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044597" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574235v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Minandri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Arezzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Imperi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02003-10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Visca" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ramisse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Gelfand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Benson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.047258-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanglin Wan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029190" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617493v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Haguenoer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Baty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Domelier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-171" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506420v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Vu-Thien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hormigos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corbineau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-24" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534312v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Koeck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko van Ingen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.07.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3X2ZH29-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Grissa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414260v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Onteniente" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sakwinska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud H Deurenberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00267-09" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397748v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399011v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhei Dai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006000" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485537v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yousef Mohamad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.01.029" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_12" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241850v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinndle Blanco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kaleta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.12.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPNV7FN5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Yan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002652" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297231v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn228" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194456v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-172" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195167v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDMXD5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00702-07" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Song" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharak Afshar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02078-06" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194414v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm360" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.42.7.3248-3255.2004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739794v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergnaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747072v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S. Zygmunt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourterel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>