--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -671,412 +671,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised interpretation of the Hain Lifescience GenoType MTBC to differentiate $Mycobacterium\ canettii$ and members of the $Mycobacterium\ tuberculosis$ Complex</w:t>
+                <w:t xml:space="preserve">Clinical features of Mycobacterium canettii infection: a retrospective study of 20 cases among French soldiers and relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Loiseau</w:t>
+                <w:t xml:space="preserve">Anaïs Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Brites</w:t>
+                <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irmgard Moser</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Coll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Pourcel</w:t>
+                <w:t xml:space="preserve">Emilie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00159-19⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173134v1</w:t>
+                <w:t xml:space="preserve">hal-02169565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features of Mycobacterium canettii infection: a retrospective study of 20 cases among French soldiers and relatives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of $Pseudomonas\ aeruginosa$ strain PcyII-10 variants resisting infection by N4-like phage Ab09 in search for genes involved in phage adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz107⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0215456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169565v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of $Pseudomonas\ aeruginosa$ strain PcyII-10 variants resisting infection by N4-like phage Ab09 in search for genes involved in phage adsorption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+                <w:t xml:space="preserve">Revised interpretation of the Hain Lifescience GenoType MTBC to differentiate $Mycobacterium\ canettii$ and members of the $Mycobacterium\ tuberculosis$ Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmgard Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0215456. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (6), pp.e00159-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00159-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173138v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequences of Five Acinetobacter baumannii Phages from Abidjan, Côte d'Ivoire</w:t>
               </w:r>
@@ -3362,207 +3362,219 @@
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 127, pp.176-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mimet.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Multiple-Locus Variable-Number Tandem-Repeat Typing Scheme for Genetic Fingerprinting of Burkholderia cenocepacia and Application to Nationwide Epidemiological Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (2), pp.398-409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.02473-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a Large Collection of Pseudomonas aeruginosa Bacteriophages Collected from a Single Environmental Source in Abidjan, Côte d'Ivoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Essoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3584,1337 +3596,1337 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), pp.e0130548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0130548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Multiple Loci Variable Number of Tandem Repeats Analysis (MLVA) to Unravel the Intra-Pathovar Structure of Pseudomonas syringae pv. actinidiae Populations Worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ciarroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Gallipoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria C Taratufolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margi I Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell T M Poulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0135310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel multiple locus variable number of tandem repeat (VNTR) analysis (MLVA) method for Propionibacterium acnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Macnab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.233-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progenitor &amp;quot;Mycobacterium canettii&amp;quot; clone responsible for lymph node tuberculosis epidemic, Djibouti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (1), pp.21-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2001.130652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yersinia pseudotuberculosis ST42 (O:1) Strain Misidentified as Yersinia pestis by Mass Spectrometry Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger C Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François M Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00435-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus from 152 cases of bovine, ovine and caprine mastitis investigated by Multiple-locus variable number of tandem repeat analysis (MLVA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea T Fessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (1), pp.97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-014-0097-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Multilocus Variable-Number Tandem-Repeat Analysis Assay and Its Complementarity with Pulsed-Field Gel Electrophoresis and Multilocus Sequence Typing for Listeria monocytogenes Clone Identification and Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Chenal-Francisque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Diancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cantinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Tran-Hykes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (6), pp.1868-1880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.00606-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02869993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Susceptibility of Pseudomonas aeruginosa Strains from Cystic Fibrosis Patients to Bacteriophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Essoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsher Cablanmian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lathro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.e60575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0060575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of β-lactam resistance mechanisms in cystic fibrosis isolates of Pseudomonas aeruginosa: a French multicentre study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Llanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Richardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaele Fichant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (8), pp.1763-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkt115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Five Yersinia pseudotuberculosis ST19 Isolates and One Isolate Variant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail E Platonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera V Evseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim V Afanas'Ev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (2), pii e00122-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00122-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of the Identification in the Horn of Africa of an Exceptionally Deep Branching Mycobacterium tuberculosis Clade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4923,816 +4935,816 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.e52841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0052841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Throughput Multiple Locus Variable Number of Tandem Repeat Analysis (MLVA) of Staphylococcus aureus from Human, Animal and Food Sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sobral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sobral</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brisabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea T Fessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.e33967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0033967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Identification of International Multidrug-Resistant Pseudomonas aeruginosa Clones by Multiple-Locus Variable Number of Tandem Repeats Analysis and Investigation of Their Susceptibility to Lytic Bacteriophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Larché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Essoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Libisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Straut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (12), pp.6175-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.01233-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Acinetobacter baumannii in Four French Military Hospitals, as Assessed by Multiple Locus Variable Number of Tandem Repeats Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mérens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gérome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.e44597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0044597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Variable-Number Tandem-Repeat (VNTR) Sequences in Acinetobacter baumannii and Interlaboratory Validation of an Optimized Multiple-Locus VNTR Analysis Typing Scheme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizia Minandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Imperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (2), pp.539-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.02003-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the population structure of Legionella pneumophila by analysis of tandem repeat copy number and internal sequence variation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Visca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ramisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniy Gelfand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 157 (Pt 9), pp.2582-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.047258-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on Mycobacterium tuberculosis Diversity in China and the Origin of the Beijing Clade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanglin Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinghua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,798 +5752,798 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.e29190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0029190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi Locus Variable Number of Tandem Repeat Analysis (MLVA) scheme for Streptococcus agalactiae genotyping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Haguenoer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Domelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (1), pp.171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2180-11-171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00617493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal survey of Staphylococcus aureus in cystic fibrosis patients using a multiple-locus variable-number of tandem-repeats analysis method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Vu-Thien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Hormigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Fauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2180-10-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characteristics of &amp;quot;Mycobacterium canettii&amp;quot; the smooth Mycobacterium tuberculosis bacilli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Koeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakko van Ingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (8), pp.1165-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2010.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustered Regularly Interspaced Short Palindromic Repeats (CRISPRs) for the Genotyping of Bacterial Pathogens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 551, pp.105-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-60327-999-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved MLVA assay for Staphylococcus aureus providing a highly informative genotyping technique together with strong phylogenetic value.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Hormigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Onteniente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Sakwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruud H Deurenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.00267-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two commercial assays for the characterization of rpoB mutations in Mycobacterium tuberculosis and description of new mutations conferring weak resistance to rifampicin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6549,1677 +6561,1677 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkp204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping and phylogenetic analysis of Yersinia pestis by MLVA: insights into the worldwide expansion of Central Asia plague foci.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail E Platonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erhei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (6), pp.e6000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0006000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping of strains by Multilocus VNTR Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vorimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Yousef Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 137 (3-4), pp.335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple locus variable number of tandem repeats analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 551, pp.141-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-60327-999-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution typing of Chlamydophila psittaci by multilocus VNTR analysis (MLVA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vorimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinndle Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erhard Kaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (2), pp.171-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into microevolution of Yersinia pestis by clustered regularly interspaced short palindromic repeats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujun Cui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yanjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail E Platonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanfeng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (7), pp.e2652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0002652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPRcompar: a website to compare clustered regularly interspaced short palindromic repeats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (Web Server issue), pp.W145-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CRISPRdb database and tools to display CRISPRs and to generate dictionaries of spacers and repeats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.172. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line resources for bacterial micro-evolution studies using MLVA or CRISPR typing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-locus variable-number tandem-repeat analysis for longitudinal survey of sources of Pseudomonas aeruginosa infection in cystic fibrosis patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Vu-Thien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Corbineau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katia Hormigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Fauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (10), pp.3175-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00702-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the three Yersinia pestis CRISPR loci provides new tools for phylogenetic studies and possibly for the investigation of ancient DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 603, pp.327-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of variable-number tandem-repeat (VNTR) sequences in Legionella pneumophila and development of an optimized multiple-locus VNTR analysis typing scheme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Visca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baharak Afshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (4), pp.1190-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.02078-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPRFinder: a web tool to identify clustered regularly interspaced short palindromic repeats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (Web Server issue), pp.W52-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic diversity revealed by variable-number tandem repeat genotyping and analysis of hsp65 gene polymorphism in a large collection of &amp;quot;Mycobacterium canettii&amp;quot; strains indicates that the M. tuberculosis complex is a recently emerged clone of &amp;quot;M. canettii&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Koeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (7), pp.3248-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.42.7.3248-3255.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8229,154 +8241,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating the Brucella MLVA database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Medical Biodefence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bundeswehr Institute of Microbiology. DEU., Apr 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8386,293 +8398,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic Expansion within the Population Structure of Classical Brucella Species Revealed by MLVA-16 Typing of 1414 Brucella Isolates from Different Animal and Geographic Origins, 1974-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel S. Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tourterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Biodefense conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Munich, Germany. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic Expansion within the Population Structure of Classical &amp;lt;em&amp;gt;Brucella&amp;lt;/em&amp;gt; Species Revealed by MLVA-16 Typing of 1414 &amp;lt;em&amp;gt;Brucella&amp;lt;/em&amp;gt; Isolates from Different Animal and Geographic Origins, 1974-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel S. Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Meeting on Microbial Epidemiological Markers (IMMEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId292"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8740,51 +8752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80853406"/>
+    <w:nsid w:val="AE598172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8971,51 +8983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-pourcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8951-466X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074469185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Essoh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ouassa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Djatchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernadet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2020.29111.cpo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Loiseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgard Moser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Coll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00159-19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Briquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Vong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kakou-N'Douba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01358-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ch&#233;rier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00164-19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourkaltseva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krylov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Daoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01545" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7395-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haican Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11684-017-0610-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169684" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khotchawan Bangpanwimon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaksin Sottisuporn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonsri Mittraparp-Arthorn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warattaya Ueaphatthanaphanich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attapon Rattanasupar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0215-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02515-16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000883" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187754v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0221-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pleteneva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01543-15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000263" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Imperi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pittiglio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Avenio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gherardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciammaruconi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01110749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Segonds" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tisseyre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02473-14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loukou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130548" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214203v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ciarroni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gallipoli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Taratufolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margi I Butler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell T M Poulter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135310" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macnab" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.05.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24DN86C0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazajous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dehan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130652" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009200v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger C Scholz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Thibault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00435-14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea T Fessler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0097-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02869993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chenal-Francisque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantinelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tran-Hykes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00606-13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsher Cablanmian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lathro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richardot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaele Fichant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt115" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail E Platonov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera V Evseeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Afanas'Ev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00122-13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772379v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052841" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695986v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033967" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larch&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pouillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Libisch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Straut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01233-12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M&#233;rens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;rome" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044597" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574235v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Minandri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Arezzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Imperi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02003-10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Visca" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ramisse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Gelfand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Benson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.047258-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanglin Wan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029190" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617493v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Haguenoer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Baty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Domelier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-171" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506420v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Vu-Thien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hormigos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corbineau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-24" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534312v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Koeck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko van Ingen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.07.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3X2ZH29-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Grissa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414260v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Onteniente" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sakwinska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud H Deurenberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00267-09" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397748v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399011v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhei Dai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006000" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485537v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yousef Mohamad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.01.029" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_12" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241850v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinndle Blanco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kaleta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.12.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPNV7FN5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Yan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002652" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297231v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn228" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194456v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-172" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195167v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDMXD5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00702-07" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Song" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharak Afshar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02078-06" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194414v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm360" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.42.7.3248-3255.2004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739794v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergnaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747072v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S. Zygmunt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourterel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-pourcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8951-466X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074469185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Essoh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ouassa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Djatchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernadet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2020.29111.cpo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Briquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Vong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215456" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Loiseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgard Moser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Coll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00159-19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kakou-N'Douba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01358-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ch&#233;rier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00164-19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourkaltseva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krylov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Daoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01545" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7395-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haican Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11684-017-0610-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169684" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khotchawan Bangpanwimon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaksin Sottisuporn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonsri Mittraparp-Arthorn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warattaya Ueaphatthanaphanich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attapon Rattanasupar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0215-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02515-16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000883" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187754v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0221-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pleteneva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01543-15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000263" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Imperi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pittiglio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Avenio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gherardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciammaruconi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCHSR4F9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01110749v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Segonds" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tisseyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02473-14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loukou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130548" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ciarroni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gallipoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Taratufolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margi I Butler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell T M Poulter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135310" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macnab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.05.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24DN86C0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazajous" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dehan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130652" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger C Scholz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Thibault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00435-14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea T Fessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0097-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02869993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chenal-Francisque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantinelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tran-Hykes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00606-13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsher Cablanmian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lathro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060575" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richardot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaele Fichant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail E Platonov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera V Evseeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Afanas'Ev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00122-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052841" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033967" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larch&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pouillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Libisch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Straut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01233-12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734019v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M&#233;rens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;rome" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044597" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Minandri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Arezzo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Imperi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02003-10" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633000v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Visca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ramisse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Gelfand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Benson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.047258-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657918v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanglin Wan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029190" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617493v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Haguenoer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Baty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Domelier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-171" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506420v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Vu-Thien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hormigos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corbineau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-24" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Koeck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko van Ingen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.07.016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3X2ZH29-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397745v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Grissa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Onteniente" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sakwinska" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud H Deurenberg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00267-09" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397748v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhei Dai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006000" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485537v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yousef Mohamad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.01.029" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_12" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241850v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinndle Blanco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kaleta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.12.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPNV7FN5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297130v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Yan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002652" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297231v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn228" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194456v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-172" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195167v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDMXD5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192548v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00702-07" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195235v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Song" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharak Afshar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02078-06" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm360" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158318v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.42.7.3248-3255.2004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergnaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747072v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S. Zygmunt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourterel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804293v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>