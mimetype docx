--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -671,177 +671,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features of Mycobacterium canettii infection: a retrospective study of 20 cases among French soldiers and relatives</w:t>
+                <w:t xml:space="preserve">Revised interpretation of the Hain Lifescience GenoType MTBC to differentiate $Mycobacterium\ canettii$ and members of the $Mycobacterium\ tuberculosis$ Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Briquet</w:t>
+                <w:t xml:space="preserve">Chloe Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rithy Vong</w:t>
+                <w:t xml:space="preserve">Daniela Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Roseau</w:t>
+                <w:t xml:space="preserve">Irmgard Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Javelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cazes</w:t>
+                <w:t xml:space="preserve">Francesc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz107⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (6), pp.e00159-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00159-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169565v1</w:t>
+                <w:t xml:space="preserve">hal-02173134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of $Pseudomonas\ aeruginosa$ strain PcyII-10 variants resisting infection by N4-like phage Ab09 in search for genes involved in phage adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libera Latino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -873,210 +873,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (4), pp.e0215456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0215456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised interpretation of the Hain Lifescience GenoType MTBC to differentiate $Mycobacterium\ canettii$ and members of the $Mycobacterium\ tuberculosis$ Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical features of Mycobacterium canettii infection: a retrospective study of 20 cases among French soldiers and relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Loiseau</w:t>
+                <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Brites</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irmgard Moser</w:t>
+                <w:t xml:space="preserve">Emilie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Coll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Pourcel</w:t>
+                <w:t xml:space="preserve">Nicolas Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (6), pp.e00159-19. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00159-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173134v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequences of Five Acinetobacter baumannii Phages from Abidjan, Côte d'Ivoire</w:t>
               </w:r>
@@ -1458,295 +1458,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRCasFinder, an update of CRISRFinder, includes a portable version, enhanced performance and integrates search for Cas proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Couvin</w:t>
+                <w:t xml:space="preserve">Genotypic Expansion Within the Population Structure of Classical Brucella Species Revealed by MLVA16 Typing of 1404 Brucella Isolates From Different Animal and Geographic Origins, 1974-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bernheim</w:t>
+                <w:t xml:space="preserve">David Christiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juraj Michalik</w:t>
+                <w:t xml:space="preserve">Brendan Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky425⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02098389v1</w:t>
+                <w:t xml:space="preserve">hal-02184813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic Expansion Within the Population Structure of Classical Brucella Species Revealed by MLVA16 Typing of 1404 Brucella Isolates From Different Animal and Geographic Origins, 1974-2006</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yolande Hauck</w:t>
+                <w:t xml:space="preserve">CRISPRCasFinder, an update of CRISRFinder, includes a portable version, enhanced performance and integrates search for Cas proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Christiany</w:t>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendan Daoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Pourcel</w:t>
+                <w:t xml:space="preserve">Juraj Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, 11 p. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), pp.W246-W251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184813v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02098389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery and Characterization of Bacteria Resisting Infection by Lytic Bacteriophage</w:t>
               </w:r>
@@ -3404,429 +3404,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Multiple-Locus Variable-Number Tandem-Repeat Typing Scheme for Genetic Fingerprinting of Burkholderia cenocepacia and Application to Nationwide Epidemiological Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of a Large Collection of Pseudomonas aeruginosa Bacteriophages Collected from a Single Environmental Source in Abidjan, Côte d'Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Essoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Segonds</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lenka Tisseyre</w:t>
+                <w:t xml:space="preserve">Guillaume Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02473-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0130548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110749v1</w:t>
+                <w:t xml:space="preserve">hal-01188392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Large Collection of Pseudomonas aeruginosa Bacteriophages Collected from a Single Environmental Source in Abidjan, Côte d'Ivoire.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Blouin</w:t>
+                <w:t xml:space="preserve">Development of a Multiple Loci Variable Number of Tandem Repeats Analysis (MLVA) to Unravel the Intra-Pathovar Structure of Pseudomonas syringae pv. actinidiae Populations Worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ciarroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gallipoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C Taratufolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margi I Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Loukou</w:t>
+                <w:t xml:space="preserve">Russell T M Poulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0130548. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188392v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Multiple Loci Variable Number of Tandem Repeats Analysis (MLVA) to Unravel the Intra-Pathovar Structure of Pseudomonas syringae pv. actinidiae Populations Worldwide</w:t>
+                <w:t xml:space="preserve">Development of a Multiple-Locus Variable-Number Tandem-Repeat Typing Scheme for Genetic Fingerprinting of Burkholderia cenocepacia and Application to Nationwide Epidemiological Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Ciarroni</w:t>
+                <w:t xml:space="preserve">Christine Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Gallipoli</w:t>
+                <w:t xml:space="preserve">Michelle Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria C Taratufolo</w:t>
+                <w:t xml:space="preserve">Antoine Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margi I Butler</w:t>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell T M Poulter</w:t>
+                <w:t xml:space="preserve">Lenka Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135310. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.398-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02473-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214203v1</w:t>
+                <w:t xml:space="preserve">hal-01110749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel multiple locus variable number of tandem repeat (VNTR) analysis (MLVA) method for Propionibacterium acnes</w:t>
               </w:r>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Macnab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3952,295 +3952,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progenitor &amp;quot;Mycobacterium canettii&amp;quot; clone responsible for lymph node tuberculosis epidemic, Djibouti.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yersinia pseudotuberculosis ST42 (O:1) Strain Misidentified as Yersinia pestis by Mass Spectrometry Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Flèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dehan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rithy Vong</w:t>
+                <w:t xml:space="preserve">Holger C Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François M Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2001.130652⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00435-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948497v1</w:t>
+                <w:t xml:space="preserve">hal-01009200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pseudotuberculosis ST42 (O:1) Strain Misidentified as Yersinia pestis by Mass Spectrometry Analysis.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progenitor &amp;quot;Mycobacterium canettii&amp;quot; clone responsible for lymph node tuberculosis epidemic, Djibouti.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger C Scholz</w:t>
+                <w:t xml:space="preserve">Géraldine Cazajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François M Thibault</w:t>
+                <w:t xml:space="preserve">Céline Dehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (3), </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.21-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00435-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2001.130652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009200v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus from 152 cases of bovine, ovine and caprine mastitis investigated by Multiple-locus variable number of tandem repeat analysis (MLVA)</w:t>
               </w:r>
@@ -4520,51 +4520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Essoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsher Cablanmian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4948,51 +4948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.e52841. </w:t>
@@ -7353,394 +7353,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CRISPRdb database and tools to display CRISPRs and to generate dictionaries of spacers and repeats.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple-locus variable-number tandem-repeat analysis for longitudinal survey of sources of Pseudomonas aeruginosa infection in cystic fibrosis patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Vu-Thien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hormigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Fauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8, pp.172. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (10), pp.3175-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00702-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194456v1</w:t>
+                <w:t xml:space="preserve">hal-00192548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line resources for bacterial micro-evolution studies using MLVA or CRISPR typing.</w:t>
+                <w:t xml:space="preserve">The CRISPRdb database and tools to display CRISPRs and to generate dictionaries of spacers and repeats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bouchon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.07.014⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195167v1</w:t>
+                <w:t xml:space="preserve">hal-00194456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-locus variable-number tandem-repeat analysis for longitudinal survey of sources of Pseudomonas aeruginosa infection in cystic fibrosis patients.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-line resources for bacterial micro-evolution studies using MLVA or CRISPR typing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.00702-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00192548v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the three Yersinia pestis CRISPR loci provides new tools for phylogenetic studies and possibly for the investigation of ancient DNA.</w:t>
               </w:r>
@@ -8115,51 +8115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Koeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8752,51 +8752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE598172"/>
+    <w:nsid w:val="F2258770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8983,51 +8983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-pourcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8951-466X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074469185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Essoh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ouassa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Djatchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernadet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2020.29111.cpo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Briquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Vong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215456" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Loiseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgard Moser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Coll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00159-19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kakou-N'Douba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01358-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ch&#233;rier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00164-19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourkaltseva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krylov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Daoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01545" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7395-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haican Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11684-017-0610-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169684" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khotchawan Bangpanwimon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaksin Sottisuporn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonsri Mittraparp-Arthorn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warattaya Ueaphatthanaphanich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attapon Rattanasupar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0215-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02515-16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000883" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187754v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0221-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pleteneva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01543-15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000263" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Imperi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pittiglio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Avenio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gherardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciammaruconi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCHSR4F9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01110749v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Segonds" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tisseyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02473-14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loukou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130548" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ciarroni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gallipoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Taratufolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margi I Butler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell T M Poulter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135310" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macnab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.05.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24DN86C0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazajous" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dehan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130652" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger C Scholz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Thibault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00435-14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea T Fessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0097-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02869993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chenal-Francisque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantinelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tran-Hykes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00606-13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsher Cablanmian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lathro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060575" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richardot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaele Fichant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail E Platonov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera V Evseeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Afanas'Ev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00122-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052841" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033967" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larch&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pouillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Libisch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Straut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01233-12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734019v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M&#233;rens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;rome" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044597" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Minandri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Arezzo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Imperi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02003-10" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633000v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Visca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ramisse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Gelfand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Benson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.047258-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657918v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanglin Wan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029190" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617493v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Haguenoer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Baty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Domelier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-171" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506420v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Vu-Thien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hormigos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corbineau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-24" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Koeck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko van Ingen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.07.016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3X2ZH29-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397745v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Grissa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Onteniente" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sakwinska" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud H Deurenberg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00267-09" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397748v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhei Dai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006000" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485537v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yousef Mohamad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.01.029" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_12" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241850v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinndle Blanco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kaleta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.12.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPNV7FN5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297130v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Yan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002652" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297231v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn228" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194456v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-172" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195167v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDMXD5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192548v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00702-07" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195235v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Song" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharak Afshar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02078-06" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm360" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158318v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.42.7.3248-3255.2004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergnaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747072v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S. Zygmunt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourterel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804293v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-pourcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8951-466X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074469185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Essoh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ouassa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Djatchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernadet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2020.29111.cpo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Loiseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgard Moser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Coll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00159-19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215456" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Briquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Vong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kakou-N'Douba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01358-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ch&#233;rier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00164-19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourkaltseva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krylov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Daoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01545" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7395-8_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haican Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11684-017-0610-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169684" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khotchawan Bangpanwimon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaksin Sottisuporn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonsri Mittraparp-Arthorn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warattaya Ueaphatthanaphanich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attapon Rattanasupar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0215-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02515-16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000883" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187754v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0221-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pleteneva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01543-15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000263" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Imperi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pittiglio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Avenio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gherardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciammaruconi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCHSR4F9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loukou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130548" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ciarroni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gallipoli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Taratufolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margi I Butler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell T M Poulter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135310" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01110749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Segonds" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tisseyre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02473-14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macnab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.05.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24DN86C0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009200v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger C Scholz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Thibault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00435-14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazajous" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dehan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130652" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea T Fessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0097-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02869993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chenal-Francisque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantinelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tran-Hykes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00606-13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsher Cablanmian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lathro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060575" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richardot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaele Fichant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail E Platonov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera V Evseeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Afanas'Ev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00122-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052841" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033967" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larch&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pouillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Libisch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Straut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01233-12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734019v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M&#233;rens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;rome" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044597" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Minandri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Arezzo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Imperi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02003-10" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633000v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Visca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ramisse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Gelfand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Benson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.047258-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657918v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanglin Wan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029190" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617493v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Haguenoer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Baty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Domelier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-171" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506420v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Vu-Thien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hormigos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corbineau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-24" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Koeck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko van Ingen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.07.016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3X2ZH29-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397745v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Grissa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Onteniente" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sakwinska" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud H Deurenberg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00267-09" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397748v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhei Dai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006000" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485537v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yousef Mohamad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.01.029" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_12" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241850v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinndle Blanco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kaleta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.12.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPNV7FN5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297130v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Yan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002652" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297231v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn228" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192548v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00702-07" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194456v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-172" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195167v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDMXD5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195235v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Song" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharak Afshar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02078-06" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm360" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158318v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.42.7.3248-3255.2004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergnaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747072v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S. Zygmunt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourterel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804293v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>