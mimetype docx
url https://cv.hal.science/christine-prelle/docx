--- v0 (2026-05-01)
+++ v1 (2026-05-23)
@@ -1305,274 +1305,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Experimental Validation of a Planar Microconveyor Based on a 2 × 2 Array of Digital Electromagnetic Actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planar Micro-Positioning Device Based on a 3D Digital Electromagnetic Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Prelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Duque Tisnes</w:t>
+                <w:t xml:space="preserve">Ajinkya Deshmukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lamarque</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muneeb-Ullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2020.3020331⟩</w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/act10120310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331084v1</w:t>
+                <w:t xml:space="preserve">hal-03518656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Micro-Positioning Device Based on a 3D Digital Electromagnetic Actuator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Experimental Validation of a Planar Microconveyor Based on a 2 × 2 Array of Digital Electromagnetic Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Duque Tisnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajinkya Deshmukh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lamarque</w:t>
+                <w:t xml:space="preserve">Frederic Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (12), pp.310. </w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.1422-1432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/act10120310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2020.3020331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518656v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Localization and Tracking Method of a Mobile Micro-Conveyor Over a Smart Surface</w:t>
               </w:r>
@@ -1705,51 +1705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory and Conveyance Validation of a Micro Conveyor Based on a Digital Electromagnetic Actuators Array for the Micro-Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duque Tisnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Tasneem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muneeb Ullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1939,51 +1939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Three-Dimensional Electromagnetic Digital Actuator With 12 Discrete Positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajinkya Deshmukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,278 +4268,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed loop controlled optical tracking module for free-space optical communications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hani Al Hajjar</w:t>
+                <w:t xml:space="preserve">A Micro-fabricated Hexagonal Digital Electromagnetic Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajinkya Deshmukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muneeb Ullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Prelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Hong Kong, China. pp.1479-1484, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIM.2019.8868643⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Hong Kong, China. pp.44-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2019.8868822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331173v1</w:t>
+                <w:t xml:space="preserve">hal-03331178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micro-fabricated Hexagonal Digital Electromagnetic Actuator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+                <w:t xml:space="preserve">Closed loop controlled optical tracking module for free-space optical communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Al Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muneeb Ullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Hong Kong, China. pp.44-49, </w:t>
+              <w:t xml:space="preserve">, Jul 2019, Hong Kong, China. pp.1479-1484, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2019.8868822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2019.8868643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331178v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a micro-fabricated digital actuator array as a micro-factory conveyor device</w:t>
               </w:r>
@@ -4694,51 +4694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Koulouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4785,51 +4785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digital Electromagnetic Conveyance Device: Design, Modeling and Experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajinkya Deshmukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,421 +5008,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Digital Actuator array for Micro Conveyance Application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lamarque</w:t>
+                <w:t xml:space="preserve">Optimization of an optically controlled bistable micro-actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Al Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingxing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Conference on System of Systems Engineering (SoSE 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428774⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Auckland, New Zealand. pp.1148-1153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2018.8452374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120780v1</w:t>
+                <w:t xml:space="preserve">hal-03926744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stick-Slip Conveyance Device based on a Hexagonal Digital Electromagnetic Actuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Hexagonal Digital Actuator array for Micro Conveyance Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajinkya Deshmukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muneeb Ullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lamarque</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495712⟩</w:t>
+              <w:t xml:space="preserve">13th Annual Conference on System of Systems Engineering (SoSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.303-309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926722v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an optically controlled bistable micro-actuator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hani Al Hajjar</w:t>
+                <w:t xml:space="preserve">Stick-Slip Conveyance Device based on a Hexagonal Digital Electromagnetic Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajinkya Deshmukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muneeb Ullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Auckland, New Zealand. pp.1148-1153, </w:t>
+              <w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tsu, France. pp.174-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2018.8452374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926744v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control strategies for a micro-conveyance system based on an electromagnetic digital actuator array</w:t>
               </w:r>
@@ -5512,51 +5512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a six positions digital electromagnetic actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajinkya Deshmukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7354,51 +7354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E758D52A"/>
+    <w:nsid w:val="0C84D664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7585,51 +7585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-prelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4439-6417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102206783" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05482477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Bergeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act15020075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05086016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ullah Khan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Hajjar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3568961" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04745332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Malak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb-Ullah Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan13020027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04421861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Elrawashdeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04066489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-023-00154-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04107335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-023-00153-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-022-00759-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Huyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengchao Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Cui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11040112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duque Tisnes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2020.3020331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Deshmukh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act10120310" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3062731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Tasneem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411980" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Arora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2019.2917007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02117175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2018.2841014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02122071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;lier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3320-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanus B&#252;ttgenbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2613548" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02122062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Khan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al-Hajjar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mattar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1522" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2523682" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Tuan Dang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.02.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02111979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act4040217" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987756v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hassine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Terrien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2290755" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bencheikh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Beutel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2142319" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Zaidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2046609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Sajid Zaidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09355663" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2017018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05126158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khiat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pouille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leester-Sch&#228;del" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.12.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05126134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.11.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Hajjar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870254" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb U Khan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870253" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Quelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385601" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duque Tisnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edmond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139157" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868643" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868822" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamarque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868756" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Venegas Bayona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Koulouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Noronha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868339" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331187v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2019.8722849" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04315319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120780v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428774" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495712" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ilou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2018.8452374" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02117166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duque Tisn&#233;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495750" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014145" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120862v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Rawashdeh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Letort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Charvet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120830v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547160" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547151" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2015.7222643" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120880v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanny M Rosalinda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2015.7380405" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2015.7237793" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82453" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800007v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874796" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dor&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695859" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2009.4957190" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584326v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111457v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/tel-05107479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-prelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4439-6417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102206783" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05482477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Bergeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act15020075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05086016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ullah Khan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Hajjar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3568961" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04745332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Malak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb-Ullah Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan13020027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04421861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Elrawashdeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Revel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04066489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-023-00154-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04107335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Salem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-023-00153-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-022-00759-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Huyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengchao Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Cui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11040112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Deshmukh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act10120310" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duque Tisnes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamarque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2020.3020331" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3062731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Tasneem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411980" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Arora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2019.2917007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02117175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2018.2841014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02122071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;lier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3320-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanus B&#252;ttgenbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2613548" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02122062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Khan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al-Hajjar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mattar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1522" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2523682" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Tuan Dang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.02.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02111979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act4040217" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987756v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hassine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Terrien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2290755" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bencheikh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Beutel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2142319" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Zaidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2046609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Sajid Zaidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09355663" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2017018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05126158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khiat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pouille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leester-Sch&#228;del" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.12.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05126134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.11.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Hajjar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870254" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb U Khan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870253" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Quelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385601" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duque Tisnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edmond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139157" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868822" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868643" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamarque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868756" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Venegas Bayona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Koulouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Noronha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868339" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331187v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2019.8722849" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04315319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ilou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2018.8452374" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428774" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495712" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02117166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duque Tisn&#233;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495750" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014145" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120862v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Rawashdeh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Letort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Charvet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120830v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547160" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547151" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2015.7222643" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120880v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanny M Rosalinda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2015.7380405" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2015.7237793" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82453" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800007v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874796" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dor&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695859" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2009.4957190" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584326v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111457v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/tel-05107479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>