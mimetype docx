--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -307,165 +307,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contes de P.-J. Bonzon publiés chez BIAS</w:t>
+                <w:t xml:space="preserve">Les adaptations filmiques des œuvres de Roald Dahl : entre défiance et séduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Paul-Jacques Bonzon : à l'ombre des séries, des oeuvres singulières, n°48, pp. 21-30</w:t>
+              <w:t xml:space="preserve">, 2020, Roald Dahl, la fabrique d'un imaginaire, n°47, pp. 85-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702374v1</w:t>
+                <w:t xml:space="preserve">hal-03702379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adaptations filmiques des œuvres de Roald Dahl : entre défiance et séduction</w:t>
+                <w:t xml:space="preserve">Les contes de P.-J. Bonzon publiés chez BIAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Roald Dahl, la fabrique d'un imaginaire, n°47, pp. 85-93</w:t>
+              <w:t xml:space="preserve">, 2020, Paul-Jacques Bonzon : à l'ombre des séries, des oeuvres singulières, n°48, pp. 21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702379v1</w:t>
+                <w:t xml:space="preserve">hal-03702374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la fiction voit l’avenir du roman dans son passé : le Steampunk en culture jeunesse</w:t>
               </w:r>
@@ -868,739 +868,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe, un lieu de mélodrame à torts partagés</w:t>
+                <w:t xml:space="preserve">Le discours éthologique à hauteur d’enfant dans les programmes télévisés (1960-1980) : Daktari, Elsa la lionne, Les Animaux du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Présences animales dans les mondes de l’enfance, n°34, pp. 183-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classe, un lieu de mélodrame à torts partagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, Filmer la classe, n°33, pp. 5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques des enseignants du primaire confrontées à la question des genres, et du jeu entre les genres, en littérature jeunesse: l’exemple du théâtre illustré et publié en album</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pour la Recherche en Éducation (RRÉ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Les genres littéraires en littérature pour la jeunesse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le discours éthologique à hauteur d’enfant dans les programmes télévisés (1960-1980) : Daktari, Elsa la lionne, Les Animaux du monde</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cinémathèque écrite : « Page Blanche/Cinéma »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Présences animales dans les mondes de l’enfance, n°34, pp. 183-200</w:t>
+              <w:t xml:space="preserve">, 2012, La collection « Page Blanche », n°31, pp. 45-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une cinémathèque écrite : « Page Blanche/Cinéma »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conjuration et corruption dans le théâtre de Dumas : un ressort dramatique singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Alexandre Dumas du texte à la scène, n°64, pp. 203-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leçons de bonheur de Paul-Jacques Bonzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, La collection « Page Blanche », n°31, pp. 45-58</w:t>
+              <w:t xml:space="preserve">, 2011, Le Roman scolaire entre littérature et pédagogie, n°29, pp. 219-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conjuration et corruption dans le théâtre de Dumas : un ressort dramatique singulier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour des « produits culturels de masse » dans la classe de français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Corpus littéraires en question, n°172, pp. 103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.172.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les leçons de bonheur de Paul-Jacques Bonzon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Claus et grand Claus, Grimault et les frères Prévert adaptent Andersen à la demande de Claude Santelli pour les programmes télévisés de Noël 1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Le Roman scolaire entre littérature et pédagogie, n°29, pp. 219-231</w:t>
+              <w:t xml:space="preserve">, 2010, A l’école Prévert, n°27, pp. 133-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Petit Claus et grand Claus, Grimault et les frères Prévert adaptent Andersen à la demande de Claude Santelli pour les programmes télévisés de Noël 1964</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lampe merveilleuse à la lanterne magique : Aladin, du théâtre au technicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, A l’école Prévert, n°27, pp. 133-145</w:t>
+              <w:t xml:space="preserve">, 2006, Les Mille et une nuits des enfants, n°19, pp. 151-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Maure de Fiesque à Charles VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dumas et le théâtre, n°36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705500v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03703983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et morale dans &amp;quot;Les Deux Cadavres&amp;quot; de Frédéric Soulié</w:t>
               </w:r>
@@ -3076,247 +3076,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scène de reconnaissance et théâtre « indigne » : la quête des origines dans les drames, mélodrames et comédies-vaudevilles de la première moitié du XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance dramatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRELID (Centre de recherches littéraires, imaginaire et didactique), Apr 2005, Arras, France. pp. 203-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formation des enseignants du 1er et du 2nd degré : à partir de quel « socle » de culture des candidats aux concours, et pour quels gestes professionnels communs ? Le cas de la poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Féliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Français, langue et littérature, socle commun : quelle culture pour les élèves ? quelle professionnalité pour les enseignants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp. 71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma d’animation : un autre mode de transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpréter et transmettre la littérature aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cergy-Pontoise, France. pp. 167-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703707v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03705483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3615,51 +3615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B819DA48"/>
+    <w:nsid w:val="CFF06455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3846,51 +3846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7074-3055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prevost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0159" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03704109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.172.0103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/22688" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03291025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07448-9.p.0183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/44585" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/87865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.87820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/12576" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12356" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/41340" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gille Compte-Sponville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03704050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire F&#233;liers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lucas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03702013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ARTO0002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7074-3055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prevost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0159" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03704109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.172.0103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/22688" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03291025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07448-9.p.0183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/44585" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/87865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.87820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/12576" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12356" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/41340" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gille Compte-Sponville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03704050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire F&#233;liers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03703707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03702079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lucas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03702013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ARTO0002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>