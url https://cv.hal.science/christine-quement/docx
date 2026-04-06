--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -808,5823 +808,5823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La négociation aboutissant à une baisse de loyer dans les résidences voisines ne constitue pas une modification des facteurs locaux de commercialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.act. 853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contrat peut prévoir le recours au juge pour fixer la valeur locative du minimum garanti du loyer binaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50, pp.act. 941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La négociation aboutissant à une baisse de loyer dans les résidences voisines ne constitue pas une modification des facteurs locaux de commercialité</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seule la stipulation créant une distorsion prohibée dans une clause d'indexation est réputée non écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45, pp.act. 853</w:t>
+              <w:t xml:space="preserve">, 2018, 51-52, pp.act. 960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Seule la stipulation créant une distorsion prohibée dans une clause d'indexation est réputée non écrite</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cause indéterminée d'un incendie ne caractérise pas le cas fortuit ou la force majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51-52, pp.act. 960</w:t>
+              <w:t xml:space="preserve">, 2018, 29, pp.act. 655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29, pp.act. 655</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le mode de calcul de l’appréciation de la variation de loyer de plus d’un quart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur le mode de calcul de l’appréciation de la variation de loyer de plus d’un quart</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’inutilité de proposer un nouveau loyer dans la demande de renouvellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 974</w:t>
+              <w:t xml:space="preserve">, 2016, 972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De l’inutilité de proposer un nouveau loyer dans la demande de renouvellement</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de l’estoppel face à la dénégation du statut des baux commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le principe de l’estoppel face à la dénégation du statut des baux commerciaux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sort de la convention d’occupation précaire en cas de déclassement du bien public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 972</w:t>
+              <w:t xml:space="preserve">, 2015, 953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Du sort de la convention d’occupation précaire en cas de déclassement du bien public</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’omission du mémoire après expertise peut être régularisée tant que le juge n’a pas statué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 953</w:t>
+              <w:t xml:space="preserve">, 2014, 951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement du bail : moment d’exercice de l’option du bailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nom et signification des mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La volonté des parties détermine la nature commerciale du bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’omission du mémoire après expertise peut être régularisée tant que le juge n’a pas statué</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la révision du canon emphytéotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 951</w:t>
+              <w:t xml:space="preserve">, 2014, 946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Renouvellement du bail : moment d’exercice de l’option du bailleur</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de l’irrégularité d’un refus de renouvellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 944</w:t>
+              <w:t xml:space="preserve">, 2013, 934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nom et signification des mémoires</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilité du congé à l’issue d’un bail dérogatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 943</w:t>
+              <w:t xml:space="preserve">, 2013, 939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la révision du canon emphytéotique</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nécessité d’une stipulation expresse pour mettre les réparations collectives à la charge du preneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 946</w:t>
+              <w:t xml:space="preserve">, 2013, 936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conséquences de l’irrégularité d’un refus de renouvellement</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les destinataires du mémoire préalable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 934</w:t>
+              <w:t xml:space="preserve">, 2013, 941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la nécessité d’une stipulation expresse pour mettre les réparations collectives à la charge du preneur</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplafonnement du loyer de renouvellement : exclusivité de la modification notable de la destination des lieux loués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 936</w:t>
+              <w:t xml:space="preserve">, 2012, 925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qui sont les destinataires du mémoire préalable ?</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au renouvellement du bail des étrangers : l’article L. 145-13 est discriminatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pacte de préférence : vers un renforcement de son efficacité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.15, Id : GP20120218010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fermeture administrative de l’enseigne pour dangerosité rend impossible la fixation d’une indemnité d’occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 941</w:t>
+              <w:t xml:space="preserve">, 2011, 913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’utilité du congé à l’issue d’un bail dérogatoire</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixation du point de départ du délai de prescription de l’action en fixation de l’indemnité d’occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 939</w:t>
+              <w:t xml:space="preserve">, 2011, 917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déplafonnement du loyer de renouvellement : exclusivité de la modification notable de la destination des lieux loués</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification de partage de l’attribution du droit au bail à l’époux co-titulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 925</w:t>
+              <w:t xml:space="preserve">, 2011, 917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 68</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en œuvre de la clause résolutoire : la bonne foi est exigée !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49, pp.15, Id : GP20120218010</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un bogue informatique constitue un cas de force majeure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fermeture administrative de l’enseigne pour dangerosité rend impossible la fixation d’une indemnité d’occupation</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renonciation du preneur au droit de renouvellement dispense le bailleur de la notification du congé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 913</w:t>
+              <w:t xml:space="preserve">, 2010, 908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fixation du point de départ du délai de prescription de l’action en fixation de l’indemnité d’occupation</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisine de la commission départementale de conciliation est facultative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 917</w:t>
+              <w:t xml:space="preserve">, 2010, 907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qualification de partage de l’attribution du droit au bail à l’époux co-titulaire</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bailleur ne peut invoquer la nullité du congé délivré par lui-même pour refuser de payer l’indemnité d’éviction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 917</w:t>
+              <w:t xml:space="preserve">, 2010, 911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mise en œuvre de la clause résolutoire : la bonne foi est exigée !</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acte extrajudiciaire : seule forme valable du refus de déspécialisation plénière par le bailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 912</w:t>
+              <w:t xml:space="preserve">, 2008, 890, pp.427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un bogue informatique constitue un cas de force majeure</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause transférant à l’acquéreur la charge du paiement de l’indemnité d’éviction s’analyse en une délégation imparfaite de paiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 906</w:t>
+              <w:t xml:space="preserve">, 2008, 887, pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La renonciation du preneur au droit de renouvellement dispense le bailleur de la notification du congé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation &amp;lt;i&amp;gt;in solidum&amp;lt;/i&amp;gt; du preneur et les clauses relatives aux charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 908</w:t>
+              <w:t xml:space="preserve">, 2008, 889, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La saisine de la commission départementale de conciliation est facultative</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’option et congé avec refus de renouvellement pour motif grave et légitime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 907</w:t>
+              <w:t xml:space="preserve">, 2008, 883, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le bailleur ne peut invoquer la nullité du congé délivré par lui-même pour refuser de payer l’indemnité d’éviction</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute d’avoir saisi le tribunal de grande instance, les bailleurs sont réputés avoir accepté la demande de déspécialisation pour cause de retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 911</w:t>
+              <w:t xml:space="preserve">, 2008, 886, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit d’option et congé avec refus de renouvellement pour motif grave et légitime</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les améliorations doivent avoir une incidence favorable sur l’activité du preneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 883, pp.24</w:t>
+              <w:t xml:space="preserve">, 2008, 891, pp.489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faute d’avoir saisi le tribunal de grande instance, les bailleurs sont réputés avoir accepté la demande de déspécialisation pour cause de retraite</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charge de vérifier les autorisations administratives incombe au bailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 886, pp.208</w:t>
+              <w:t xml:space="preserve">, 2008, 884, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les améliorations doivent avoir une incidence favorable sur l’activité du preneur</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure sur mémoire et fixation du loyer : quand la notification doit-elle intervenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 891, pp.489</w:t>
+              <w:t xml:space="preserve">, 2008, 891, pp.492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La charge de vérifier les autorisations administratives incombe au bailleur</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat ne comportant pas d’élément incorporel ne peut être une cession de fonds de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 884, pp.91</w:t>
+              <w:t xml:space="preserve">, 2008, 885, pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’obligation &amp;lt;i&amp;gt;in solidum&amp;lt;/i&amp;gt; du preneur et les clauses relatives aux charges</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail à construction et bail commercial dans un même immeuble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 889, pp.366</w:t>
+              <w:t xml:space="preserve">, 2008, 883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause transférant à l’acquéreur la charge du paiement de l’indemnité d’éviction s’analyse en une délégation imparfaite de paiement</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de renonciation au droit direct dans le sous-bail est nulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 887, pp.265</w:t>
+              <w:t xml:space="preserve">, 2008, 884, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Acte extrajudiciaire : seule forme valable du refus de déspécialisation plénière par le bailleur</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local accessoire et pluralité de propriétaires : le bail doit avoir été conclu au su et au vu du bailleur originaire en vue d’une utilisation jointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 890, pp.427</w:t>
+              <w:t xml:space="preserve">, 2008, pp.260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procédure sur mémoire et fixation du loyer : quand la notification doit-elle intervenir ?</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sort du pacte de préférence inclus dans le bail commercial en cas de procédure collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 891, pp.492</w:t>
+              <w:t xml:space="preserve">, 2007, 877, pp.215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrat ne comportant pas d’élément incorporel ne peut être une cession de fonds de commerce</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans quelle mesure la prescription de l’autorité administrative peut constituer un cas de force majeure exonérant le preneur de la clause résolutoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 885, pp.158</w:t>
+              <w:t xml:space="preserve">, 2007, 880, pp.385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bail à construction et bail commercial dans un même immeuble</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification de local monovalent dépend de critères objectifs liés aux caractéristiques du local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 883</w:t>
+              <w:t xml:space="preserve">, 2007, 878, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause de renonciation au droit direct dans le sous-bail est nulle</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort de la clause de garantie solidaire pendant la tacite reconduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 884, pp.89</w:t>
+              <w:t xml:space="preserve">, 2007, 876, pp.215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Local accessoire et pluralité de propriétaires : le bail doit avoir été conclu au su et au vu du bailleur originaire en vue d’une utilisation jointe</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application du statut des baux commerciaux aux artistes plasticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.260</w:t>
+              <w:t xml:space="preserve">, 2007, 876, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sort du pacte de préférence inclus dans le bail commercial en cas de procédure collective</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle solution en cas de conflit entre un congé pour refus de renouvellement et une demande de renouvellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 877, pp.215</w:t>
+              <w:t xml:space="preserve">, 2007, 878, pp.269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle solution en cas de conflit entre un congé pour refus de renouvellement et une demande de renouvellement</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’omission du mémoire prévu à l’article 29-1 du décret du 30 septembre 1953 entraîne l’irrecevabilité des demandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 878, pp.269</w:t>
+              <w:t xml:space="preserve">, 2007, 874, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’omission du mémoire prévu à l’article 29-1 du décret du 30 septembre 1953 entraîne l’irrecevabilité des demandes</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité du congé malgré une motivation erronée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 874, pp.83</w:t>
+              <w:t xml:space="preserve">, 2006, 886, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La qualification de local monovalent dépend de critères objectifs liés aux caractéristiques du local</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assiette du bail ne peut être modifiée par l’occupation d’un local sans droit ni titre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 878, pp.17</w:t>
+              <w:t xml:space="preserve">, 2006, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sort de la clause de garantie solidaire pendant la tacite reconduction</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au renouvellement du bail : l’exploitation des trois années précédant la date d’expiration du bail doit être régulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 876, pp.215</w:t>
+              <w:t xml:space="preserve">, 2006, 869, pp.322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’application du statut des baux commerciaux aux artistes plasticiens</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause « tous commerces » permet de majorer le loyer de 10%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 876, pp.172</w:t>
+              <w:t xml:space="preserve">, 2006, 864, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans quelle mesure la prescription de l’autorité administrative peut constituer un cas de force majeure exonérant le preneur de la clause résolutoire ?</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présomption de responsabilité prévue par les articles 1302 et 1733 du Code civil est applicable à l’occupant sans droit ni titre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 880, pp.385</w:t>
+              <w:t xml:space="preserve">, 2006, 865, pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Validité du congé malgré une motivation erronée</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paiement d’indemnité d’éviction : point de départ de la pénalité de retard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 886, pp.180</w:t>
+              <w:t xml:space="preserve">, 2006, 868, pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit au renouvellement du bail : l’exploitation des trois années précédant la date d’expiration du bail doit être régulière</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’importance de la signification de la cession du titre exécutoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 869, pp.322</w:t>
+              <w:t xml:space="preserve">, 2005, 651, pp.484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause « tous commerces » permet de majorer le loyer de 10%</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immatriculation au RCS doit être réalisée au jour de la demande de renouvellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 180, pp.10, Id : PA200518002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la distinction entre location-gérance et sous-location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 864, pp.95</w:t>
+              <w:t xml:space="preserve">, 2005, 859, pp.377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’assiette du bail ne peut être modifiée par l’occupation d’un local sans droit ni titre</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement du bail : quand l’immatriculation n’est pas exigée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.93</w:t>
+              <w:t xml:space="preserve">, 2005, 856, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La présomption de responsabilité prévue par les articles 1302 et 1733 du Code civil est applicable à l’occupant sans droit ni titre</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de préavis : prise en considération de la date de réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 865, pp.136</w:t>
+              <w:t xml:space="preserve">, 2005, 856, pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paiement d’indemnité d’éviction : point de départ de la pénalité de retard</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-bail d’un an : quel statut ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 868, pp.280</w:t>
+              <w:t xml:space="preserve">, 2005, 857, pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délai de préavis : prise en considération de la date de réception</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indivisibilité cesse avec le bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 856, pp.194</w:t>
+              <w:t xml:space="preserve">, 2005, 855, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sous-bail d’un an : quel statut ?</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de bail à une société en cours de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 857, pp.244</w:t>
+              <w:t xml:space="preserve">, 2005, 857, pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la distinction entre location-gérance et sous-location</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remise en état après inondation incombe au bailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 859, pp.377</w:t>
+              <w:t xml:space="preserve">, 2005, 860, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Renouvellement du bail : quand l’immatriculation n’est pas exigée</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loyer binaire et droit d’option du bailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 856, pp.188</w:t>
+              <w:t xml:space="preserve">, 2005, 853, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 180, pp.10, Id : PA200518002</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le local du comité d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 851, pp.624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’importance de la signification de la cession du titre exécutoire</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dès lors que l’ordonnance de référé a été rendue contradictoirement, le délai de grâce court du jour de la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 651, pp.484</w:t>
+              <w:t xml:space="preserve">, 2004, 847, pp.317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’indivisibilité cesse avec le bail</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application du statut des baux commerciaux aux établissements d’enseignement dépend de la légalité de l’exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 855, pp.149</w:t>
+              <w:t xml:space="preserve">, 2004, 847, pp.308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cession de bail à une société en cours de formation</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation d’un bail dérogatoire en bail soumis au statut : quelles conditions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 857, pp.247</w:t>
+              <w:t xml:space="preserve">, 2004, 849, pp.485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La remise en état après inondation incombe au bailleur</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il appartient au preneur de prouver que les dégâts ont eu lieu sans sa faute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 860, pp.424</w:t>
+              <w:t xml:space="preserve">, 2004, 847, pp.323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loyer binaire et droit d’option du bailleur</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expulsion du locataire commercial exploitant un hôtel entraîne l’expulsion des occupants, au mois, des chambres en vertu du seul titre obtenu à l’encontre de la locataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 853, pp.17</w:t>
+              <w:t xml:space="preserve">, 2004, 846, pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le local du comité d’entreprise</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours au droit européen pour refuser l’application immédiate aux instances en cours de la loi MURCEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 851, pp.624</w:t>
+              <w:t xml:space="preserve">, 2003, 836, pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dès lors que l’ordonnance de référé a été rendue contradictoirement, le délai de grâce court du jour de la décision</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de perte totale de la chose louée pendant le désamiantage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 847, pp.317</w:t>
+              <w:t xml:space="preserve">, 2003, pp.505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’application du statut des baux commerciaux aux établissements d’enseignement dépend de la légalité de l’exploitation</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une extension d’activité avant l’issue de la procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 847, pp.308</w:t>
+              <w:t xml:space="preserve">, 2003, 840, pp.509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transformation d’un bail dérogatoire en bail soumis au statut : quelles conditions ?</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du non-respect des délais accordés par une ordonnance suspendant les effets d’une clause résolutoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 849, pp.485</w:t>
+              <w:t xml:space="preserve">, 2003, 883, pp.356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il appartient au preneur de prouver que les dégâts ont eu lieu sans sa faute</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la nature du bail consenti par le crédit-preneur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 847, pp.323</w:t>
+              <w:t xml:space="preserve">, 2003, 834, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’expulsion du locataire commercial exploitant un hôtel entraîne l’expulsion des occupants, au mois, des chambres en vertu du seul titre obtenu à l’encontre de la locataire</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désamiantage fait partie de l’obligation de délivrance du bailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 846, pp.245</w:t>
+              <w:t xml:space="preserve">, 2003, 840, pp.501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le recours au droit européen pour refuser l’application immédiate aux instances en cours de la loi MURCEF</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausse de l’impôt foncier, facteur de déplafonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 836, pp.277</w:t>
+              <w:t xml:space="preserve">, 2003, 833, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À propos du non-respect des délais accordés par une ordonnance suspendant les effets d’une clause résolutoire</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un emplacement de crêperie ne bénéficie pas du statut des baux commerciaux en l’absence d’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 883, pp.356</w:t>
+              <w:t xml:space="preserve">, 2003, 842, pp.651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle est la nature du bail consenti par le crédit-preneur ?</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréciation du caractère tardif du droit de repentir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 834, pp.84</w:t>
+              <w:t xml:space="preserve">, 2003, 835, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une extension d’activité avant l’issue de la procédure</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision du loyer commercial : point de départ de la prescription biennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 840, pp.509</w:t>
+              <w:t xml:space="preserve">, 2002, 826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas de perte totale de la chose louée pendant le désamiantage</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-location commerciale : critères de qualification du contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.505</w:t>
+              <w:t xml:space="preserve">, 2002, 826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le désamiantage fait partie de l’obligation de délivrance du bailleur</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de garantie solidaire se poursuit pendant la tacite reconduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 840, pp.501</w:t>
+              <w:t xml:space="preserve">, 2002, 830, pp.496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hausse de l’impôt foncier, facteur de déplafonnement</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nullité du congé ne mentionnant pas le nom d’un indivisaire peut être couverte par son intervention devant le tribunal de grande instance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10, pp.424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bail commercial de 12 ans est renouvelé pour 9 ans sauf accord contraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 833, pp.25</w:t>
+              <w:t xml:space="preserve">, 2002, 832, pp.628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un emplacement de crêperie ne bénéficie pas du statut des baux commerciaux en l’absence d’autonomie</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’importance de l’immatriculation de la société absorbée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 842, pp.651</w:t>
+              <w:t xml:space="preserve">, 2002, 828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011348v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-05011354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installation classée : les obligations du locataire</w:t>
               </w:r>
@@ -7392,465 +7392,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sous-location du local commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Terré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le commerçant &amp; son entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Juris-Classeur, pp.915, 2002, Juris compact, 2-7110-0099-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerçant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Terré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le commerçant &amp; son entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Juris-Classeur, 2002, 2-7110-0099-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concubins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Lafond; Jean-François Pillebout. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le propriétaire &amp; son logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Juris-classeur, pp.151, 2002, Juris compact, 2-7110-0079-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion du bail commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Terré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le commerçant &amp; son entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Juris-Classeur, pp.283, 2002, Juris compact, 2-7110-0099-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Concubins</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Lafond; Jean-François Pillebout. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le propriétaire &amp; son logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Juris-classeur, pp.151, 2002, Juris compact, 2-7110-0079-6</w:t>
+              <w:t xml:space="preserve">, Éditions du Juris-classeur, pp.481, 2002, Juris compact, 2-7110-0079-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sous-location du local commercial</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit-bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Terré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le commerçant &amp; son entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Juris-Classeur, pp.915, 2002, Juris compact, 2-7110-0099-0</w:t>
+              <w:t xml:space="preserve">, Éditions du Juris-Classeur, pp.377, 2002, 2-7110-0099-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011304v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05020724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte bancaire et crédit</w:t>
               </w:r>
@@ -8296,1683 +8296,1683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Cession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Entreprise individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.Fasc. 1450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BAIL COMMERCIAL. – Fin du bail. – Congé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Entreprise individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.Fasc. 1280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAIL COMMERCIAL. – Fin du bail. – Congé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Bail à loyer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.Fasc. 1280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Conclusion. Durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Bail à loyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.Fasc. 1260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Renouvellement. – Congé et demande de renouvellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Entreprise individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.Fasc. 1330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Obligations des parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Notarial Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.V° Bail à loyer. Fasc. 1275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Fin du bail. – Congé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Notarial Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.V° Bail à loyer. Fasc. 1280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Sous-location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Bail à loyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.Fasc. 1460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Sous-location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Bail à loyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.Fasc. 1460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAIL COMMERCIAL. – Cession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Notarial Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.Fasc. 1450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial : loyer [Synthèse n° 190]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Notarial Formulaire &gt; Synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Conclusion. Durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Entreprise individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.Fasc. 1450</w:t>
+              <w:t xml:space="preserve">, 2021, pp.Fasc. 1260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">BAIL COMMERCIAL. – Conclusion. Durée</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial : cession, sous-location, location-gérance [Synthèse n° 200]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Notarial Formulaire &gt; Synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial : renouvellement et refus du renouvellement [Synthèse n° 90]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Bail à loyer &gt; Synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial : cession, sous-location, location-gérance [Synthèse n° 110]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Bail à loyer &gt; Synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial : loyer [Synthèse n° 100]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Bail à loyer &gt; Synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Cession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Notarial Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.V° Bail à loyer. Fasc. 1450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial : renouvellement et refus du renouvellement [Synthèse n° 220]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Notarial Formulaire &gt; Synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Renouvellement. – Congé et demande de renouvellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Entreprise individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.Art. 1708 à 1762. Fasc. 1330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Renouvellement. – Conditions du droit au renouvellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Bail à loyer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.Fasc. 1260</w:t>
+              <w:t xml:space="preserve">, 2016, pp.Fasc. 1320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.Fasc. 1330</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Cession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Bail à loyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.Fasc. 1450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.V° Bail à loyer. Fasc. 1275</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAIL COMMERCIAL. – Cession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Civil Code</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.Art. 1708 à 1762. Fasc. 1450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">BAIL COMMERCIAL. – Sous-location</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial, conclusion, durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Bail à loyer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.Fasc. 1460</w:t>
+              <w:t xml:space="preserve">, 2000, pp.Fasc. 1260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">BAIL COMMERCIAL. – Sous-location</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial, obligations des parties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Bail à loyer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.Fasc. 1460</w:t>
+              <w:t xml:space="preserve">, 2000, pp.Fasc 1330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...1034 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021416v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05021399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bail commercial, Congé et demande de renouvellement</w:t>
               </w:r>
@@ -10186,51 +10186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D65996FC"/>
+    <w:nsid w:val="3C257ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10417,51 +10417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-quement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224252291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133152079182107111607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05011206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Qu&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021523v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020707v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02235128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/trente-ans-de-droit-prive--9782381940403-page-405?lang=fr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.bouca.2024.01.0405" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020694v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017939v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019857v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011258v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021416v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-quement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224252291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133152079182107111607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05011206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Qu&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021523v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021156v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020666v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02235128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/trente-ans-de-droit-prive--9782381940403-page-405?lang=fr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.bouca.2024.01.0405" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020694v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017939v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015247v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>