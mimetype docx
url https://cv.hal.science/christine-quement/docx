--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -532,5409 +532,5409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet de cession du fonds de commerce de la locataire ou de son droit au bail ne constitue pas un motif légitime de précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.act. 947</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La clause de garantie s'applique dans le cas de cessions du droit au bail par voie d'apport partiel d'actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, pp.act. 407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le projet de cession du fonds de commerce de la locataire ou de son droit au bail ne constitue pas un motif légitime de précarité</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répétition des charges de copropriété non stipulées au bail n'est pas soumise à la prescription de l'article 2277 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.act. 470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le congé du preneur en cours de bail, à l'expiration d'une période triennale, peut être donné par lettre recommandée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 51, pp.act. 947</w:t>
+              <w:t xml:space="preserve">, 2019, 45, pp.act. 852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.act. 470</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation aboutissant à une baisse de loyer dans les résidences voisines ne constitue pas une modification des facteurs locaux de commercialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.act. 853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le congé du preneur en cours de bail, à l'expiration d'une période triennale, peut être donné par lettre recommandée</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat peut prévoir le recours au juge pour fixer la valeur locative du minimum garanti du loyer binaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 45, pp.act. 852</w:t>
+              <w:t xml:space="preserve">, 2018, 50, pp.act. 941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La négociation aboutissant à une baisse de loyer dans les résidences voisines ne constitue pas une modification des facteurs locaux de commercialité</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seule la stipulation créant une distorsion prohibée dans une clause d'indexation est réputée non écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45, pp.act. 853</w:t>
+              <w:t xml:space="preserve">, 2018, 51-52, pp.act. 960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrat peut prévoir le recours au juge pour fixer la valeur locative du minimum garanti du loyer binaire</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cause indéterminée d'un incendie ne caractérise pas le cas fortuit ou la force majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50, pp.act. 941</w:t>
+              <w:t xml:space="preserve">, 2018, 29, pp.act. 655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51-52, pp.act. 960</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le mode de calcul de l’appréciation de la variation de loyer de plus d’un quart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29, pp.act. 655</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’inutilité de proposer un nouveau loyer dans la demande de renouvellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur le mode de calcul de l’appréciation de la variation de loyer de plus d’un quart</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de l’estoppel face à la dénégation du statut des baux commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 974</w:t>
+              <w:t xml:space="preserve">, 2016, 972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’inutilité de proposer un nouveau loyer dans la demande de renouvellement</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sort de la convention d’occupation précaire en cas de déclassement du bien public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 972</w:t>
+              <w:t xml:space="preserve">, 2015, 953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le principe de l’estoppel face à la dénégation du statut des baux commerciaux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’omission du mémoire après expertise peut être régularisée tant que le juge n’a pas statué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 972</w:t>
+              <w:t xml:space="preserve">, 2014, 951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du sort de la convention d’occupation précaire en cas de déclassement du bien public</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La volonté des parties détermine la nature commerciale du bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 953</w:t>
+              <w:t xml:space="preserve">, 2014, 950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’omission du mémoire après expertise peut être régularisée tant que le juge n’a pas statué</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nom et signification des mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 951</w:t>
+              <w:t xml:space="preserve">, 2014, 943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement du bail : moment d’exercice de l’option du bailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nom et signification des mémoires</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la révision du canon emphytéotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 943</w:t>
+              <w:t xml:space="preserve">, 2014, 946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La volonté des parties détermine la nature commerciale du bail</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de l’irrégularité d’un refus de renouvellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 950</w:t>
+              <w:t xml:space="preserve">, 2013, 934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la révision du canon emphytéotique</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nécessité d’une stipulation expresse pour mettre les réparations collectives à la charge du preneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 946</w:t>
+              <w:t xml:space="preserve">, 2013, 936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conséquences de l’irrégularité d’un refus de renouvellement</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les destinataires du mémoire préalable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 934</w:t>
+              <w:t xml:space="preserve">, 2013, 941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilité du congé à l’issue d’un bail dérogatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la nécessité d’une stipulation expresse pour mettre les réparations collectives à la charge du preneur</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplafonnement du loyer de renouvellement : exclusivité de la modification notable de la destination des lieux loués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 936</w:t>
+              <w:t xml:space="preserve">, 2012, 925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qui sont les destinataires du mémoire préalable ?</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au renouvellement du bail des étrangers : l’article L. 145-13 est discriminatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pacte de préférence : vers un renforcement de son efficacité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.15, Id : GP20120218010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fermeture administrative de l’enseigne pour dangerosité rend impossible la fixation d’une indemnité d’occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 941</w:t>
+              <w:t xml:space="preserve">, 2011, 913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déplafonnement du loyer de renouvellement : exclusivité de la modification notable de la destination des lieux loués</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixation du point de départ du délai de prescription de l’action en fixation de l’indemnité d’occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 925</w:t>
+              <w:t xml:space="preserve">, 2011, 917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 68</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification de partage de l’attribution du droit au bail à l’époux co-titulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49, pp.15, Id : GP20120218010</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en œuvre de la clause résolutoire : la bonne foi est exigée !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fermeture administrative de l’enseigne pour dangerosité rend impossible la fixation d’une indemnité d’occupation</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un bogue informatique constitue un cas de force majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 913</w:t>
+              <w:t xml:space="preserve">, 2010, 906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fixation du point de départ du délai de prescription de l’action en fixation de l’indemnité d’occupation</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renonciation du preneur au droit de renouvellement dispense le bailleur de la notification du congé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 917</w:t>
+              <w:t xml:space="preserve">, 2010, 908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qualification de partage de l’attribution du droit au bail à l’époux co-titulaire</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisine de la commission départementale de conciliation est facultative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 917</w:t>
+              <w:t xml:space="preserve">, 2010, 907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mise en œuvre de la clause résolutoire : la bonne foi est exigée !</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bailleur ne peut invoquer la nullité du congé délivré par lui-même pour refuser de payer l’indemnité d’éviction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 912</w:t>
+              <w:t xml:space="preserve">, 2010, 911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un bogue informatique constitue un cas de force majeure</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation &amp;lt;i&amp;gt;in solidum&amp;lt;/i&amp;gt; du preneur et les clauses relatives aux charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 906</w:t>
+              <w:t xml:space="preserve">, 2008, 889, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La renonciation du preneur au droit de renouvellement dispense le bailleur de la notification du congé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause transférant à l’acquéreur la charge du paiement de l’indemnité d’éviction s’analyse en une délégation imparfaite de paiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 908</w:t>
+              <w:t xml:space="preserve">, 2008, 887, pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La saisine de la commission départementale de conciliation est facultative</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acte extrajudiciaire : seule forme valable du refus de déspécialisation plénière par le bailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 907</w:t>
+              <w:t xml:space="preserve">, 2008, 890, pp.427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le bailleur ne peut invoquer la nullité du congé délivré par lui-même pour refuser de payer l’indemnité d’éviction</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’option et congé avec refus de renouvellement pour motif grave et légitime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 911</w:t>
+              <w:t xml:space="preserve">, 2008, 883, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Acte extrajudiciaire : seule forme valable du refus de déspécialisation plénière par le bailleur</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute d’avoir saisi le tribunal de grande instance, les bailleurs sont réputés avoir accepté la demande de déspécialisation pour cause de retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 890, pp.427</w:t>
+              <w:t xml:space="preserve">, 2008, 886, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause transférant à l’acquéreur la charge du paiement de l’indemnité d’éviction s’analyse en une délégation imparfaite de paiement</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charge de vérifier les autorisations administratives incombe au bailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 887, pp.265</w:t>
+              <w:t xml:space="preserve">, 2008, 884, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’obligation &amp;lt;i&amp;gt;in solidum&amp;lt;/i&amp;gt; du preneur et les clauses relatives aux charges</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les améliorations doivent avoir une incidence favorable sur l’activité du preneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 889, pp.366</w:t>
+              <w:t xml:space="preserve">, 2008, 891, pp.489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit d’option et congé avec refus de renouvellement pour motif grave et légitime</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure sur mémoire et fixation du loyer : quand la notification doit-elle intervenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 883, pp.24</w:t>
+              <w:t xml:space="preserve">, 2008, 891, pp.492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faute d’avoir saisi le tribunal de grande instance, les bailleurs sont réputés avoir accepté la demande de déspécialisation pour cause de retraite</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat ne comportant pas d’élément incorporel ne peut être une cession de fonds de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 886, pp.208</w:t>
+              <w:t xml:space="preserve">, 2008, 885, pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les améliorations doivent avoir une incidence favorable sur l’activité du preneur</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail à construction et bail commercial dans un même immeuble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 891, pp.489</w:t>
+              <w:t xml:space="preserve">, 2008, 883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La charge de vérifier les autorisations administratives incombe au bailleur</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de renonciation au droit direct dans le sous-bail est nulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 884, pp.91</w:t>
+              <w:t xml:space="preserve">, 2008, 884, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procédure sur mémoire et fixation du loyer : quand la notification doit-elle intervenir ?</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local accessoire et pluralité de propriétaires : le bail doit avoir été conclu au su et au vu du bailleur originaire en vue d’une utilisation jointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 891, pp.492</w:t>
+              <w:t xml:space="preserve">, 2008, pp.260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrat ne comportant pas d’élément incorporel ne peut être une cession de fonds de commerce</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sort du pacte de préférence inclus dans le bail commercial en cas de procédure collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 885, pp.158</w:t>
+              <w:t xml:space="preserve">, 2007, 877, pp.215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bail à construction et bail commercial dans un même immeuble</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans quelle mesure la prescription de l’autorité administrative peut constituer un cas de force majeure exonérant le preneur de la clause résolutoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 883</w:t>
+              <w:t xml:space="preserve">, 2007, 880, pp.385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause de renonciation au droit direct dans le sous-bail est nulle</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification de local monovalent dépend de critères objectifs liés aux caractéristiques du local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 884, pp.89</w:t>
+              <w:t xml:space="preserve">, 2007, 878, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Local accessoire et pluralité de propriétaires : le bail doit avoir été conclu au su et au vu du bailleur originaire en vue d’une utilisation jointe</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle solution en cas de conflit entre un congé pour refus de renouvellement et une demande de renouvellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.260</w:t>
+              <w:t xml:space="preserve">, 2007, 878, pp.269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sort du pacte de préférence inclus dans le bail commercial en cas de procédure collective</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’omission du mémoire prévu à l’article 29-1 du décret du 30 septembre 1953 entraîne l’irrecevabilité des demandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 877, pp.215</w:t>
+              <w:t xml:space="preserve">, 2007, 874, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans quelle mesure la prescription de l’autorité administrative peut constituer un cas de force majeure exonérant le preneur de la clause résolutoire ?</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application du statut des baux commerciaux aux artistes plasticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 880, pp.385</w:t>
+              <w:t xml:space="preserve">, 2007, 876, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La qualification de local monovalent dépend de critères objectifs liés aux caractéristiques du local</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort de la clause de garantie solidaire pendant la tacite reconduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 878, pp.17</w:t>
+              <w:t xml:space="preserve">, 2007, 876, pp.215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sort de la clause de garantie solidaire pendant la tacite reconduction</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité du congé malgré une motivation erronée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 876, pp.215</w:t>
+              <w:t xml:space="preserve">, 2006, 886, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’application du statut des baux commerciaux aux artistes plasticiens</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assiette du bail ne peut être modifiée par l’occupation d’un local sans droit ni titre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 876, pp.172</w:t>
+              <w:t xml:space="preserve">, 2006, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle solution en cas de conflit entre un congé pour refus de renouvellement et une demande de renouvellement</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au renouvellement du bail : l’exploitation des trois années précédant la date d’expiration du bail doit être régulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 878, pp.269</w:t>
+              <w:t xml:space="preserve">, 2006, 869, pp.322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’omission du mémoire prévu à l’article 29-1 du décret du 30 septembre 1953 entraîne l’irrecevabilité des demandes</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause « tous commerces » permet de majorer le loyer de 10%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 874, pp.83</w:t>
+              <w:t xml:space="preserve">, 2006, 864, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Validité du congé malgré une motivation erronée</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présomption de responsabilité prévue par les articles 1302 et 1733 du Code civil est applicable à l’occupant sans droit ni titre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 886, pp.180</w:t>
+              <w:t xml:space="preserve">, 2006, 865, pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’assiette du bail ne peut être modifiée par l’occupation d’un local sans droit ni titre</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paiement d’indemnité d’éviction : point de départ de la pénalité de retard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.93</w:t>
+              <w:t xml:space="preserve">, 2006, 868, pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit au renouvellement du bail : l’exploitation des trois années précédant la date d’expiration du bail doit être régulière</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’importance de la signification de la cession du titre exécutoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 869, pp.322</w:t>
+              <w:t xml:space="preserve">, 2005, 651, pp.484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause « tous commerces » permet de majorer le loyer de 10%</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immatriculation au RCS doit être réalisée au jour de la demande de renouvellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 180, pp.10, Id : PA200518002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de préavis : prise en considération de la date de réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 864, pp.95</w:t>
+              <w:t xml:space="preserve">, 2005, 856, pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La présomption de responsabilité prévue par les articles 1302 et 1733 du Code civil est applicable à l’occupant sans droit ni titre</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-bail d’un an : quel statut ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 865, pp.136</w:t>
+              <w:t xml:space="preserve">, 2005, 857, pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paiement d’indemnité d’éviction : point de départ de la pénalité de retard</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement du bail : quand l’immatriculation n’est pas exigée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 868, pp.280</w:t>
+              <w:t xml:space="preserve">, 2005, 856, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’importance de la signification de la cession du titre exécutoire</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la distinction entre location-gérance et sous-location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 651, pp.484</w:t>
+              <w:t xml:space="preserve">, 2005, 859, pp.377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 180, pp.10, Id : PA200518002</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indivisibilité cesse avec le bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 855, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la distinction entre location-gérance et sous-location</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de bail à une société en cours de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 859, pp.377</w:t>
+              <w:t xml:space="preserve">, 2005, 857, pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Renouvellement du bail : quand l’immatriculation n’est pas exigée</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remise en état après inondation incombe au bailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 856, pp.188</w:t>
+              <w:t xml:space="preserve">, 2005, 860, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délai de préavis : prise en considération de la date de réception</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loyer binaire et droit d’option du bailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 856, pp.194</w:t>
+              <w:t xml:space="preserve">, 2005, 853, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sous-bail d’un an : quel statut ?</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le local du comité d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 857, pp.244</w:t>
+              <w:t xml:space="preserve">, 2004, 851, pp.624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’indivisibilité cesse avec le bail</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dès lors que l’ordonnance de référé a été rendue contradictoirement, le délai de grâce court du jour de la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 855, pp.149</w:t>
+              <w:t xml:space="preserve">, 2004, 847, pp.317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cession de bail à une société en cours de formation</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application du statut des baux commerciaux aux établissements d’enseignement dépend de la légalité de l’exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 857, pp.247</w:t>
+              <w:t xml:space="preserve">, 2004, 847, pp.308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La remise en état après inondation incombe au bailleur</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation d’un bail dérogatoire en bail soumis au statut : quelles conditions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 860, pp.424</w:t>
+              <w:t xml:space="preserve">, 2004, 849, pp.485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loyer binaire et droit d’option du bailleur</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il appartient au preneur de prouver que les dégâts ont eu lieu sans sa faute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 853, pp.17</w:t>
+              <w:t xml:space="preserve">, 2004, 847, pp.323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le local du comité d’entreprise</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expulsion du locataire commercial exploitant un hôtel entraîne l’expulsion des occupants, au mois, des chambres en vertu du seul titre obtenu à l’encontre de la locataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 851, pp.624</w:t>
+              <w:t xml:space="preserve">, 2004, 846, pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dès lors que l’ordonnance de référé a été rendue contradictoirement, le délai de grâce court du jour de la décision</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours au droit européen pour refuser l’application immédiate aux instances en cours de la loi MURCEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 847, pp.317</w:t>
+              <w:t xml:space="preserve">, 2003, 836, pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’application du statut des baux commerciaux aux établissements d’enseignement dépend de la légalité de l’exploitation</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de perte totale de la chose louée pendant le désamiantage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 847, pp.308</w:t>
+              <w:t xml:space="preserve">, 2003, pp.505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transformation d’un bail dérogatoire en bail soumis au statut : quelles conditions ?</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du non-respect des délais accordés par une ordonnance suspendant les effets d’une clause résolutoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 849, pp.485</w:t>
+              <w:t xml:space="preserve">, 2003, 883, pp.356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il appartient au preneur de prouver que les dégâts ont eu lieu sans sa faute</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la nature du bail consenti par le crédit-preneur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 847, pp.323</w:t>
+              <w:t xml:space="preserve">, 2003, 834, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’expulsion du locataire commercial exploitant un hôtel entraîne l’expulsion des occupants, au mois, des chambres en vertu du seul titre obtenu à l’encontre de la locataire</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une extension d’activité avant l’issue de la procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 846, pp.245</w:t>
+              <w:t xml:space="preserve">, 2003, 840, pp.509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011343v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05011311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désamiantage fait partie de l’obligation de délivrance du bailleur</w:t>
               </w:r>
@@ -7684,173 +7684,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crédit-bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Terré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le commerçant &amp; son entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Juris-Classeur, pp.377, 2002, 2-7110-0099-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mitoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Lafond; Jean-François Pillebout. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le propriétaire &amp; son logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Juris-classeur, pp.481, 2002, Juris compact, 2-7110-0079-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020724v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05011304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte bancaire et crédit</w:t>
               </w:r>
@@ -9055,165 +9055,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bail commercial : cession, sous-location, location-gérance [Synthèse n° 200]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Notarial Formulaire &gt; Synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BAIL COMMERCIAL. – Conclusion. Durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Quément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Entreprise individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.Fasc. 1260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015463v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05015247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bail commercial : renouvellement et refus du renouvellement [Synthèse n° 90]</w:t>
               </w:r>
@@ -10186,51 +10186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C257ED3"/>
+    <w:nsid w:val="8299077E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10417,51 +10417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-quement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224252291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133152079182107111607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05011206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Qu&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021523v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021156v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020666v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02235128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/trente-ans-de-droit-prive--9782381940403-page-405?lang=fr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.bouca.2024.01.0405" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020694v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017939v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015247v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-quement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224252291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133152079182107111607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05011206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Qu&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020517v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020666v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02235128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/trente-ans-de-droit-prive--9782381940403-page-405?lang=fr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.bouca.2024.01.0405" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020694v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017939v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>