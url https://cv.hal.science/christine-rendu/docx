--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -467,273 +467,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terroir de Lagrasse (Aude) dans la longue durée : habitat, paysage et mise en valeur des sols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéologie préventive et programmée en montagne. Le haut bassin de la Cerdagne (Pyrénées-Orientales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+                <w:t xml:space="preserve">Véronique Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dossier spécial : Nouveaux regards sur Lagrasse (Aude) : Une abbaye, une ville et un terroir dans la longue durée, 40, pp.19-50</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors série 6, pp.170-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207132v1</w:t>
+                <w:t xml:space="preserve">hal-04107315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie préventive et programmée en montagne. Le haut bassin de la Cerdagne (Pyrénées-Orientales)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lallemand</w:t>
+                <w:t xml:space="preserve">Le terroir de Lagrasse (Aude) dans la longue durée : habitat, paysage et mise en valeur des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hors série 6, pp.170-176</w:t>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier spécial : Nouveaux regards sur Lagrasse (Aude) : Une abbaye, une ville et un terroir dans la longue durée, 40, pp.19-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107315v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau site de la fin du Bronze final III sur la commune d'Eyne (altitude 1740 m)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1942,51 +1942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des milieux de vie et variabilité de la morphologie sociale en Afrique. Étude de cas pour un programme de recherche, de la préhistoire à l'actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barbaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,243 +2476,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00131074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos au dossier spécial : La montagne. Habitats et systèmes pastoraux d'altitude (Pyrénées, Alpes, Massif Central). L'occupation de la haute montagne, premiers acquis et perspectives (table ronde de Lattes, 30 janvier 2002)</w:t>
+                <w:t xml:space="preserve">Pistes et propositions pour une archéologie de l'estivage à partir d'une expérience dans les Pyrénées de l'Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 21, pp.142-145</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 21, pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2003.1406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00131075v1</w:t>
+                <w:t xml:space="preserve">halshs-00131077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour faire le portrait d'une montagne.Ombres et lumières autour d'Enveig (Cerdagne, Pyrénées-Orientales)</w:t>
+                <w:t xml:space="preserve">Avant-propos au dossier spécial : La montagne. Habitats et systèmes pastoraux d'altitude (Pyrénées, Alpes, Massif Central). L'occupation de la haute montagne, premiers acquis et perspectives (table ronde de Lattes, 30 janvier 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêtes rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9, pp.11-30</w:t>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21, pp.142-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139776v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00131075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes et propositions pour une archéologie de l'estivage à partir d'une expérience dans les Pyrénées de l'Est</w:t>
+                <w:t xml:space="preserve">Pour faire le portrait d'une montagne.Ombres et lumières autour d'Enveig (Cerdagne, Pyrénées-Orientales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enquêtes rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.11-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/amime.2003.1406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00131077v1</w:t>
+                <w:t xml:space="preserve">hal-00139776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feu et pratiques agro-pastorales dans les Pyrénées-Orientales, : le cas de la montagne d'Enveitg (Cerdagne, Pyrénées-Orientales, France)</w:t>
               </w:r>
@@ -3281,260 +3281,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et paléo-environnement dans les estives : approche spatiale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Escaravage, Arnaud Elger, Vanessa Léa, Morgane Gilbert, Louise Sérafine Rollin, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374261v1</w:t>
+                <w:t xml:space="preserve">hal-05467790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie et paléo-environnement dans les estives : approche spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Escaravage, Arnaud Elger, Vanessa Léa, Morgane Gilbert, Louise Sérafine Rollin, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467790v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Sheep: Swine Husbandry in the Pyrenean Mountains</w:t>
               </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t>
@@ -3889,446 +3889,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynologie et archéologie pastorale sur les estives pyrénéennes</w:t>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée hommage à Didier Galop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GEODE UR 5602, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Concilier les enjeux écologiques et patrimoniaux : vers une conservation intégrée ? Acte 1. Espaces forestiers et montagnards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bouvard E., Deudon L., Labrude A., Vignères J., Tzortzis S., Institut National du Patrimoine, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04870810v1</w:t>
+                <w:t xml:space="preserve">halshs-04870185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur la fouille des courtaous du Hourc (Lesponne, Bagnères-de-Bigorre), au sein du PCR Pyrénées Habiter la montagne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palynologie et archéologie pastorale sur les estives pyrénéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée départementale de l'archéologie des Hautes-Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service Régional de l'Archéologie d'Occitanie et Archives Départementales des Hautes-Pyrénées, Oct 2024, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Journée hommage à Didier Galop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GEODE UR 5602, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04870723v1</w:t>
+                <w:t xml:space="preserve">halshs-04870810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la montagne. Une approche comparée des trajectoires des vallées pyrénéennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières données sur la fouille des courtaous du Hourc (Lesponne, Bagnères-de-Bigorre), au sein du PCR Pyrénées Habiter la montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Luault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Haut Adour, des données aux plateformes géohistoriques en accès libre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Costa Laurent, Sabatier Philippe, Projets Time Machine, ArScan, Observatoire pour l’Archéologie et le Patrimoine en Haute-Bigorre, Jun 2024, Bagnères de Bigorre, France</w:t>
+              <w:t xml:space="preserve">Journée départementale de l'archéologie des Hautes-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Régional de l'Archéologie d'Occitanie et Archives Départementales des Hautes-Pyrénées, Oct 2024, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04870240v1</w:t>
+                <w:t xml:space="preserve">halshs-04870723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dater un terroir de montagne en Cerdagne (66) : radiocarbone et OSL sur le site de Vilalta (Cerdagne, Pyrénées-Orientales). De la fouille programmée au diagnostic, du diagnostic à la fouille préventive…</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habiter la montagne. Une approche comparée des trajectoires des vallées pyrénéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Haut Adour, des données aux plateformes géohistoriques en accès libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Costa Laurent, Sabatier Philippe, Projets Time Machine, ArScan, Observatoire pour l’Archéologie et le Patrimoine en Haute-Bigorre, Jun 2024, Bagnères de Bigorre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894794v1</w:t>
+                <w:t xml:space="preserve">halshs-04870240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation des territoires d’estive dans le temps long : une approche spatiale entre archéologie, histoire et ethnologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+                <w:t xml:space="preserve">Dater un terroir de montagne en Cerdagne (66) : radiocarbone et OSL sur le site de Vilalta (Cerdagne, Pyrénées-Orientales). De la fouille programmée au diagnostic, du diagnostic à la fouille préventive…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Passarrius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equitables mais pas égalitaires. Les communs en milieu montagnard</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/hgw2-fh94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04658041v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mont’Prospect2.0</w:t>
               </w:r>
@@ -4433,247 +4420,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economies de la nature. Une approche archéologique à partir de quelques cas de figure montagnards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’appropriation des territoires d’estive dans le temps long : une approche spatiale entre archéologie, histoire et ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les économies de la nature aux époques médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Huertas E., Feller L., et al., Université Paris 1 Panthéon-Sorbonne, Université de Toulouse Jean-Jaurès, EPHE, Archives Nationales, CNRS, Aug 2024, Suse, Italy</w:t>
+              <w:t xml:space="preserve">Equitables mais pas égalitaires. Les communs en milieu montagnard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Lamothe, Apr 2024, Pau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04870297v1</w:t>
+                <w:t xml:space="preserve">halshs-04658041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte de la propriété foncière actuelle des estives à l'échelle pyrénéenne : avancement des travaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economies de la nature. Une approche archéologique à partir de quelques cas de figure montagnards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du PCR Habiter la montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Rendu, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les économies de la nature aux époques médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Huertas E., Feller L., et al., Université Paris 1 Panthéon-Sorbonne, Université de Toulouse Jean-Jaurès, EPHE, Archives Nationales, CNRS, Aug 2024, Suse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05282670v1</w:t>
+                <w:t xml:space="preserve">halshs-04870297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La carte de la propriété foncière actuelle des estives à l'échelle pyrénéenne : avancement des travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concilier les enjeux écologiques et patrimoniaux : vers une conservation intégrée ? Acte 1. Espaces forestiers et montagnards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bouvard E., Deudon L., Labrude A., Vignères J., Tzortzis S., Institut National du Patrimoine, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée du PCR Habiter la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Rendu, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04870185v1</w:t>
+                <w:t xml:space="preserve">halshs-05282670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnoarchéologie des pratiques pastorales porcines en Cize et Soule du Moyen Âge à nos jours. Premières pistes de recherche</w:t>
               </w:r>
@@ -5067,96 +5067,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologie des systèmes agropastoraux d'altitude, entre acquis et questions</w:t>
+                <w:t xml:space="preserve">Les historiens-géographes de l’école vidalienne dans les Pyrénées (1910-1950) : retour archéologique sur des travaux fondateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les économies montagnardes. Journée d'études Université Paris1, Université Toulouse 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop Rural History and Archaeology in Prague. Historiographical perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03928428v1</w:t>
+                <w:t xml:space="preserve">halshs-03928412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t>
               </w:r>
@@ -5261,601 +5261,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From villages to huts. Access, sharing and routes in the western Pyrenees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'archéologie des systèmes agropastoraux d'altitude, entre acquis et questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathway. Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Les économies montagnardes. Journée d'études Université Paris1, Université Toulouse 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03774033v1</w:t>
+                <w:t xml:space="preserve">halshs-03928428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter les versants de montagne au Moyen Âge et à l’Époque moderne (matérialité, temporalité, mode de vie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From villages to huts. Access, sharing and routes in the western Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes Journées internationales d’histoire de Flaran - Le paysan de montagne au Moyen Âge et à l’Époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Pathway. Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03845074v1</w:t>
+                <w:t xml:space="preserve">halshs-03774033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspecting the high mountain. Methodological renewal of the archaeological approach of the highland pastures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habiter les versants de montagne au Moyen Âge et à l’Époque moderne (matérialité, temporalité, mode de vie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Philippe</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">43èmes Journées internationales d’histoire de Flaran - Le paysan de montagne au Moyen Âge et à l’Époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817228v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03845074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les historiens-géographes de l’école vidalienne dans les Pyrénées (1910-1950) : retour archéologique sur des travaux fondateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspecting the high mountain. Methodological renewal of the archaeological approach of the highland pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop Rural History and Archaeology in Prague. Historiographical perspectives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Prague, République tchèque</w:t>
+              <w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03928412v1</w:t>
+                <w:t xml:space="preserve">hal-03817228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites pastoraux d’altitude et parcours de troupeaux confrontés au relief</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les modèles numériques d’élévation en Archéologie. Journée thématique du réseau ISA, Information spatiale et archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elise Fovet; Franck Vautier; Sylvain Rassat, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263919v1</w:t>
+                <w:t xml:space="preserve">hal-03341957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sites pastoraux d’altitude et parcours de troupeaux confrontés au relief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Tobalina Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Les modèles numériques d’élévation en Archéologie. Journée thématique du réseau ISA, Information spatiale et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elise Fovet; Franck Vautier; Sylvain Rassat, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341957v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des modes de gestion et d'occupation d'un espace pastoral en haute vallée d'Ossau (Pyrénées-Atlantiques)</w:t>
               </w:r>
@@ -8291,350 +8291,350 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une archéologie des relations Homme-Animal-Environnement dans les systèmes pastoraux d'altitude pyrénéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspecter les montagne autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aliènor Bertrand; Anne Blondeau Da Silva; Dominique Taurisson-Mouret. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liaisons pastorales. Coévolutions, ruptures, résistances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edisens, pp.43-62, 2023, 978-2-35113-388-0</w:t>
+              <w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04366961v1</w:t>
+                <w:t xml:space="preserve">hal-04264415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compléter et animer la carte : vers une analyse spatiale continue des dynamiques d’occupation du sol dans le Sud-Ouest de la France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une archéologie des relations Homme-Animal-Environnement dans les systèmes pastoraux d'altitude pyrénéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aliènor Bertrand; Anne Blondeau Da Silva; Dominique Taurisson-Mouret. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA, 2023, 2-904110-65-8</w:t>
+              <w:t xml:space="preserve">Liaisons pastorales. Coévolutions, ruptures, résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisens, pp.43-62, 2023, 978-2-35113-388-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275782v1</w:t>
+                <w:t xml:space="preserve">halshs-04366961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspecter les montagne autrement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compléter et animer la carte : vers une analyse spatiale continue des dynamiques d’occupation du sol dans le Sud-Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t>
+              <w:t xml:space="preserve">, APDCA, 2023, 2-904110-65-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264415v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des estives d’Asán : l’occupation et l’exploitation agropastorale de la haute montagne pyrénéenne au premier millénaire de notre ère</w:t>
               </w:r>
@@ -9264,225 +9264,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02437412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de la chronologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à «Estives d’Ossau : 7000 ans de pastoralisme dans les Pyrénées»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t>
+              <w:t xml:space="preserve">Estives d’Ossau : 7000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pas d'Oiseau</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.84-113, 2016, 978 2 917971 60 4</w:t>
+                <w:t xml:space="preserve">Le Pas d'oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2016, 978-2-917971-60-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01421155v1</w:t>
+                <w:t xml:space="preserve">hal-02070279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à «Estives d’Ossau : 7000 ans de pastoralisme dans les Pyrénées»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A la recherche de la chronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estives d’Ossau : 7000 ans de pastoralisme dans les Pyrénées</w:t>
+              <w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pas d'oiseau</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-11, 2016, 978-2-917971-60-4</w:t>
+                <w:t xml:space="preserve">Le Pas d'Oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.84-113, 2016, 978 2 917971 60 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070279v1</w:t>
+                <w:t xml:space="preserve">halshs-01421155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des sites</w:t>
               </w:r>
@@ -11541,51 +11541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrasse (Aude). L'abbaye, le bourg, le terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pousthomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11663,51 +11663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic sur le site protohistorique des Castellàs d'Odeillo - Pyrénées-Orientales, Font-Romeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12576,102 +12576,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau</w:t>
+                <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau : Rapport de prospection pédestre - Campagne 2005 Tome 1 - inventaire archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692405v1</w:t>
+                <w:t xml:space="preserve">hal-00692407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau</w:t>
               </w:r>
@@ -12702,130 +12706,126 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692381v1</w:t>
+                <w:t xml:space="preserve">hal-00692405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau : Rapport de prospection pédestre - Campagne 2005 Tome 1 - inventaire archéologique</w:t>
+                <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2005</w:t>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692407v1</w:t>
+                <w:t xml:space="preserve">hal-00692381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources écologiques et pratiques sociales dans un territoire pastoral (Enveig, Cerdagne).</w:t>
               </w:r>
@@ -13237,51 +13237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18A95E3E"/>
+    <w:nsid w:val="41D8B7FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13468,51 +13468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-rendu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5018-1442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069025118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lallemand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03068094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7426" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aliaga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal Fernandez," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01951703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01951604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Luault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.60" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042458215Y.0000000002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608098956" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1406" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berlic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vercasson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04894794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hgw2-fh94" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03068246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarius" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808597v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019791v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432768v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Viader" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275782v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afpu-diffusion.fr/ouvrage/nouvelles-chartes-visigothiques-du-monastere-pyreneen-darsan/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/nouveautes/1742-pyrenees-etat-des-lieux-9782350688596.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Oller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Morera-Camprubi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://llibreria.diba.cat/cat/llibre/historia-de-la-cerdanya_65418" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437412v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ed/l-artefact.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421158v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070362v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9694" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964034v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campmajo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Fedou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527949v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017472v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Calastrenc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020950v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964699v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020992v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03591834v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Salvidio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalglish" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerrard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sky Mcalpine Walker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-rendu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5018-1442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069025118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03068094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7426" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aliaga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal Fernandez," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01951703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01951604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Luault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.60" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042458215Y.0000000002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608098956" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1406" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berlic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vercasson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04894794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hgw2-fh94" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03068246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarius" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808597v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019791v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432768v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Viader" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afpu-diffusion.fr/ouvrage/nouvelles-chartes-visigothiques-du-monastere-pyreneen-darsan/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/nouveautes/1742-pyrenees-etat-des-lieux-9782350688596.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Oller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Morera-Camprubi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://llibreria.diba.cat/cat/llibre/historia-de-la-cerdanya_65418" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437412v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ed/l-artefact.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070279v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421158v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070362v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9694" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964034v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campmajo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Fedou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527949v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017472v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Calastrenc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020950v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964699v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020992v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692407v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03591834v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Salvidio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalglish" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerrard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sky Mcalpine Walker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>