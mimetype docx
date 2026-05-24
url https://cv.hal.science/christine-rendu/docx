--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -467,472 +467,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie préventive et programmée en montagne. Le haut bassin de la Cerdagne (Pyrénées-Orientales)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le terroir de Lagrasse (Aude) dans la longue durée : habitat, paysage et mise en valeur des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lallemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hors série 6, pp.170-176</w:t>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier spécial : Nouveaux regards sur Lagrasse (Aude) : Une abbaye, une ville et un terroir dans la longue durée, 40, pp.19-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107315v1</w:t>
+                <w:t xml:space="preserve">hal-04207132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terroir de Lagrasse (Aude) dans la longue durée : habitat, paysage et mise en valeur des sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+                <w:t xml:space="preserve">Archéologie préventive et programmée en montagne. Le haut bassin de la Cerdagne (Pyrénées-Orientales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dossier spécial : Nouveaux regards sur Lagrasse (Aude) : Une abbaye, une ville et un terroir dans la longue durée, 40, pp.19-50</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors série 6, pp.170-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207132v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau site de la fin du Bronze final III sur la commune d'Eyne (altitude 1740 m)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermographie aéroportée par drone. Nouvelle procédure pour la détection archéologique en haute montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sources (Sainte-Léocadie)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), pp.81-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.7426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03068094v1</w:t>
+                <w:t xml:space="preserve">hal-03245823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographie aéroportée par drone. Nouvelle procédure pour la détection archéologique en haute montagne</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un nouveau site de la fin du Bronze final III sur la commune d'Eyne (altitude 1740 m)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crabol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sources (Sainte-Léocadie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.135-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245823v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03068094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La roche Oriol Mercadal, un marqueur de territoire entre les communes cerdanes de Bolvir, Ger et Guils de Cerdanya</w:t>
               </w:r>
@@ -970,51 +970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Mercadal Fernandez,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crabol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Era (La Seu d'Urgel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.123-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1078,51 +1078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crabol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Era (La Seu d'Urgel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Actes del III Jornades d’Estudis Comarcals de Cerdanya – Memorial Oriol Mercadal, 3, pp.135-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1307,64 +1307,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crabol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Luault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1670,77 +1670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la poterie du Bronze moyen au Bronze final. Éléments pour une chronologie de l'anthropisation d'un espace montagnard (Cerdagne, Pyrénées-Orientales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crabol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crabol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1942,51 +1942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des milieux de vie et variabilité de la morphologie sociale en Afrique. Étude de cas pour un programme de recherche, de la préhistoire à l'actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barbaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,243 +2476,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00131074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes et propositions pour une archéologie de l'estivage à partir d'une expérience dans les Pyrénées de l'Est</w:t>
+                <w:t xml:space="preserve">Avant-propos au dossier spécial : La montagne. Habitats et systèmes pastoraux d'altitude (Pyrénées, Alpes, Massif Central). L'occupation de la haute montagne, premiers acquis et perspectives (table ronde de Lattes, 30 janvier 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 21, pp.147-157. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 21, pp.142-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00131077v1</w:t>
+                <w:t xml:space="preserve">halshs-00131075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos au dossier spécial : La montagne. Habitats et systèmes pastoraux d'altitude (Pyrénées, Alpes, Massif Central). L'occupation de la haute montagne, premiers acquis et perspectives (table ronde de Lattes, 30 janvier 2002)</w:t>
+                <w:t xml:space="preserve">Pour faire le portrait d'une montagne.Ombres et lumières autour d'Enveig (Cerdagne, Pyrénées-Orientales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 21, pp.142-145</w:t>
+              <w:t xml:space="preserve">Enquêtes rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.11-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00131075v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour faire le portrait d'une montagne.Ombres et lumières autour d'Enveig (Cerdagne, Pyrénées-Orientales)</w:t>
+                <w:t xml:space="preserve">Pistes et propositions pour une archéologie de l'estivage à partir d'une expérience dans les Pyrénées de l'Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêtes rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21, pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2003.1406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139776v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00131077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feu et pratiques agro-pastorales dans les Pyrénées-Orientales, : le cas de la montagne d'Enveitg (Cerdagne, Pyrénées-Orientales, France)</w:t>
               </w:r>
@@ -3186,51 +3186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crabol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Préhistoire Catalane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8, pp. 35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3281,168 +3281,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+                <w:t xml:space="preserve">Il était une fois... des petits cochons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Chiron</w:t>
+                <w:t xml:space="preserve">Maialen Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vercasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Llubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Séminaire Terrae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernand Peloux et Sylvain Burri, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467790v1</w:t>
+                <w:t xml:space="preserve">hal-05532564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et paléo-environnement dans les estives : approche spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3484,307 +3484,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Escaravage, Arnaud Elger, Vanessa Léa, Morgane Gilbert, Louise Sérafine Rollin, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Sheep: Swine Husbandry in the Pyrenean Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Llubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA Belgrad 2025 - Intertwined pasts. session #106 : Mountain Pastoralism Through Time : Archaeological Insights and Contemporary Connections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session # 106: Ermengol Gassiot, Mélanie Le Couédic, Francesca Romana del Fattore, Ariadna Nieto Espinet, Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois... des petits cochons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Llubes</w:t>
+                <w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Terrae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fernand Peloux et Sylvain Burri, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532564v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t>
               </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t>
@@ -3889,181 +3889,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dater un terroir de montagne en Cerdagne (66) : radiocarbone et OSL sur le site de Vilalta (Cerdagne, Pyrénées-Orientales). De la fouille programmée au diagnostic, du diagnostic à la fouille préventive…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Passarrius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concilier les enjeux écologiques et patrimoniaux : vers une conservation intégrée ? Acte 1. Espaces forestiers et montagnards</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/hgw2-fh94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04870185v1</w:t>
+                <w:t xml:space="preserve">hal-04894794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynologie et archéologie pastorale sur les estives pyrénéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée hommage à Didier Galop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire GEODE UR 5602, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04870810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières données sur la fouille des courtaous du Hourc (Lesponne, Bagnères-de-Bigorre), au sein du PCR Pyrénées Habiter la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Luault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4079,243 +4127,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée départementale de l'archéologie des Hautes-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Régional de l'Archéologie d'Occitanie et Archives Départementales des Hautes-Pyrénées, Oct 2024, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04870723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter la montagne. Une approche comparée des trajectoires des vallées pyrénéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Haut Adour, des données aux plateformes géohistoriques en accès libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Costa Laurent, Sabatier Philippe, Projets Time Machine, ArScan, Observatoire pour l’Archéologie et le Patrimoine en Haute-Bigorre, Jun 2024, Bagnères de Bigorre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04870240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dater un terroir de montagne en Cerdagne (66) : radiocarbone et OSL sur le site de Vilalta (Cerdagne, Pyrénées-Orientales). De la fouille programmée au diagnostic, du diagnostic à la fouille préventive…</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Passarrius</w:t>
+                <w:t xml:space="preserve">L’appropriation des territoires d’estive dans le temps long : une approche spatiale entre archéologie, histoire et ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Equitables mais pas égalitaires. Les communs en milieu montagnard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Lamothe, Apr 2024, Pau (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/hgw2-fh94⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04894794v1</w:t>
+                <w:t xml:space="preserve">halshs-04658041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mont’Prospect2.0</w:t>
               </w:r>
@@ -4420,290 +4433,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation des territoires d’estive dans le temps long : une approche spatiale entre archéologie, histoire et ethnologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economies de la nature. Une approche archéologique à partir de quelques cas de figure montagnards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equitables mais pas égalitaires. Les communs en milieu montagnard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Lamothe, Apr 2024, Pau (France), France</w:t>
+              <w:t xml:space="preserve">Les économies de la nature aux époques médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Huertas E., Feller L., et al., Université Paris 1 Panthéon-Sorbonne, Université de Toulouse Jean-Jaurès, EPHE, Archives Nationales, CNRS, Aug 2024, Suse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04658041v1</w:t>
+                <w:t xml:space="preserve">halshs-04870297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economies de la nature. Une approche archéologique à partir de quelques cas de figure montagnards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La carte de la propriété foncière actuelle des estives à l'échelle pyrénéenne : avancement des travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les économies de la nature aux époques médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Huertas E., Feller L., et al., Université Paris 1 Panthéon-Sorbonne, Université de Toulouse Jean-Jaurès, EPHE, Archives Nationales, CNRS, Aug 2024, Suse, Italy</w:t>
+              <w:t xml:space="preserve">Journée du PCR Habiter la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Rendu, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04870297v1</w:t>
+                <w:t xml:space="preserve">halshs-05282670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte de la propriété foncière actuelle des estives à l'échelle pyrénéenne : avancement des travaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du PCR Habiter la montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Rendu, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Concilier les enjeux écologiques et patrimoniaux : vers une conservation intégrée ? Acte 1. Espaces forestiers et montagnards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bouvard E., Deudon L., Labrude A., Vignères J., Tzortzis S., Institut National du Patrimoine, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05282670v1</w:t>
+                <w:t xml:space="preserve">halshs-04870185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnoarchéologie des pratiques pastorales porcines en Cize et Soule du Moyen Âge à nos jours. Premières pistes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5067,112 +5067,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les historiens-géographes de l’école vidalienne dans les Pyrénées (1910-1950) : retour archéologique sur des travaux fondateurs</w:t>
+                <w:t xml:space="preserve">Habiter les versants de montagne au Moyen Âge et à l’Époque moderne (matérialité, temporalité, mode de vie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop Rural History and Archaeology in Prague. Historiographical perspectives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Prague, République tchèque</w:t>
+              <w:t xml:space="preserve">43èmes Journées internationales d’histoire de Flaran - Le paysan de montagne au Moyen Âge et à l’Époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03928412v1</w:t>
+                <w:t xml:space="preserve">halshs-03845074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5231,142 +5244,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie des systèmes agropastoraux d'altitude, entre acquis et questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les économies montagnardes. Journée d'études Université Paris1, Université Toulouse 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03928428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From villages to huts. Access, sharing and routes in the western Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5382,260 +5395,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathway. Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03774033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter les versants de montagne au Moyen Âge et à l’Époque moderne (matérialité, temporalité, mode de vie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspecting the high mountain. Methodological renewal of the archaeological approach of the highland pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes Journées internationales d’histoire de Flaran - Le paysan de montagne au Moyen Âge et à l’Époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03845074v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspecting the high mountain. Methodological renewal of the archaeological approach of the highland pastures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les historiens-géographes de l’école vidalienne dans les Pyrénées (1910-1950) : retour archéologique sur des travaux fondateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop Rural History and Archaeology in Prague. Historiographical perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817228v1</w:t>
+                <w:t xml:space="preserve">halshs-03928412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t>
               </w:r>
@@ -6575,77 +6575,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions sur le mode d'occupation de l'espace sur la &amp;quot;Solana&amp;quot; de Cerdagne, autour du Bronze final - 1er âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martzluff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crabol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6825,64 +6825,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers élements permettrant de saisir la transitions âge du Bronze - âge du Fer en Cerdagne (Pyrénées-Orientales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crabol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martzluff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8291,888 +8291,888 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspecter les montagne autrement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une archéologie des relations Homme-Animal-Environnement dans les systèmes pastoraux d'altitude pyrénéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aliènor Bertrand; Anne Blondeau Da Silva; Dominique Taurisson-Mouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t>
+              <w:t xml:space="preserve">Liaisons pastorales. Coévolutions, ruptures, résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisens, pp.43-62, 2023, 978-2-35113-388-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264415v1</w:t>
+                <w:t xml:space="preserve">halshs-04366961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une archéologie des relations Homme-Animal-Environnement dans les systèmes pastoraux d'altitude pyrénéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compléter et animer la carte : vers une analyse spatiale continue des dynamiques d’occupation du sol dans le Sud-Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liaisons pastorales. Coévolutions, ruptures, résistances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edisens, pp.43-62, 2023, 978-2-35113-388-0</w:t>
+              <w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA, 2023, 2-904110-65-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04366961v1</w:t>
+                <w:t xml:space="preserve">hal-04275782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compléter et animer la carte : vers une analyse spatiale continue des dynamiques d’occupation du sol dans le Sud-Ouest de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspecter les montagne autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, APDCA, 2023, 2-904110-65-8</w:t>
+              <w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275782v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour des estives d’Asán : l’occupation et l’exploitation agropastorale de la haute montagne pyrénéenne au premier millénaire de notre ère</w:t>
+                <w:t xml:space="preserve">Hàbitat pastoral, explotació de l’alta muntanya i la gran transhumància</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céline Martin et Juan Jose Larrea. </w:t>
+              <w:t xml:space="preserve">Sara Aliaga i Rodrigo; Carles Gascón Chopo; Oriol Mercadal i Fernández. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles chartes visigothiques du monastère pyrénéen d’Asán</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 42, </w:t>
+              <w:t xml:space="preserve">Història de la Cerdanya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-158, 2021, Scripta Mediævalia, 1962-1744</w:t>
+                <w:t xml:space="preserve">Diputació de Girona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.392-397, 2021, Història de les comarques gironines, 978-84-15808-94-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071633v1</w:t>
+                <w:t xml:space="preserve">halshs-03483200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces pastoraux et forestiers, 7000 ans d'histoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autour des estives d’Asán : l’occupation et l’exploitation agropastorale de la haute montagne pyrénéenne au premier millénaire de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.F. Soulet. </w:t>
+              <w:t xml:space="preserve">Céline Martin et Juan Jose Larrea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pyrénées. Etat des lieux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-75, 2021</w:t>
+              <w:t xml:space="preserve">Nouvelles chartes visigothiques du monastère pyrénéen d’Asán</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-158, 2021, Scripta Mediævalia, 1962-1744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404338v1</w:t>
+                <w:t xml:space="preserve">hal-03071633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pautes del poblament dels Ceretans, Oppida secundaris</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+                <w:t xml:space="preserve">Espaces pastoraux et forestiers, 7000 ans d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Sara Aliaga i Rodrigo; Carles Gascón Chopo; Oriol Mercadal i Fernández. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.F. Soulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Història de la Cerdanya</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.141-149, 2021, Història de les comarques gironines, 978-84-15808-94-7</w:t>
+              <w:t xml:space="preserve">Pyrénées. Etat des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-75, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03483191v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El poblament rural tardà a l’Alta Cerdanya : la Coma Peronella</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Luault</w:t>
+                <w:t xml:space="preserve">Les pautes del poblament dels Ceretans, Oppida secundaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Oller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Morera-Camprubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Mercadal-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Aliaga i Rodrigo; Carles Gascón Chopo; Oriol Mercadal i Fernández. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Història de la Cerdanya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diputació de Girona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.287-291, 2021, Historia de les comarques gironines 7, 978-84-15808-94-7</w:t>
+              <w:t xml:space="preserve">, pp.141-149, 2021, Història de les comarques gironines, 978-84-15808-94-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930221v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03483191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hàbitat pastoral, explotació de l’alta muntanya i la gran transhumància</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El poblament rural tardà a l’Alta Cerdanya : la Coma Peronella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Luault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Aliaga i Rodrigo; Carles Gascón Chopo; Oriol Mercadal i Fernández. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Història de la Cerdanya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diputació de Girona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.392-397, 2021, Història de les comarques gironines, 978-84-15808-94-7</w:t>
+              <w:t xml:space="preserve">, pp.287-291, 2021, Historia de les comarques gironines 7, 978-84-15808-94-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03483200v1</w:t>
+                <w:t xml:space="preserve">hal-01930221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts et écofacts d'une archéologie de l'estivage dans la longue durée</w:t>
               </w:r>
@@ -9264,621 +9264,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02437412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à «Estives d’Ossau : 7000 ans de pastoralisme dans les Pyrénées»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estives d’Ossau : 7000 ans de pastoralisme dans les Pyrénées</w:t>
+              <w:t xml:space="preserve">Estives d’Ossau : 7 000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-11, 2016, 978-2-917971-60-4</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pas d’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-141, 2016, 978-2-917971-60-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070279v1</w:t>
+                <w:t xml:space="preserve">halshs-01405830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de la chronologie</w:t>
+                <w:t xml:space="preserve">Comparer et modéliser les sites, les territoires et les systèmes pastoraux pyrénéens dans la diachronie: présentation et premiers résultats du projet collaboratif DEPART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermengol Gassiot Ballbè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Debofle; Sanchez, Jean-Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.84-113, 2016, 978 2 917971 60 4</w:t>
+              <w:t xml:space="preserve">Pays pyrénéens et environnement. Actes du 62e Congrès de la Fédération historique de Midi-Pyrénées, Bagnères-de-Bigorre (Hautes-Pyrénées), 12-13-14 juin 2015 : 150e anniversaire de la Société Ramond (1865-2015) dans le cadre des commémorations nationales 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Ramond, pp.321-338, 2016, 978-2-9523824-5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421155v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01399071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à «Estives d’Ossau : 7000 ans de pastoralisme dans les Pyrénées»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t>
+              <w:t xml:space="preserve">Estives d’Ossau : 7000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.60-83, 2016, 978 2 917971 60 4</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pas d'oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2016, 978-2-917971-60-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421158v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A la recherche de la chronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estives d’Ossau : 7 000 ans de pastoralisme dans les Pyrénées</w:t>
+              <w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-141, 2016, 978-2-917971-60-4</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pas d'Oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.84-113, 2016, 978 2 917971 60 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01405830v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparer et modéliser les sites, les territoires et les systèmes pastoraux pyrénéens dans la diachronie: présentation et premiers résultats du projet collaboratif DEPART</w:t>
+                <w:t xml:space="preserve">A la recherche des sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ermengol Gassiot Ballbè</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Pierre Debofle; Sanchez, Jean-Christophe. </w:t>
+                <w:t xml:space="preserve">Philippe Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pays pyrénéens et environnement. Actes du 62e Congrès de la Fédération historique de Midi-Pyrénées, Bagnères-de-Bigorre (Hautes-Pyrénées), 12-13-14 juin 2015 : 150e anniversaire de la Société Ramond (1865-2015) dans le cadre des commémorations nationales 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Ramond, pp.321-338, 2016, 978-2-9523824-5-8</w:t>
+              <w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pas d'Oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.60-83, 2016, 978 2 917971 60 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01399071v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre cartes pour une synthèse</w:t>
               </w:r>
@@ -9913,51 +9913,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estives d’Ossau. 7 000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pas d'Oiseau Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.142-157, 2016, 978 2 917971 60 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10179,51 +10179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crabol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klapste Jan, Sommer Petr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval rural settlement in marginal landscapes, Ruralia VII, 8- 14th september 2007, Cardiff,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.235-251, 2009, Ruralia, 978-2-503-52746-8</w:t>
@@ -10611,51 +10611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Habiter la montagne. Une approche comparée des trajectoires des vallées pyrénéennes dans la diachronie, rapport 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10742,51 +10742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10847,51 +10847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de l’impact de pics d’ionisation passés sur la production apicole de Cerdagne à partir d’archives environnementales et archéologiques, in M.-A Courty (dir.) Projet LINA. Lire la nature, oser l’Apiculture, rapport de fin d’activités du projet Occitanie recherche et sociétés 2019, UPR 8521 PROMES, Perpignan, 2024, p. 168-182.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11278,314 +11278,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t>
+                <w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M). Campagne 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] cnrs. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263265v1</w:t>
+                <w:t xml:space="preserve">hal-02017472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M). Campagne 2018</w:t>
+                <w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02017472v1</w:t>
+                <w:t xml:space="preserve">hal-03263265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrasse (Aude). L'abbaye, le bourg, le terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pousthomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11650,103 +11650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic sur le site protohistorique des Castellàs d'Odeillo - Pyrénées-Orientales, Font-Romeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crabol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Méditerranée. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11811,51 +11811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11933,51 +11933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12576,106 +12576,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau : Rapport de prospection pédestre - Campagne 2005 Tome 1 - inventaire archéologique</w:t>
+                <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2005</w:t>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692407v1</w:t>
+                <w:t xml:space="preserve">hal-00692405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau</w:t>
               </w:r>
@@ -12706,126 +12702,130 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692405v1</w:t>
+                <w:t xml:space="preserve">hal-00692381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau</w:t>
+                <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau : Rapport de prospection pédestre - Campagne 2005 Tome 1 - inventaire archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692381v1</w:t>
+                <w:t xml:space="preserve">hal-00692407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources écologiques et pratiques sociales dans un territoire pastoral (Enveig, Cerdagne).</w:t>
               </w:r>
@@ -13237,51 +13237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41D8B7FD"/>
+    <w:nsid w:val="00BD8AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13468,51 +13468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-rendu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5018-1442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069025118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03068094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7426" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aliaga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal Fernandez," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01951703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01951604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Luault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.60" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042458215Y.0000000002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608098956" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1406" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berlic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vercasson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04894794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hgw2-fh94" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03068246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarius" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808597v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019791v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432768v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Viader" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afpu-diffusion.fr/ouvrage/nouvelles-chartes-visigothiques-du-monastere-pyreneen-darsan/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/nouveautes/1742-pyrenees-etat-des-lieux-9782350688596.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Oller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Morera-Camprubi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://llibreria.diba.cat/cat/llibre/historia-de-la-cerdanya_65418" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437412v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ed/l-artefact.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070279v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421158v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070362v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9694" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964034v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campmajo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Fedou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527949v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017472v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Calastrenc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020950v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964699v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020992v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692407v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03591834v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Salvidio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalglish" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerrard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sky Mcalpine Walker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-rendu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5018-1442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069025118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lallemand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7426" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03068094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aliaga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal Fernandez," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01951703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01951604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Luault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.60" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042458215Y.0000000002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608098956" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1406" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berlic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vercasson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04894794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hgw2-fh94" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03068246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarius" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808597v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019791v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432768v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Viader" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275782v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://llibreria.diba.cat/cat/llibre/historia-de-la-cerdanya_65418" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afpu-diffusion.fr/ouvrage/nouvelles-chartes-visigothiques-du-monastere-pyreneen-darsan/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/nouveautes/1742-pyrenees-etat-des-lieux-9782350688596.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483191v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Oller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Morera-Camprubi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Mercadal-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437412v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ed/l-artefact.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070279v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421155v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421158v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070362v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9694" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964034v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campmajo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Fedou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527949v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Calastrenc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020950v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964699v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020992v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03591834v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Salvidio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalglish" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerrard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sky Mcalpine Walker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>