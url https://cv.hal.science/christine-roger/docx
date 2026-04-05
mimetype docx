--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1651,51 +1651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="473549AA"/>
+    <w:nsid w:val="F6FD2B42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>