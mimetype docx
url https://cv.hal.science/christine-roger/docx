--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -225,1248 +225,1326 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakespeare aus weiblicher Feder – Macbeth, Coriolanus und Cymbeline in der Übertragung Dorothea Tiecks</w:t>
+                <w:t xml:space="preserve">Interculturalité. Littératures allemande et africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Shakespeare-Übersetzungen von August Wilhelm Schlegel und des Tieck-Kreises: Kontext – Geschichte – Edition</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Octobre-décembre – 80e année (4), pp.583-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.320.0583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673272v1</w:t>
+                <w:t xml:space="preserve">hal-05599141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New York und Berlin – Deutschamerikanisches Theater ‚ueber’n großen Teich</w:t>
+                <w:t xml:space="preserve">Die Dreigroschenoper « Off-Broadway » (1954-1961). Marc Blitzsteins Bühnenfassung für das New Yorker Theater de Lys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verwurzelung und Akkulturation. Erfahrungen deutscher Migranten in den USA (1883-1918)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03659947v1</w:t>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (289), pp.19-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postmemoriale Spurensuche und graphisches Erzählen: Nora Krugs Graphic Memoir Belonging: A German Reckons with History and Home (2018)</w:t>
+                <w:t xml:space="preserve">Une vie de poète de Ludwig Tieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Postmemoriale Erkundungen. Formen, Herausforderungen, Perspektiven</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03659658v1</w:t>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.75-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Galerie des héroïnes de Shakespeare&amp;quot; (Paris et Leipzig, 1838) de Heinrich Heine : ‘keepsake’ bourgeois et ‘carquois d'or’</w:t>
+                <w:t xml:space="preserve">Shakespeare vu d'Allemagne et de France : des Lumières au romantisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shakespeare et le dialogue des disciplines / Shakespeare Across the Disciplines</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03659634v1</w:t>
+              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, 256 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Shakespeare-Rezeption in Deutschland (1815-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33, pp.59-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Dreigroschenoper « Off-Broadway » (1954-1961). Marc Blitzsteins Bühnenfassung für das New Yorker Theater de Lys</w:t>
+                <w:t xml:space="preserve">Shakespeare aus weiblicher Feder – Macbeth, Coriolanus und Cymbeline in der Übertragung Dorothea Tiecks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Germaniques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03657212v1</w:t>
+              <w:t xml:space="preserve">Die Shakespeare-Übersetzungen von August Wilhelm Schlegel und des Tieck-Kreises: Kontext – Geschichte – Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dresde, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une vie de poète de Ludwig Tieck</w:t>
+                <w:t xml:space="preserve">New York und Berlin – Deutschamerikanisches Theater ‚ueber’n großen Teich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03657248v1</w:t>
+              <w:t xml:space="preserve">Verwurzelung und Akkulturation. Erfahrungen deutscher Migranten in den USA (1883-1918)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tristan Coignard et Pierre-Yves Modicom, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakespeare vu d'Allemagne et de France : des Lumières au romantisme</w:t>
+                <w:t xml:space="preserve">Postmemoriale Spurensuche und graphisches Erzählen: Nora Krugs Graphic Memoir Belonging: A German Reckons with History and Home (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03670053v1</w:t>
+              <w:t xml:space="preserve"> Postmemoriale Erkundungen. Formen, Herausforderungen, Perspektiven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Shakespeare-Rezeption in Deutschland (1815-1850)</w:t>
+                <w:t xml:space="preserve">La &amp;quot;Galerie des héroïnes de Shakespeare&amp;quot; (Paris et Leipzig, 1838) de Heinrich Heine : ‘keepsake’ bourgeois et ‘carquois d'or’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Germaniques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03672777v1</w:t>
+              <w:t xml:space="preserve">Shakespeare et le dialogue des disciplines / Shakespeare Across the Disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française Shakespeare, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fremdgewordene Heimat? Untersuchungen zur Mittlerrolle der deutschsprachigen Presse in New York während des Ersten Weltkrieges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annäherung durch Konflikt: Mittler und Vermittlung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heidelberg Synchron, pp.339-353, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der deutsche und der fremde Shakespeare. Die Voß’sche Shakespeare-Übersetzung im Kontext ihrer Zeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voß' Übersetzungssprache</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DE GRUYTER, pp.113-124, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herders theaterästhetische Betrachtungen und Reflexionen in der Adrastea (1802): Die Abhandlung über Shakespeare mit Übersetzungsproben aus Macbeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Übersetzen bei Johann Gottfried Herder. Theorie und Praxis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Synchron, pp.197-215, 2012, 978-3-939381-37-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">August Wilhelm Schlegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Paulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger Paulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voltaire, Goethe, Schlegel, Coleridge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Continuum, 199 p., 2010, Great Shakespeareans, 978-0-8264-3123-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwärmerische Liebe für die Ungeheuer des alten Britten oder gemässigter Schakespearismus ? Johann Friedrich Schinks Auseinandersetzung mit Shakespeare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wallstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare im 18. Jahrhundert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281-302, 2007, 978-3-8353-0192-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakespeare en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DECULTOT Elisabeth, ESPAGNE Michel, LE RIDER Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du monde germanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bayard, pp.1050-1051, 2007, 978-2-227-47652-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Corneille des Anglais » ? Les traductions et adaptations théâtrales de Shakespeare au sein du système littéraire allemand (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Corneille et l'Allemagne. L'œuvre dramatique de Pierre Corneille dans le monde germanique (XVIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Desjonquères, pp.193-215, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von bequemen und wohlfeilen Nebenbuhlern’: die ‚Schlegel-Tiecksche’ Shakespeare-Übersetzung und die Konkurrenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludwig Tieck (1773-1853) : "lasst uns, da es uns vergönnt ist, vernünftig seyn! "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Peter Lang, pp.277-296, 2004, 978-3-03910-419-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1476,114 +1554,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de Shakespeare en Allemagne de 1815 à 1850 : propagation et assimilation de la référence étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paul Verlaine - Metz, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003METZ019L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1651,51 +1729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6FD2B42"/>
+    <w:nsid w:val="E2C59773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-roger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8025-6967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081988001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03673272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03657212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03657248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03670053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03672777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03657225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03670487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03667017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Paulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03671241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03670091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03672474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03673337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003METZ019L" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-roger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8025-6967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081988001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.320.0583" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03657212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03657248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03670053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03672777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03673272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659658v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03657225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03670487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03667017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Paulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03671241v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03670091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03672474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03673337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003METZ019L" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>