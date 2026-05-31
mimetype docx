--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -1729,51 +1729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2C59773"/>
+    <w:nsid w:val="FCA9E95B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>