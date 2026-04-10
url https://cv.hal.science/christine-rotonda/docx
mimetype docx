--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -147,5802 +147,6338 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation and Validation of the Pain Resilience Scale in a French Population Suffering From Chronic Pain</w:t>
+                <w:t xml:space="preserve">From childhood struggles to adult strains: A systematic review of the impact of adverse childhood experiences on psycho-emotional functioning, pain outcomes, and quality of life in populations experiencing chronic pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Gkiouzeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Eby</w:t>
+                <w:t xml:space="preserve">Amélie Couraillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Touchet</w:t>
+                <w:t xml:space="preserve">Pierrick Poisbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 82 (4), pp.495-504. </w:t>
+              <w:t xml:space="preserve">British Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jclp.70080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20494637261429225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514195v1</w:t>
+                <w:t xml:space="preserve">hal-05577334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between negative emotions and physical activity engagement after colorectal cancer: a network analysis study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Components of psychological health as determinants of psychological distress and well-being at work of frontline health professionals during pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille Reinert</w:t>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Asselin</w:t>
+                <w:t xml:space="preserve">Elise Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rotonda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (5), pp.437. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (2), pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-09439-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448930v1</w:t>
+                <w:t xml:space="preserve">hal-05577329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological factors influencing life satisfaction in patients with chronic diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translation and Validation of the Pain Resilience Scale in a French Population Suffering From Chronic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Gkiouzeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mussel</w:t>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2025.2546407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 82 (4), pp.495-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jclp.70080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506528v1</w:t>
+                <w:t xml:space="preserve">hal-05514195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unequal regulation of mental health among professionals in nursing homes during the pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to predict medication adherence and other health-related adherence in patients with inflammatory arthritis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pisu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2024.0264⟩</w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 148, pp.109558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2026.109558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772948v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles descriptifs de l’adversité vécue durant l’enfance (Adverse Childhood Experiences) et implications pour la recherche : état des lieux et perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Psychological factors influencing life satisfaction in patients with chronic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.06.008⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2025.2546407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025171v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between negative emotions and physical activity engagement after colorectal cancer: a network analysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Hasnaoui</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Marine Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (5), pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-09439-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686968v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and optimization of the French Generic Adherence for Chronic Diseases Profile (GACID-P) using classical test and item response theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillemin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Lefevre</w:t>
+                <w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-023-02130-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212268v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension du thérapeute dans l’efficacité de la prise en charge EMDR du trauma : la dimension oubliée ? Présentation d’un protocole de recherche</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The unequal regulation of mental health among professionals in nursing homes during the pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.08.006⟩</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.17-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2024.0264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772935v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2.6 - Projet CHIANTI - Trajectoires de santé psychologique et leur impact sur la qualité de vie et la santé psychologique au travail des personnels de santé de première ligne (Ehpad et SHPL) face à la COVID-19 en Moselle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles descriptifs de l’adversité vécue durant l’enfance (Adverse Childhood Experiences) et implications pour la recherche : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101607⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182 (3), pp.242-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212177v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions autour du champ de recherche des expériences adverses vécues durant l’enfance (Adverse Childhood Experiences [ACEs]) — vers une clarification conceptuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Psychometric validation of the French version of the Adverse Childhood Experiences international questionnaire (ACE-IQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.05.007⟩</w:t>
+              <w:t xml:space="preserve">Children and Youth Services Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.107007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.childyouth.2023.107007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843717v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the French version of the Adverse Childhood Experiences international questionnaire (ACE-IQ)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Validation and optimization of the French Generic Adherence for Chronic Diseases Profile (GACID-P) using classical test and item response theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Eby</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Trousselard</w:t>
+                <w:t xml:space="preserve">B. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children and Youth Services Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 150, pp.107007. </w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.childyouth.2023.107007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12955-023-02130-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140538v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted Fencing for Patients With Invasive Breast Cancer: The RIPOSTE Pilot Randomized Controlled Trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dimension du thérapeute dans l’efficacité de la prise en charge EMDR du trauma : la dimension oubliée ? Présentation d’un protocole de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Peiffert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2022.786852⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886274v1</w:t>
+                <w:t xml:space="preserve">hal-04772935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating COVID-19 patients with EMDR: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions autour du champ de recherche des expériences adverses vécues durant l’enfance (Adverse Childhood Experiences [ACEs]) — vers une clarification conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2022.100276⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (2), pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03726629v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">264 - Modifications comportementales des personnels du milieu médical pendant la crise COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2.6 - Projet CHIANTI - Trajectoires de santé psychologique et leur impact sur la qualité de vie et la santé psychologique au travail des personnels de santé de première ligne (Ehpad et SHPL) face à la COVID-19 en Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Touchet</w:t>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Omorou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Pisu</w:t>
+                <w:t xml:space="preserve">E. Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 70, pp.S201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.200⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 71, pp.101607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212198v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Treatment of Anxious-Depressive Disorders among Breast Cancer Patients Integrating the EMDR Psychotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruno</w:t>
+                <w:t xml:space="preserve">Adapted Fencing for Patients With Invasive Breast Cancer: The RIPOSTE Pilot Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edem Allado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/psych.2022.133019⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.437-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2022.786852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611652v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The training of psychotherapists to EMDR: A quasi-experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Treatment of Anxious-Depressive Disorders among Breast Cancer Patients Integrating the EMDR Psychotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Siles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Education Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.313-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/psych.2022.133019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778605v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">264 - Modifications comportementales des personnels du milieu médical pendant la crise COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
+                <w:t xml:space="preserve">B. Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rotonda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejon.2022.102234⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.S201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868530v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et validation française de l’échelle Job Demands-Resources (JD-R) en contexte scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">151 - Impact de la crise de la COVID-19 sur la santé psychologique des personnels des Établissements d'hébergement pour personnes âgées dépendantes et des Services hospitaliers de première ligne de la Moselle, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Oger</w:t>
+                <w:t xml:space="preserve">F. Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45, pp.184-226. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.S190-S191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53967/cje-rce.v45i1.5071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689899v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel soutien des médecins hospitaliers à la pratique d’activité physique des patients atteints du cancer ? Le cas du CHRU de Nancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treating COVID-19 patients with EMDR: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Houtmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Rotonda</w:t>
+                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2020023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.100276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2022.100276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176938v1</w:t>
+                <w:t xml:space="preserve">halshs-03726629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of COVID-19 on population well-being: Results of a web survey conducted in France during the first quarantine in 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The training of psychotherapists to EMDR: A quasi-experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Brennstuhl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Tarquinio</w:t>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychology and Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (2), pp.1092-1099</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512890v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4), pp.102234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26502/jcsct.5079132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2022.102234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481858v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMDR in Telemental Health Counseling for Healthcare Workers Caring for COVID-19 Patients: A Pilot Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptation et validation française de l’échelle Job Demands-Resources (JD-R) en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 42 (1), pp.3-14. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.184-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01612840.2020.1818014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53967/cje-rce.v45i1.5071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971521v1</w:t>
+                <w:t xml:space="preserve">hal-04689899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory analysis combining pain and physical function in individuals with knee and hip osteoarthritis: results from the French KHOALA cohort</w:t>
+                <w:t xml:space="preserve">Quel soutien des médecins hospitaliers à la pratique d’activité physique des patients atteints du cancer ? Le cas du CHRU de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Wieczorek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bastien Houtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Saraux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa148⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572075v1</w:t>
+                <w:t xml:space="preserve">hal-03176938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspicion de maladie de Lyme : déterminants et conséquences psychologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of COVID-19 on population well-being: Results of a web survey conducted in France during the first quarantine in 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.06.359⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.100218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2021.100218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956897v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partner attachment and the development of traumatic and anxious-depressive symptoms among university students</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Steinmetz</w:t>
+                <w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2019.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26502/jcsct.5079132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943456v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What have we learned about the course of clinical outcomes after total knee or hip arthroplasty?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EMDR in Telemental Health Counseling for Healthcare Workers Caring for COVID-19 Patients: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Rydberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acr.24045⟩</w:t>
+              <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 42 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01612840.2020.1818014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302514v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological and social determinants of physical activity from diagnosis to remission among French cancer patients (PERTINENCE): protocol for a mixed-method study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Trajectory analysis combining pain and physical function in individuals with knee and hip osteoarthritis: results from the French KHOALA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7368-y⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (11), pp.3488-3498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02299319v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of attachment styles in the development of traumatic symptoms in French women victims of sexual violence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Silès</w:t>
+                <w:t xml:space="preserve">Suspicion de maladie de Lyme : déterminants et conséquences psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2018.04.006⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (6), pp.S168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.06.359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095634v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors of the evolution of fatigue dimensions in patients with breast cancer during the 2 years after surgery</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Partner attachment and the development of traumatic and anxious-depressive symptoms among university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.32527⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.e19-e26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2019.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460609v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing DyNaChron instrument for assessing chronic nasal dysfunction symptoms by Rasch analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What have we learned about the course of clinical outcomes after total knee or hip arthroplasty?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhinology journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4193/Rhin19.201⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (11), pp.1519-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.24045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438390v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What have we learned from trajectory analysis of clinical outcomes in knee and hip osteoarthritis before surgery?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Psychological and social determinants of physical activity from diagnosis to remission among French cancer patients (PERTINENCE): protocol for a mixed-method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacobou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acr.24069⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7368-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297368v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02299319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Methods Used to Generate Questionnaire Items: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Impact of attachment styles in the development of traumatic symptoms in French women victims of sexual violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Silès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Health Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1049732318783186⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.e11-e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2018.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885992v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the e-OAKHQOL be an alternative to measure health-related quality of life in knee osteoarthritis ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Factors of the evolution of fatigue dimensions in patients with breast cancer during the 2 years after surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.C. Rat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-018-1914-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (7), pp.1827-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.32527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982442v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of physical activity on fatigue and quality of life during and after adjuvant treatment for breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Optimizing DyNaChron instrument for assessing chronic nasal dysfunction symptoms by Rasch analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.31108⟩</w:t>
+              <w:t xml:space="preserve">Rhinology journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.158-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4193/Rhin19.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340866v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum albumin or body mass index: Which prognostic factor for survival in patients with acute myeloblastic leukaemia?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">What have we learned from trajectory analysis of clinical outcomes in knee and hip osteoarthritis before surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hematological Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hon.2543⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (12), pp.1693-1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.24069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359492v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-related fatigue management: evaluation of a patient education program with a large-scale randomised controlled trial, the PEPs fatigue study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Oriol</w:t>
+                <w:t xml:space="preserve">Qualitative Methods Used to Generate Questionnaire Items: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjc.2017.31⟩</w:t>
+              <w:t xml:space="preserve">Qualitative Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1049732318783186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944884v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying patterns of adaptation in breast cancer patients with cancer-related fatigue using response shift analyses at subgroup level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Can the e-OAKHQOL be an alternative to measure health-related quality of life in knee osteoarthritis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.1219⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (10), pp.2731-2743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-018-1914-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309401v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of multimorbidity on health-related quality of life in adults aged 55 years or older: Results from the SU.VI.MAX 2 cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">The impact of physical activity on fatigue and quality of life during and after adjuvant treatment for breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169282⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (4), pp.797-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.31108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602844v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Psychological Preventive Intervention For Workplace Violence: A Randomized Controlled Explorative and Comparative Study Between EMDR-Recent Event and Critical Incident Stress Debriefing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Serum albumin or body mass index: Which prognostic factor for survival in patients with acute myeloblastic leukaemia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Filliatre‐clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broséus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossar Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01612840.2016.1224282⟩</w:t>
+              <w:t xml:space="preserve">Hematological Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.80-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hon.2543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943836v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TG4010 Vaccine on Health-Related Quality of Life in Advanced Non-Small-Cell Lung Cancer: Results of a Phase IIB Clinical Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Lacoste</w:t>
+                <w:t xml:space="preserve">Cancer-related fatigue management: evaluation of a patient education program with a large-scale randomised controlled trial, the PEPs fatigue study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tinquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132568⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116 (7), pp.849-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2017.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944879v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Fatigue After Surgery in Women With Early-Stage Invasive Breast Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Identifying patterns of adaptation in breast cancer patients with cancer-related fatigue using response shift analyses at subgroup level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Conroy</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/theoncologist.2012-0300⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11), pp.2562-2575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.1219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794598v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsiveness of EORTC QLQ-C30, QLQ-CR38 and FACT-C quality of life questionnaires in patients with colorectal cancer.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Kaminsky</w:t>
+                <w:t xml:space="preserve">Effect of multimorbidity on health-related quality of life in adults aged 55 years or older: Results from the SU.VI.MAX 2 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perret-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7525-9-70⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00622834v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors correlated with fatigue in breast cancer patients before, during and after adjuvant chemotherapy: The FATSEIN study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Early Psychological Preventive Intervention For Workplace Violence: A Randomized Controlled Explorative and Comparative Study Between EMDR-Recent Event and Critical Incident Stress Debriefing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Houllé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cct.2010.11.007⟩</w:t>
+              <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (11), pp.787-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01612840.2016.1224282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02944877v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of TG4010 Vaccine on Health-Related Quality of Life in Advanced Non-Small-Cell Lung Cancer: Results of a Phase IIB Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Anota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors Associated With Fatigue After Surgery in Women With Early-Stage Invasive Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (4), pp.467 - 475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1634/theoncologist.2012-0300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors correlated with fatigue in breast cancer patients before, during and after adjuvant chemotherapy: The FATSEIN study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cct.2010.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsiveness of EORTC QLQ-C30, QLQ-CR38 and FACT-C quality of life questionnaires in patients with colorectal cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Uwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Miny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kaminsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7525-9-70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00622834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validation of the French version of the colorectal-specific quality-of-life questionnaires EORTC QLQ-CR38 and FACT-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionnel Uwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (3), pp.437-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11136-008-9322-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5952,1324 +6488,1324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Houtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2019 - Statisticiens des CLCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France. pp.S125-S126</w:t>
+              <w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128365v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Spontaneous : passion, santé et bien-être dans l’éducation populaire et le scoutisme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarquinio Cyril</w:t>
+                <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Y. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">EPICLIN 2019 - Statisticiens des CLCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France. pp.S125-S126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935932v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Projet Spontaneous : passion, santé et bien-être dans l’éducation populaire et le scoutisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947821v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947834v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de trajectoires combines de douleur et de function physique chez des patients atteints d'arthrose des membres inférieures : la cohort KHOALA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de la Société Française de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could the shortening of the electronic osteoarthritis knee and hip quality of life (OAKHQOL) questionnaire improve its metric properties ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Americain College of Rheumatology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Chicageo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire un questionnaire pour améliorer la qualité de la mesure : le cas de l'e-OAKHQOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès Francais de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Rhumatologie, Dec 2018, Paris, France. pp.A65-A66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée de la recherche hospitalo-universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain, Functional limitations and physical activity participation trajectories in patients with symptomatic knee and hip osteoarthritis : a multi trajectory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Americain College of Rheumatology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Chicageo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de trajectoire combinées de douleur et de fonction physique chez des patients atteints d'arthrose des membres inférieurs : la cohorte KHOALA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès Francais de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Rhumatologie, Dec 2018, Paris, France. pp.A137-A138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique régulière d’une activité physique : un déterminant important de la fatigue et de la qualité de vie pendant le traitement adjuvant du cancer du sein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Journée d’Echanges sur la Recherche en Cancérologie en Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Vandoeuvre-Lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7279,413 +7815,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DETECT-EMDR : La dimension du thérapeute dans l’efficacité de la prise en charge EMDR du trauma simple : la dimension oubliée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès français d'EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique régulière d’une activité physique : un déterminant important de la fatigue et de la qualité de vie pendant le traitement adjuvant du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douzièmes conférences francophones d’Epidémiologie clinique (EPICLIN2018) et 25èmes journées des statisticiens des CLCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France. 66, pp.S186-S187, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2018.03.318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physical activity on fatigue and quality of life during and after adjuvant treatment for breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Européen d'Épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7695,404 +8231,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance thérapeutique et évolution vers la e-santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Alliance thérapeutique et psychothérapie à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.447-452, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.323-328, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613462v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance thérapeutique et psychothérapie à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Alliance thérapeutique et évolution vers la e-santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.323-328, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.447-452, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613464v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie et fatigue en cancérologie : cancer colorectal et cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011NAN10013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8160,51 +8696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1681A082"/>
+    <w:nsid w:val="AEEBA4C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8391,51 +8927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-rotonda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8854-0591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152869867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Gkiouzeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.70080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Reinert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Asselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09439-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2025.2546407" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0264" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleyrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-023-02130-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Eby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.08.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101607" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03843717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.05.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.786852" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2022.100276" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pisu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.200" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Longo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Siles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2022.133019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03512890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brennstuhl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100218" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bassan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2020.1818014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Wieczorek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa148" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02956897v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufournaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.06.359" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmetz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2019.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02302514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;christine Rat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferreira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Munsch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sil&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2018.04.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02460609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Person" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Velten" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32527" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02438390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soudant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goetz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin19.201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02297368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01982442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-018-1914-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02340866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Filliatre&#8208;clement" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossar Hosseini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2543" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anota" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moncharmont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oriol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2017.31" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602844v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Walker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret-Guillaume" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943836v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Houll&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2016.1224282" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Anota" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lacoste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132568" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2012-0300" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622834v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Uwer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Miny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kaminsky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-9-70" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2010.11.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C6B2FG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Uwer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-008-9322-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDCRXJ1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02128365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y. Omorou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947821v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02008299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saraux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947800v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981840v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981697v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946640v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manneville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.318" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01982393v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613464v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-rotonda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8854-0591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152869867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Gkiouzeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couraillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20494637261429225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.04.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.70080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Rat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2025.2546407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Reinert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Asselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09439-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleyrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-023-02130-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Eby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.08.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03843717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.05.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101607" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.786852" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Longo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Siles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2022.133019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.200" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pisu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.169" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2022.100276" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03512890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brennstuhl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100218" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bassan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2020.1818014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Wieczorek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02956897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufournaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.06.359" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmetz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2019.08.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02302514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;christine Rat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferreira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Munsch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sil&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2018.04.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02460609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Person" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Velten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02438390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soudant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin19.201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02297368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24069" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01982442v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-018-1914-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02340866v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Filliatre&#8208;clement" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossar Hosseini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2543" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anota" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moncharmont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oriol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2017.31" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Walker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret-Guillaume" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169282" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943836v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Houll&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2016.1224282" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Anota" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lacoste" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132568" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2012-0300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conroy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2010.11.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C6B2FG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622834v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Uwer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Miny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kaminsky" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-9-70" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Uwer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-008-9322-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDCRXJ1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02128365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y. Omorou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillemin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02008299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saraux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947800v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981697v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manneville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.318" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01982393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613464v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>