--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -964,1143 +964,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mal-être des professionnels en Ehpad et en période pandémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Hasnaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t>
+                <w:t xml:space="preserve">Abdou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.17-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2024.0264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686968v1</w:t>
+                <w:t xml:space="preserve">hal-04772948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unequal regulation of mental health among professionals in nursing homes during the pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Pisu</w:t>
+                <w:t xml:space="preserve">Modèles descriptifs de l’adversité vécue durant l’enfance (Adverse Childhood Experiences) et implications pour la recherche : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2024.0264⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182 (3), pp.242-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772948v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles descriptifs de l’adversité vécue durant l’enfance (Adverse Childhood Experiences) et implications pour la recherche : état des lieux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Trousselard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 182 (3), pp.242-250. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025171v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the French version of the Adverse Childhood Experiences international questionnaire (ACE-IQ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+                <w:t xml:space="preserve">La dimension du thérapeute dans l’efficacité de la prise en charge EMDR du trauma : la dimension oubliée ? Présentation d’un protocole de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children and Youth Services Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.childyouth.2023.107007⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140538v1</w:t>
+                <w:t xml:space="preserve">hal-04772935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and optimization of the French Generic Adherence for Chronic Diseases Profile (GACID-P) using classical test and item response theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12955-023-02130-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension du thérapeute dans l’efficacité de la prise en charge EMDR du trauma : la dimension oubliée ? Présentation d’un protocole de recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+                <w:t xml:space="preserve">Réflexions autour du champ de recherche des expériences adverses vécues durant l’enfance (Adverse Childhood Experiences [ACEs]) — vers une clarification conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Eby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Rotonda</w:t>
+                <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 181 (2), pp.128-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772935v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions autour du champ de recherche des expériences adverses vécues durant l’enfance (Adverse Childhood Experiences [ACEs]) — vers une clarification conceptuelle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO2.6 - Projet CHIANTI - Trajectoires de santé psychologique et leur impact sur la qualité de vie et la santé psychologique au travail des personnels de santé de première ligne (Ehpad et SHPL) face à la COVID-19 en Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.05.007⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.101607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843717v1</w:t>
+                <w:t xml:space="preserve">hal-04212177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2.6 - Projet CHIANTI - Trajectoires de santé psychologique et leur impact sur la qualité de vie et la santé psychologique au travail des personnels de santé de première ligne (Ehpad et SHPL) face à la COVID-19 en Moselle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Pisu</w:t>
+                <w:t xml:space="preserve">Psychometric validation of the French version of the Adverse Childhood Experiences international questionnaire (ACE-IQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eby</w:t>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71, pp.101607. </w:t>
+              <w:t xml:space="preserve">Children and Youth Services Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.107007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.childyouth.2023.107007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212177v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted Fencing for Patients With Invasive Breast Cancer: The RIPOSTE Pilot Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edem Allado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2145,351 +2145,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Treatment of Anxious-Depressive Disorders among Breast Cancer Patients Integrating the EMDR Psychotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Machado</w:t>
+                <w:t xml:space="preserve">264 - Modifications comportementales des personnels du milieu médical pendant la crise COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Longo</w:t>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Siles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruno</w:t>
+                <w:t xml:space="preserve">B. Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/psych.2022.133019⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.S201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611652v1</w:t>
+                <w:t xml:space="preserve">hal-04212198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">264 - Modifications comportementales des personnels du milieu médical pendant la crise COVID-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Omorou</w:t>
+                <w:t xml:space="preserve">The Treatment of Anxious-Depressive Disorders among Breast Cancer Patients Integrating the EMDR Psychotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tarquinio</w:t>
+                <w:t xml:space="preserve">Jérémie Siles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lalloué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Pisu</w:t>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70, pp.S201. </w:t>
+              <w:t xml:space="preserve">Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.313-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/psych.2022.133019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212198v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">151 - Impact de la crise de la COVID-19 sur la santé psychologique des personnels des Établissements d'hébergement pour personnes âgées dépendantes et des Services hospitaliers de première ligne de la Moselle, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2592,51 +2592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2808,64 +2808,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45, pp.184-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3085,64 +3085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112, pp.21-29. </w:t>
@@ -3174,278 +3174,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of COVID-19 on population well-being: Results of a web survey conducted in France during the first quarantine in 2020</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2021.100218⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26502/jcsct.5079132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512890v1</w:t>
+                <w:t xml:space="preserve">hal-03481858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of COVID-19 on population well-being: Results of a web survey conducted in France during the first quarantine in 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.100218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26502/jcsct.5079132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2021.100218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481858v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR in Telemental Health Counseling for Healthcare Workers Caring for COVID-19 Patients: A Pilot Study</w:t>
               </w:r>
@@ -4084,90 +4084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological and social determinants of physical activity from diagnosis to remission among French cancer patients (PERTINENCE): protocol for a mixed-method study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacobou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4378,51 +4378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,51 +5023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5983,51 +5983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (4), pp.467 - 475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6055,333 +6055,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors correlated with fatigue in breast cancer patients before, during and after adjuvant chemotherapy: The FATSEIN study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responsiveness of EORTC QLQ-C30, QLQ-CR38 and FACT-C quality of life questionnaires in patients with colorectal cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Uwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Conroy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joëlle Miny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kaminsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cct.2010.11.007⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7525-9-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944877v1</w:t>
+                <w:t xml:space="preserve">inserm-00622834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsiveness of EORTC QLQ-C30, QLQ-CR38 and FACT-C quality of life questionnaires in patients with colorectal cancer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors correlated with fatigue in breast cancer patients before, during and after adjuvant chemotherapy: The FATSEIN study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Uwer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">F. Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Miny</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cct.2010.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-7525-9-70⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00622834v1</w:t>
+                <w:t xml:space="preserve">hal-02944877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French version of the colorectal-specific quality-of-life questionnaires EORTC QLQ-CR38 and FACT-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6496,489 +6496,489 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t>
+                <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Houtmann</w:t>
+                <w:t xml:space="preserve">Abdou Y. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Omorou</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gendarme</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">EPICLIN 2019 - Statisticiens des CLCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France. pp.S125-S126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947834v1</w:t>
+                <w:t xml:space="preserve">hal-02128365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F Guillemin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2019 - Statisticiens des CLCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France. pp.S125-S126</w:t>
+              <w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128365v1</w:t>
+                <w:t xml:space="preserve">hal-02947821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Spontaneous : passion, santé et bien-être dans l’éducation populaire et le scoutisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Houtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947821v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de trajectoires combines de douleur et de function physique chez des patients atteints d'arthrose des membres inférieures : la cohort KHOALA</w:t>
               </w:r>
@@ -7083,269 +7083,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the shortening of the electronic osteoarthritis knee and hip quality of life (OAKHQOL) questionnaire improve its metric properties ?</w:t>
+                <w:t xml:space="preserve">Réduire un questionnaire pour améliorer la qualité de la mesure : le cas de l'e-OAKHQOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Rat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Americain College of Rheumatology Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Chicageo, United States</w:t>
+              <w:t xml:space="preserve">31ème Congrès Francais de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Rhumatologie, Dec 2018, Paris, France. pp.A65-A66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981877v1</w:t>
+                <w:t xml:space="preserve">hal-01981601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire un questionnaire pour améliorer la qualité de la mesure : le cas de l'e-OAKHQOL</w:t>
+                <w:t xml:space="preserve">Could the shortening of the electronic osteoarthritis knee and hip quality of life (OAKHQOL) questionnaire improve its metric properties ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Epstein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès Francais de Rhumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Rhumatologie, Dec 2018, Paris, France. pp.A65-A66</w:t>
+              <w:t xml:space="preserve">Americain College of Rheumatology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chicageo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981601v1</w:t>
+                <w:t xml:space="preserve">hal-01981877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
               </w:r>
@@ -7357,51 +7357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7478,51 +7478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Americain College of Rheumatology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Chicageo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7698,51 +7698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7829,90 +7829,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DETECT-EMDR : La dimension du thérapeute dans l’efficacité de la prise en charge EMDR du trauma simple : la dimension oubliée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7980,64 +7980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8114,51 +8114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8239,57 +8239,57 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance thérapeutique et psychothérapie à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Alliance thérapeutique et évolution vers la e-santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8326,99 +8326,99 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.323-328, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.447-452, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613464v1</w:t>
+                <w:t xml:space="preserve">hal-03613462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance thérapeutique et évolution vers la e-santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Alliance thérapeutique et psychothérapie à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8455,69 +8455,69 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.447-452, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.323-328, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613462v1</w:t>
+                <w:t xml:space="preserve">hal-03613464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8696,51 +8696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEEBA4C5"/>
+    <w:nsid w:val="7345D877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8927,51 +8927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-rotonda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8854-0591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152869867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Gkiouzeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couraillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20494637261429225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.04.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.70080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Rat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2025.2546407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Reinert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Asselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09439-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleyrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-023-02130-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Eby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.08.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03843717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.05.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101607" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.786852" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Longo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Siles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2022.133019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.200" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pisu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.169" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2022.100276" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03512890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brennstuhl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100218" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bassan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2020.1818014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Wieczorek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02956897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufournaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.06.359" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmetz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2019.08.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02302514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;christine Rat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferreira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Munsch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sil&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2018.04.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02460609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Person" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Velten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02438390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soudant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin19.201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02297368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24069" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01982442v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-018-1914-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02340866v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Filliatre&#8208;clement" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossar Hosseini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2543" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anota" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moncharmont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oriol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2017.31" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Walker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret-Guillaume" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169282" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943836v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Houll&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2016.1224282" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Anota" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lacoste" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132568" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2012-0300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conroy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2010.11.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C6B2FG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622834v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Uwer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Miny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kaminsky" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-9-70" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Uwer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-008-9322-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDCRXJ1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02128365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y. Omorou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillemin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02008299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saraux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947800v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981697v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manneville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.318" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01982393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613464v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-rotonda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8854-0591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152869867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Gkiouzeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couraillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20494637261429225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.04.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.70080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Rat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2025.2546407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Reinert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Asselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09439-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Eby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.08.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleyrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-023-02130-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03843717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.05.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.786852" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Longo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Siles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2022.133019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pisu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.169" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2022.100276" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03512890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brennstuhl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100218" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bassan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2020.1818014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Wieczorek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02956897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufournaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.06.359" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmetz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2019.08.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02302514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;christine Rat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferreira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Munsch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sil&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2018.04.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02460609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Person" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Velten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02438390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soudant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin19.201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02297368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24069" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01982442v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-018-1914-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02340866v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Filliatre&#8208;clement" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossar Hosseini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2543" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anota" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moncharmont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oriol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2017.31" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Walker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret-Guillaume" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169282" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943836v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Houll&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2016.1224282" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Anota" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lacoste" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132568" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2012-0300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Uwer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Miny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kaminsky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-9-70" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conroy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2010.11.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C6B2FG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Uwer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-008-9322-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDCRXJ1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02128365v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y. Omorou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillemin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947821v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02008299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saraux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947800v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981697v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manneville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.318" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01982393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613462v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613464v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>