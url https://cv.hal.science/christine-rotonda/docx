--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -147,3257 +147,3227 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From childhood struggles to adult strains: A systematic review of the impact of adverse childhood experiences on psycho-emotional functioning, pain outcomes, and quality of life in populations experiencing chronic pain</w:t>
+                <w:t xml:space="preserve">How to predict medication adherence and other health-related adherence in patients with inflammatory arthritis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeliki Gkiouzeli</w:t>
+                <w:t xml:space="preserve">Stéphanie Mussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Couraillon</w:t>
+                <w:t xml:space="preserve">Elise Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Poisbeau</w:t>
+                <w:t xml:space="preserve">Anne Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 148, pp.109558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20494637261429225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2026.109558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577334v1</w:t>
+                <w:t xml:space="preserve">hal-05577342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Components of psychological health as determinants of psychological distress and well-being at work of frontline health professionals during pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translation and Validation of the Pain Resilience Scale in a French Population Suffering From Chronic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+                <w:t xml:space="preserve">Angeliki Gkiouzeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Eby</w:t>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pisu</w:t>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 52 (2), pp.125-134. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 82 (4), pp.495-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jclp.70080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577329v1</w:t>
+                <w:t xml:space="preserve">hal-05514195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation and Validation of the Pain Resilience Scale in a French Population Suffering From Chronic Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Gkiouzeli</w:t>
+                <w:t xml:space="preserve">Components of psychological health as determinants of psychological distress and well-being at work of frontline health professionals during pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jclp.70080⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (2), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514195v1</w:t>
+                <w:t xml:space="preserve">hal-05577329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict medication adherence and other health-related adherence in patients with inflammatory arthritis?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mussel</w:t>
+                <w:t xml:space="preserve">From childhood struggles to adult strains: A systematic review of the impact of adverse childhood experiences on psycho-emotional functioning, pain outcomes, and quality of life in populations experiencing chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Gkiouzeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Eby</w:t>
+                <w:t xml:space="preserve">Amélie Couraillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Christine Rat</w:t>
+                <w:t xml:space="preserve">Pierrick Poisbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 148, pp.109558. </w:t>
+              <w:t xml:space="preserve">British Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pec.2026.109558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20494637261429225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577342v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological factors influencing life satisfaction in patients with chronic diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Eby</w:t>
+                <w:t xml:space="preserve">Relationship between negative emotions and physical activity engagement after colorectal cancer: a network analysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2025.2546407⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (5), pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-09439-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506528v1</w:t>
+                <w:t xml:space="preserve">hal-05448930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between negative emotions and physical activity engagement after colorectal cancer: a network analysis study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priscille Reinert</w:t>
+                <w:t xml:space="preserve">Psychological factors influencing life satisfaction in patients with chronic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Asselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Rotonda</w:t>
+                <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (5), pp.437. </w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-09439-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2025.2546407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448930v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mal-être des professionnels en Ehpad et en période pandémique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Pisu</w:t>
+                <w:t xml:space="preserve">L’EMDR dans l’œil de la clinique de l’activité : le métier de psychothérapeute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lalloué</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (1), pp.17-42. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sss.2024.0264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772948v1</w:t>
+                <w:t xml:space="preserve">hal-05616157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles descriptifs de l’adversité vécue durant l’enfance (Adverse Childhood Experiences) et implications pour la recherche : état des lieux et perspectives</w:t>
+                <w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+                <w:t xml:space="preserve">Sabrine Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Trousselard</w:t>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.06.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025171v1</w:t>
+                <w:t xml:space="preserve">hal-04686968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles descriptifs de l’adversité vécue durant l’enfance (Adverse Childhood Experiences) et implications pour la recherche : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Soudant</w:t>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182 (3), pp.242-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686968v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension du thérapeute dans l’efficacité de la prise en charge EMDR du trauma : la dimension oubliée ? Présentation d’un protocole de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mal-être des professionnels en Ehpad et en période pandémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Machado</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.08.006⟩</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.17-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2024.0264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772935v1</w:t>
+                <w:t xml:space="preserve">hal-04772948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and optimization of the French Generic Adherence for Chronic Diseases Profile (GACID-P) using classical test and item response theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychometric validation of the French version of the Adverse Childhood Experiences international questionnaire (ACE-IQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Lefevre</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-023-02130-0⟩</w:t>
+              <w:t xml:space="preserve">Children and Youth Services Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.107007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.childyouth.2023.107007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212268v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions autour du champ de recherche des expériences adverses vécues durant l’enfance (Adverse Childhood Experiences [ACEs]) — vers une clarification conceptuelle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CO2.6 - Projet CHIANTI - Trajectoires de santé psychologique et leur impact sur la qualité de vie et la santé psychologique au travail des personnels de santé de première ligne (Ehpad et SHPL) face à la COVID-19 en Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.05.007⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.101607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843717v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2.6 - Projet CHIANTI - Trajectoires de santé psychologique et leur impact sur la qualité de vie et la santé psychologique au travail des personnels de santé de première ligne (Ehpad et SHPL) face à la COVID-19 en Moselle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexions autour du champ de recherche des expériences adverses vécues durant l’enfance (Adverse Childhood Experiences [ACEs]) — vers une clarification conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101607⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (2), pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212177v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the French version of the Adverse Childhood Experiences international questionnaire (ACE-IQ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+                <w:t xml:space="preserve">La dimension du thérapeute dans l’efficacité de la prise en charge EMDR du trauma : la dimension oubliée ? Présentation d’un protocole de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children and Youth Services Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.childyouth.2023.107007⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140538v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted Fencing for Patients With Invasive Breast Cancer: The RIPOSTE Pilot Randomized Controlled Trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation and optimization of the French Generic Adherence for Chronic Diseases Profile (GACID-P) using classical test and item response theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edem Allado</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2022.786852⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-023-02130-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886274v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">264 - Modifications comportementales des personnels du milieu médical pendant la crise COVID-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Omorou</w:t>
+                <w:t xml:space="preserve">Treating COVID-19 patients with EMDR: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tarquinio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Pisu</w:t>
+                <w:t xml:space="preserve">Lydia Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.200⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.100276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2022.100276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212198v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03726629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Treatment of Anxious-Depressive Disorders among Breast Cancer Patients Integrating the EMDR Psychotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Machado</w:t>
+                <w:t xml:space="preserve">151 - Impact de la crise de la COVID-19 sur la santé psychologique des personnels des Établissements d'hébergement pour personnes âgées dépendantes et des Services hospitaliers de première ligne de la Moselle, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Longo</w:t>
+                <w:t xml:space="preserve">B. Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Siles</w:t>
+                <w:t xml:space="preserve">F. Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bruno</w:t>
+                <w:t xml:space="preserve">C. Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.313-327. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.S190-S191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/psych.2022.133019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611652v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">151 - Impact de la crise de la COVID-19 sur la santé psychologique des personnels des Établissements d'hébergement pour personnes âgées dépendantes et des Services hospitaliers de première ligne de la Moselle, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">264 - Modifications comportementales des personnels du milieu médical pendant la crise COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rotonda</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Touchet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 70, pp.S190-S191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.169⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 70, pp.S201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05584426v1</w:t>
+                <w:t xml:space="preserve">hal-04212198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating COVID-19 patients with EMDR: A pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+                <w:t xml:space="preserve">The Treatment of Anxious-Depressive Disorders among Breast Cancer Patients Integrating the EMDR Psychotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Siles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lydia Peter</w:t>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2022.100276⟩</w:t>
+              <w:t xml:space="preserve">Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.313-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/psych.2022.133019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03726629v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The training of psychotherapists to EMDR: A quasi-experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+                <w:t xml:space="preserve">Adapted Fencing for Patients With Invasive Breast Cancer: The RIPOSTE Pilot Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edem Allado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Education Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.437-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2022.786852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778605v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t>
+                <w:t xml:space="preserve">The training of psychotherapists to EMDR: A quasi-experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychology and Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (2), pp.1092-1099</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868530v1</w:t>
+                <w:t xml:space="preserve">hal-03778605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et validation française de l’échelle Job Demands-Resources (JD-R) en contexte scolaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
+                <w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53967/cje-rce.v45i1.5071⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4), pp.102234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2022.102234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689899v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel soutien des médecins hospitaliers à la pratique d’activité physique des patients atteints du cancer ? Le cas du CHRU de Nancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Houtmann</w:t>
+                <w:t xml:space="preserve">Adaptation et validation française de l’échelle Job Demands-Resources (JD-R) en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2020023⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.184-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53967/cje-rce.v45i1.5071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176938v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quel soutien des médecins hospitaliers à la pratique d’activité physique des patients atteints du cancer ? Le cas du CHRU de Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Houtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.21-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26502/jcsct.5079132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481858v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of COVID-19 on population well-being: Results of a web survey conducted in France during the first quarantine in 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (2), pp.100218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3425,3060 +3395,3194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMDR in Telemental Health Counseling for Healthcare Workers Caring for COVID-19 Patients: A Pilot Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lydia Peter</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01612840.2020.1818014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26502/jcsct.5079132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971521v1</w:t>
+                <w:t xml:space="preserve">hal-03481858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory analysis combining pain and physical function in individuals with knee and hip osteoarthritis: results from the French KHOALA cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Saraux</w:t>
+                <w:t xml:space="preserve">EMDR in Telemental Health Counseling for Healthcare Workers Caring for COVID-19 Patients: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Rydberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa148⟩</w:t>
+              <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 42 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01612840.2020.1818014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572075v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspicion de maladie de Lyme : déterminants et conséquences psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (6), pp.S168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.06.359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partner attachment and the development of traumatic and anxious-depressive symptoms among university students</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Steinmetz</w:t>
+                <w:t xml:space="preserve">Trajectory analysis combining pain and physical function in individuals with knee and hip osteoarthritis: results from the French KHOALA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2019.08.002⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (11), pp.3488-3498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943456v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What have we learned about the course of clinical outcomes after total knee or hip arthroplasty?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Partner attachment and the development of traumatic and anxious-depressive symptoms among university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acr.24045⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.e19-e26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2019.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302514v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological and social determinants of physical activity from diagnosis to remission among French cancer patients (PERTINENCE): protocol for a mixed-method study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacobou Omorou</w:t>
+                <w:t xml:space="preserve">What have we learned about the course of clinical outcomes after total knee or hip arthroplasty?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7368-y⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (11), pp.1519-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.24045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02299319v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of attachment styles in the development of traumatic symptoms in French women victims of sexual violence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Silès</w:t>
+                <w:t xml:space="preserve">Psychological and social determinants of physical activity from diagnosis to remission among French cancer patients (PERTINENCE): protocol for a mixed-method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacobou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2018.04.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7368-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095634v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02299319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors of the evolution of fatigue dimensions in patients with breast cancer during the 2 years after surgery</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of attachment styles in the development of traumatic symptoms in French women victims of sexual violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Silès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.32527⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.e11-e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2018.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460609v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing DyNaChron instrument for assessing chronic nasal dysfunction symptoms by Rasch analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soudant</w:t>
+                <w:t xml:space="preserve">C. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhinology journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (2), pp.158-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4193/Rhin19.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What have we learned from trajectory analysis of clinical outcomes in knee and hip osteoarthritis before surgery?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Wieczorek</w:t>
+                <w:t xml:space="preserve">Factors of the evolution of fatigue dimensions in patients with breast cancer during the 2 years after surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne‐christine Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 72 (12), pp.1693-1702. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (7), pp.1827-1835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acr.24069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.32527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297368v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Methods Used to Generate Questionnaire Items: A Systematic Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
+                <w:t xml:space="preserve">What have we learned from trajectory analysis of clinical outcomes in knee and hip osteoarthritis before surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Health Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1049732318783186⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (12), pp.1693-1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.24069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885992v1</w:t>
+                <w:t xml:space="preserve">hal-02297368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the e-OAKHQOL be an alternative to measure health-related quality of life in knee osteoarthritis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (10), pp.2731-2743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11136-018-1914-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of physical activity on fatigue and quality of life during and after adjuvant treatment for breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Manneville</w:t>
+                <w:t xml:space="preserve">Qualitative Methods Used to Generate Questionnaire Items: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.31108⟩</w:t>
+              <w:t xml:space="preserve">Qualitative Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1049732318783186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340866v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum albumin or body mass index: Which prognostic factor for survival in patients with acute myeloblastic leukaemia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Filliatre‐clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broséus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Filliatre‐clement</w:t>
+                <w:t xml:space="preserve">Marc Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossar Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hematological Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (1), pp.80-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hon.2543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-related fatigue management: evaluation of a patient education program with a large-scale randomised controlled trial, the PEPs fatigue study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Oriol</w:t>
+                <w:t xml:space="preserve">The impact of physical activity on fatigue and quality of life during and after adjuvant treatment for breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjc.2017.31⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (4), pp.797-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.31108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944884v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying patterns of adaptation in breast cancer patients with cancer-related fatigue using response shift analyses at subgroup level</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cancer-related fatigue management: evaluation of a patient education program with a large-scale randomised controlled trial, the PEPs fatigue study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tinquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.1219⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116 (7), pp.849-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2017.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309401v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of multimorbidity on health-related quality of life in adults aged 55 years or older: Results from the SU.VI.MAX 2 cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying patterns of adaptation in breast cancer patients with cancer-related fatigue using response shift analyses at subgroup level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169282⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11), pp.2562-2575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.1219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602844v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Psychological Preventive Intervention For Workplace Violence: A Randomized Controlled Explorative and Comparative Study Between EMDR-Recent Event and Critical Incident Stress Debriefing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
+                <w:t xml:space="preserve">Effect of multimorbidity on health-related quality of life in adults aged 55 years or older: Results from the SU.VI.MAX 2 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perret-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01612840.2016.1224282⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943836v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TG4010 Vaccine on Health-Related Quality of Life in Advanced Non-Small-Cell Lung Cancer: Results of a Phase IIB Clinical Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Psychological Preventive Intervention For Workplace Violence: A Randomized Controlled Explorative and Comparative Study Between EMDR-Recent Event and Critical Incident Stress Debriefing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Lacoste</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Houllé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132568⟩</w:t>
+              <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (11), pp.787-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01612840.2016.1224282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944879v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Fatigue After Surgery in Women With Early-Stage Invasive Breast Cancer</w:t>
+                <w:t xml:space="preserve">Impact of TG4010 Vaccine on Health-Related Quality of Life in Advanced Non-Small-Cell Lung Cancer: Results of a Phase IIB Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Anota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (4), pp.467 - 475. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1634/theoncologist.2012-0300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794598v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsiveness of EORTC QLQ-C30, QLQ-CR38 and FACT-C quality of life questionnaires in patients with colorectal cancer.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors Associated With Fatigue After Surgery in Women With Early-Stage Invasive Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7525-9-70⟩</w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (4), pp.467 - 475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1634/theoncologist.2012-0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00622834v1</w:t>
+                <w:t xml:space="preserve">hal-01794598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors correlated with fatigue in breast cancer patients before, during and after adjuvant chemotherapy: The FATSEIN study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Conroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (2), pp.244-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cct.2010.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Responsiveness of EORTC QLQ-C30, QLQ-CR38 and FACT-C quality of life questionnaires in patients with colorectal cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Uwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Miny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Kaminsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7525-9-70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00622834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validation of the French version of the colorectal-specific quality-of-life questionnaires EORTC QLQ-CR38 and FACT-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionnel Uwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (3), pp.437-445. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-008-9322-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6488,1324 +6592,1324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdou Y. Omorou</w:t>
+                <w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Houtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rotonda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2019 - Statisticiens des CLCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France. pp.S125-S126</w:t>
+              <w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128365v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Y. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">EPICLIN 2019 - Statisticiens des CLCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France. pp.S125-S126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947821v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Spontaneous : passion, santé et bien-être dans l’éducation populaire et le scoutisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Congrès Francophone de Psychologie Positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947834v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de trajectoires combines de douleur et de function physique chez des patients atteints d'arthrose des membres inférieures : la cohort KHOALA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de la Société Française de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire un questionnaire pour améliorer la qualité de la mesure : le cas de l'e-OAKHQOL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Could the shortening of the electronic osteoarthritis knee and hip quality of life (OAKHQOL) questionnaire improve its metric properties ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Epstein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès Francais de Rhumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Rhumatologie, Dec 2018, Paris, France. pp.A65-A66</w:t>
+              <w:t xml:space="preserve">Americain College of Rheumatology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chicageo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981601v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the shortening of the electronic osteoarthritis knee and hip quality of life (OAKHQOL) questionnaire improve its metric properties ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Réduire un questionnaire pour améliorer la qualité de la mesure : le cas de l'e-OAKHQOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Rat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Americain College of Rheumatology Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Chicageo, United States</w:t>
+              <w:t xml:space="preserve">31ème Congrès Francais de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Rhumatologie, Dec 2018, Paris, France. pp.A65-A66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981877v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+                <w:t xml:space="preserve">Pain, Functional limitations and physical activity participation trajectories in patients with symptomatic knee and hip osteoarthritis : a multi trajectory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée de la recherche hospitalo-universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Americain College of Rheumatology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chicageo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947800v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain, Functional limitations and physical activity participation trajectories in patients with symptomatic knee and hip osteoarthritis : a multi trajectory analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse de trajectoire combinées de douleur et de fonction physique chez des patients atteints d'arthrose des membres inférieurs : la cohorte KHOALA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Americain College of Rheumatology Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Chicageo, United States</w:t>
+              <w:t xml:space="preserve">31ème Congrès Francais de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Rhumatologie, Dec 2018, Paris, France. pp.A137-A138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981840v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de trajectoire combinées de douleur et de fonction physique chez des patients atteints d'arthrose des membres inférieurs : la cohorte KHOALA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle causal de la fatigue sur la détérioration de la qualité de vie pendant la chimiothérapie pour cancer du sein : application des modèles structuraux marginaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès Francais de Rhumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Rhumatologie, Dec 2018, Paris, France. pp.A137-A138</w:t>
+              <w:t xml:space="preserve">12ème Journée de la recherche hospitalo-universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981697v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique régulière d’une activité physique : un déterminant important de la fatigue et de la qualité de vie pendant le traitement adjuvant du cancer du sein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Journée d’Echanges sur la Recherche en Cancérologie en Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Vandoeuvre-Lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7815,413 +7919,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DETECT-EMDR : La dimension du thérapeute dans l’efficacité de la prise en charge EMDR du trauma simple : la dimension oubliée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès français d'EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique régulière d’une activité physique : un déterminant important de la fatigue et de la qualité de vie pendant le traitement adjuvant du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douzièmes conférences francophones d’Epidémiologie clinique (EPICLIN2018) et 25èmes journées des statisticiens des CLCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France. 66, pp.S186-S187, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.03.318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physical activity on fatigue and quality of life during and after adjuvant treatment for breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Européen d'Épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8231,404 +8335,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance thérapeutique et évolution vers la e-santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Alliance thérapeutique et psychothérapie à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.447-452, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.323-328, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613462v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance thérapeutique et psychothérapie à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Alliance thérapeutique et évolution vers la e-santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.323-328, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.447-452, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613464v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie et fatigue en cancérologie : cancer colorectal et cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011NAN10013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8696,51 +8800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7345D877"/>
+    <w:nsid w:val="A6E590F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8927,51 +9031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-rotonda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8854-0591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152869867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Gkiouzeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couraillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20494637261429225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.04.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.70080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Rat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2025.2546407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Reinert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Asselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09439-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Eby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.08.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleyrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-023-02130-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03843717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.05.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.786852" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Longo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Siles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2022.133019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pisu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.169" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2022.100276" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03512890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brennstuhl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100218" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bassan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2020.1818014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Wieczorek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02956897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufournaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.06.359" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmetz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2019.08.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02302514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;christine Rat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferreira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Munsch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sil&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2018.04.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02460609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Person" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Velten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02438390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soudant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin19.201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02297368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24069" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01982442v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-018-1914-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02340866v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Filliatre&#8208;clement" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossar Hosseini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2543" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anota" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moncharmont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oriol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2017.31" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Walker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret-Guillaume" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169282" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943836v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Houll&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2016.1224282" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Anota" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lacoste" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132568" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2012-0300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Uwer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Miny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kaminsky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-9-70" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conroy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2010.11.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C6B2FG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Uwer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-008-9322-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDCRXJ1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02128365v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y. Omorou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillemin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947821v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02008299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saraux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947800v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981697v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manneville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.318" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01982393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613462v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613464v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-rotonda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8854-0591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152869867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Rat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109558" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Gkiouzeli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.70080" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.04.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couraillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20494637261429225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Reinert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Asselin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09439-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2025.2546407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05616157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.10.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0264" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.107007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101607" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03843717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.05.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Eby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.08.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-023-02130-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2022.100276" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pisu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.200" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Longo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Siles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2022.133019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.786852" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03512890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brennstuhl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100218" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bassan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2020.1818014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02956897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fall" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufournaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.06.359" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Wieczorek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa148" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmetz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2019.08.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02302514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;christine Rat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24045" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferreira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Munsch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sil&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2018.04.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02438390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soudant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goetz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4193/Rhin19.201" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02460609v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Person" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Velten" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32527" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02297368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24069" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01982442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-018-1914-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Filliatre&#8208;clement" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossar Hosseini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2543" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02340866v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31108" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944884v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anota" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moncharmont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oriol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2017.31" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602844v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Walker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret-Guillaume" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169282" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943836v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Houll&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2016.1224282" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944879v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Anota" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lacoste" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132568" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794598v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2012-0300" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conroy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2010.11.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C6B2FG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622834v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Uwer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Miny" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kaminsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-9-70" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485098v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Uwer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-008-9322-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDCRXJ1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02128365v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y. Omorou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillemin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947821v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02008299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coste" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saraux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981877v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981840v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981697v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947800v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manneville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.318" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01982393v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613464v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613462v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746150v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>