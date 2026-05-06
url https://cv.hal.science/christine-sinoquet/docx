--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -633,248 +633,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic graphical models for genetic association studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative Methods for H1 Simulations in Genome-Wide Association Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Perduca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/BBR015⟩</w:t>
+              <w:t xml:space="preserve">Human Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (2), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000336194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573325v1</w:t>
+                <w:t xml:space="preserve">hal-00686364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Methods for H1 Simulations in Genome-Wide Association Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Perduca</w:t>
+                <w:t xml:space="preserve">Probabilistic graphical models for genetic association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Nuel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 73 (2), pp.95-104. </w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.20-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000336194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bib/BBR015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686364v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of pairwise and multilocus linkage disequilibrium structure using latent forests.</w:t>
               </w:r>
@@ -2139,243 +2139,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of a stochastic Markov blanket framework with ant colony optimization, to uncover epistasis in genetic association studies.</w:t>
+                <w:t xml:space="preserve">Random forests with latent variables to foster feature selection in the context of highly correlated variables. Illustration with a bioinformatics application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Niel</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mekhnacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2018 - 26th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on Intelligent Data Analysis, IDA2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, 's-Hertogenbosch, Netherlands. pp.290-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01768-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984753v1</w:t>
+                <w:t xml:space="preserve">hal-01986660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random forests with latent variables to foster feature selection in the context of highly correlated variables. Illustration with a bioinformatics application.</w:t>
+                <w:t xml:space="preserve">Enhancement of a stochastic Markov blanket framework with ant colony optimization, to uncover epistasis in genetic association studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Mekhnacha</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Intelligent Data Analysis, IDA2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESANN 2018 - 26th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Bruges, Belgium. pp.673-678</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01768-2_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01986660v1</w:t>
+                <w:t xml:space="preserve">hal-01984753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining latent tree modeling with a random forest-based approach, for genetic association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mekhnacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning, ESANN2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Bruges, Belgium. pp.225-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2495,51 +2495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random forest framework customized to handle highly correlated variables: an extensive experimental study applied to feature selection in genetic data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mekhnacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Conference on Data Science and Advanced Analytics, DSAA2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Turin, Italy. pp.217-226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3053,51 +3053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of phenotypes under H1 in genome wide association studies and applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3161,90 +3161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waffect: a method to simulate case-control samples in genome-wide association studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3269,51 +3269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waffect : a method to simulate case-control samples in genome-wide association studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,312 +3371,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Hierarchical Bayesian Networks for Genome-Wide Association Studies</w:t>
+                <w:t xml:space="preserve">Apprentissage de réseaux bayésiens hiérarchiques latents pour les études d'association pangénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSTAT, Nineteenth International Conference on Computational Statististics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.549-556</w:t>
+              <w:t xml:space="preserve">Proc. JFRB 2010, 5th French-speaking meeting on Bayesian networks, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484696v1</w:t>
+                <w:t xml:space="preserve">hal-00484706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de réseaux bayésiens hiérarchiques latents pour les études d'association pangénomiques</w:t>
+                <w:t xml:space="preserve">Réseaux bayésiens hiérarchiques avec variables latentes pour la modélisation des dépendances entre SNP: une approche pour les études d'association pangénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. JFRB 2010, 5th French-speaking meeting on Bayesian networks, Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">Proc. SFC 2010, XVIIth Join Meeting of the French Society of Classification, France, Saint-Denis de la Réunion, 9-11 june</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Denis de la Réunion, France. pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484706v1</w:t>
+                <w:t xml:space="preserve">hal-00484705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux bayésiens hiérarchiques avec variables latentes pour la modélisation des dépendances entre SNP: une approche pour les études d'association pangénomiques</w:t>
+                <w:t xml:space="preserve">Learning Hierarchical Bayesian Networks for Genome-Wide Association Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SFC 2010, XVIIth Join Meeting of the French Society of Classification, France, Saint-Denis de la Réunion, 9-11 june</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Denis de la Réunion, France. pp.25-29</w:t>
+              <w:t xml:space="preserve">COMPSTAT, Nineteenth International Conference on Computational Statististics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.549-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484705v1</w:t>
+                <w:t xml:space="preserve">hal-00484696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Bayesian networks applied to association genetics</w:t>
               </w:r>
@@ -3751,191 +3751,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNPShuttle: bi-directional scan of SNP arrays to gain accuracy in missing genotype inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des dépendances locales entre SNP à l'aide d'un réseau bayésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Seventh Asia-Pacific Bioinformatics Conference, APBC2009, ISBN 978-7-302-19048-6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Beijing, China. pp.915-925</w:t>
+              <w:t xml:space="preserve">Proc. SFC'09, XVIth Join Meeting of the French Society of Classification, actes des 16èmes rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423431v1</w:t>
+                <w:t xml:space="preserve">hal-00423461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des dépendances locales entre SNP à l'aide d'un réseau bayésien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SNPShuttle: bi-directional scan of SNP arrays to gain accuracy in missing genotype inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SFC'09, XVIth Join Meeting of the French Society of Classification, actes des 16èmes rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.169-172</w:t>
+              <w:t xml:space="preserve">Proc. Seventh Asia-Pacific Bioinformatics Conference, APBC2009, ISBN 978-7-302-19048-6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Beijing, China. pp.915-925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423461v1</w:t>
+                <w:t xml:space="preserve">hal-00423431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian network approach to model local dependencies among SNPs</w:t>
               </w:r>
@@ -5758,51 +5758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waffect: a method to simulate case-control samples in genome-wide association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6417,51 +6417,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300596v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale computational analysis for significance assessment of frequencies relative to potentially strong sigma 70 promoters - comparison between 32 bacterial genomes</w:t>
+                <w:t xml:space="preserve">Genome-comparative computational approach for investigating prokaryotic ORF expression potentialities, in relation with potentially high transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demey</w:t>
@@ -6481,75 +6481,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153303v3</w:t>
+                <w:t xml:space="preserve">hal-00163675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-comparative computational approach for investigating prokaryotic ORF expression potentialities, in relation with potentially high transcription</w:t>
+                <w:t xml:space="preserve">A large-scale computational analysis for significance assessment of frequencies relative to potentially strong sigma 70 promoters - comparison between 32 bacterial genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demey</w:t>
@@ -6569,51 +6569,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163675v1</w:t>
+                <w:t xml:space="preserve">hal-00153303v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gapped consensus motif discovery: evaluation of a new algorithm based on local multiple alignments and a sampling strategy</w:t>
               </w:r>
@@ -7007,51 +7007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Dama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06209-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Niel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Rocheleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2054-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/BBR015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000336194" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027320" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-16" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720009004357" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fromentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2009.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXK3M63P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Braun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-005-0507-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJP8RBHK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Ghrayeb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Nours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boisaubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007374400300042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01768-2_24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa.2018.00032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thanh Phan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003703400050014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423461v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durbec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198709022.do" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cliquet Jr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Forjaz Secca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pastor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168741v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444087v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300596v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153303v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326741v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Dama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06209-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Niel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Rocheleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2054-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000336194" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/BBR015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027320" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-16" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720009004357" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fromentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2009.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXK3M63P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Braun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-005-0507-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJP8RBHK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Ghrayeb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Nours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boisaubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007374400300042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01768-2_24" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa.2018.00032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thanh Phan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003703400050014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durbec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198709022.do" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cliquet Jr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Forjaz Secca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pastor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168741v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444087v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300596v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153303v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326741v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>