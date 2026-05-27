--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1551,51 +1551,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Graph Neural Networks for latency and power consumption prediction in application mappings on multicore architectures</w:t>
+                <w:t xml:space="preserve">Graph Neural Networks for Graph-Level Regression on Heterogeneous Network Data: Use Case in Early-Stage Optimization of Software Mapping on Multicore Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Ghrayeb</w:t>
@@ -1613,97 +1613,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Nours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Leiden, Netherlands. paper ID 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471943v1</w:t>
+                <w:t xml:space="preserve">hal-05477204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Neural Networks for Graph-Level Regression on Heterogeneous Network Data: Use Case in Early-Stage Optimization of Software Mapping on Multicore Platforms</w:t>
+                <w:t xml:space="preserve">Assessing Graph Neural Networks for latency and power consumption prediction in application mappings on multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Ghrayeb</w:t>
@@ -1721,73 +1721,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Nours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Leiden, Netherlands. paper ID 22</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477204v1</w:t>
+                <w:t xml:space="preserve">hal-05471943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep joint modelling of mixed asynchronous streams - Proof of concept for data-driven simulation of a digital patient under anaesthesia</w:t>
               </w:r>
@@ -2057,325 +2057,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced ensemble approach to learn Markov blankets for feature subset selection in high-dimensional settings. Illustration with an application to mine genetic data.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random forests with latent variables to foster feature selection in the context of highly correlated variables. Illustration with a bioinformatics application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mekhnacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cap2018 (French Conference on Machine Learning)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on Intelligent Data Analysis, IDA2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, 's-Hertogenbosch, Netherlands. pp.290-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01768-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986670v1</w:t>
+                <w:t xml:space="preserve">hal-01986660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random forests with latent variables to foster feature selection in the context of highly correlated variables. Illustration with a bioinformatics application.</w:t>
+                <w:t xml:space="preserve">Enhancement of a stochastic Markov blanket framework with ant colony optimization, to uncover epistasis in genetic association studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Mekhnacha</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Intelligent Data Analysis, IDA2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESANN 2018 - 26th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Bruges, Belgium. pp.673-678</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01768-2_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01986660v1</w:t>
+                <w:t xml:space="preserve">hal-01984753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of a stochastic Markov blanket framework with ant colony optimization, to uncover epistasis in genetic association studies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced ensemble approach to learn Markov blankets for feature subset selection in high-dimensional settings. Illustration with an application to mine genetic data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2018 - 26th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Bruges, Belgium. pp.673-678</w:t>
+              <w:t xml:space="preserve">Cap2018 (French Conference on Machine Learning)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984753v1</w:t>
+                <w:t xml:space="preserve">hal-01986670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining latent tree modeling with a random forest-based approach, for genetic association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mekhnacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning, ESANN2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Bruges, Belgium. pp.225-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2495,51 +2495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random forest framework customized to handle highly correlated variables: an extensive experimental study applied to feature selection in genetic data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mekhnacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Conference on Data Science and Advanced Analytics, DSAA2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Turin, Italy. pp.217-226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3371,312 +3371,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de réseaux bayésiens hiérarchiques latents pour les études d'association pangénomiques</w:t>
+                <w:t xml:space="preserve">Learning Hierarchical Bayesian Networks for Genome-Wide Association Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. JFRB 2010, 5th French-speaking meeting on Bayesian networks, Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">COMPSTAT, Nineteenth International Conference on Computational Statististics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.549-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484706v1</w:t>
+                <w:t xml:space="preserve">hal-00484696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux bayésiens hiérarchiques avec variables latentes pour la modélisation des dépendances entre SNP: une approche pour les études d'association pangénomiques</w:t>
+                <w:t xml:space="preserve">Apprentissage de réseaux bayésiens hiérarchiques latents pour les études d'association pangénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SFC 2010, XVIIth Join Meeting of the French Society of Classification, France, Saint-Denis de la Réunion, 9-11 june</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Denis de la Réunion, France. pp.25-29</w:t>
+              <w:t xml:space="preserve">Proc. JFRB 2010, 5th French-speaking meeting on Bayesian networks, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484705v1</w:t>
+                <w:t xml:space="preserve">hal-00484706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Hierarchical Bayesian Networks for Genome-Wide Association Studies</w:t>
+                <w:t xml:space="preserve">Réseaux bayésiens hiérarchiques avec variables latentes pour la modélisation des dépendances entre SNP: une approche pour les études d'association pangénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSTAT, Nineteenth International Conference on Computational Statististics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.549-556</w:t>
+              <w:t xml:space="preserve">Proc. SFC 2010, XVIIth Join Meeting of the French Society of Classification, France, Saint-Denis de la Réunion, 9-11 june</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Denis de la Réunion, France. pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484696v1</w:t>
+                <w:t xml:space="preserve">hal-00484705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Bayesian networks applied to association genetics</w:t>
               </w:r>
@@ -7007,51 +7007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Dama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06209-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Niel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Rocheleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2054-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000336194" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/BBR015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027320" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-16" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720009004357" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fromentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2009.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXK3M63P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Braun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-005-0507-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJP8RBHK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Ghrayeb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Nours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boisaubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007374400300042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01768-2_24" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa.2018.00032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thanh Phan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003703400050014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durbec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198709022.do" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cliquet Jr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Forjaz Secca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pastor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168741v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444087v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300596v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153303v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326741v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Dama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06209-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Niel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Rocheleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2054-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000336194" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/BBR015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027320" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-16" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720009004357" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fromentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2009.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXK3M63P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Braun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-005-0507-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJP8RBHK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Ghrayeb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Nours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boisaubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007374400300042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01768-2_24" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa.2018.00032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thanh Phan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003703400050014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durbec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198709022.do" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cliquet Jr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Forjaz Secca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pastor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168741v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444087v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300596v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153303v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326741v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>