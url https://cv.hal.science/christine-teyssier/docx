--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -310,138 +310,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: A configuration issue between servitization strategies and customer-oriented organizational design. 71, 54-68.</w:t>
+                <w:t xml:space="preserve">The environment-strategy-structure fit and performance of industrial servitized SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Marketing Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (2), pp.301-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOSM-10-2016-0276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127657v1</w:t>
+                <w:t xml:space="preserve">emse-01646300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: A configuration issue between servitization strategies and customer-oriented organizational design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -460,209 +482,199 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71, pp.54-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indmarman.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environment-strategy-structure fit and performance of industrial servitized SMEs</w:t>
+                <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: A configuration issue between servitization strategies and customer-oriented organizational design. 71, 54-68.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Service Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01646300v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: a configuration issue between servitization strategies and customer-oriented organizational design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -691,100 +703,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 71, pp.54-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack financier et forte croissance dans la PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -799,502 +811,502 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1-2), pp.71-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IMPACT DES FACTEURS ORGANISATIONNELS ET STRATEGIQUES SUR L'APPROPRIATION DES OUTILS COMPTABLES ET FINANCIERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalayer Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9, pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation radicale des organisations et exacerbation des tensions paradoxales : les apports d’une approche par le design prospectif</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soutien public direct, slack financier, discrétion managériale et innovations dans les PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Ibrahim</w:t>
+                <w:t xml:space="preserve">Aurélie Monrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Perdreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence RIODD (Réseau International de recherche sur les Organisations et le Développement Durable)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, BRUXELLES, Belgique</w:t>
+              <w:t xml:space="preserve">17ème CIFEPME - Congrès International Francophone en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSA - Université de Laval (Québec), Oct 2024, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720825v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien public direct, slack financier, discrétion managériale et innovations dans les PME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation radicale des organisations et exacerbation des tensions paradoxales : les apports d’une approche par le design prospectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Catanzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Monrose</w:t>
+                <w:t xml:space="preserve">Rym Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Perdreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Saniossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème CIFEPME - Congrès International Francophone en Entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSA - Université de Laval (Québec), Oct 2024, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">Conférence RIODD (Réseau International de recherche sur les Organisations et le Développement Durable)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, BRUXELLES, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754838v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes produit-service dans la PME industrielle: de nouveaux paradoxes à gérer au service de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Oct 2023, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of international involvement modes used by small- and medium-sized enterprises: the role of public support, risk management practices, and entrepreneurial orientation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1310,169 +1322,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème conférence Atlas AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE/GRM Nice, EDHEC Nice, May 2022, NICE - SOPHIA ANTIPOLIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication règlementée de la PME française sur la gestion des risques : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Trois Rivières Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01781447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: an alignment issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,100 +1499,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd B2B Marketing Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Marketing, University Paris I Panthéon Sorbonne – Bournemouth University, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01408961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization strategy and financial performance of manufacturing SMEs: a necessary alignment between the service concept and the operational service system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1595,230 +1607,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Research Conference in Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIX-MARSEILLE GRADUATE SCHOOL OF MANAGEMENT, May 2016, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01408903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization strategies and financial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th CIRP Conference on Industrial Product-Service Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Saint Etienne, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2014.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01231812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRM'S GROWTH PROFILES AND CEO'S ATTITUDES: THE MODERATING ROLE OF GROWTH INTENTION ON FIRM'S GROWTH?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1837,500 +1849,405 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th RENT conference, Vilnius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hyper-croissance dans la PME : de l'hyper performance à l'hyper fragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée du Financement de la PME/TPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00647452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The failure of hyper-growing firms: a study of the bankruptcy of SMEs with high growth potentia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th RENT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des caractéristiques du dirigeant et de l'équipe dirigeante sur le management financier de la PME en hyper-croissance : une approche par études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinarité de la recherche en entrepreneuriat et de la recherche en PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. Actes non paginés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE APPROCHE SOCIOPOLITIQUE ET PSYCHOCOGNITIVE DES OUTILS DE GESTION COMPTABLES ET FINANCIERS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">UNE APPROCHE SOCIO-POLITIQUE ET PSYCHO-COGNITIVE DES OUTILS DE GESTION COMPTABLES ET FINANCIERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...66 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalayer-Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2618,178 +2535,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La communication de la PME sur la gestion des risques : une épée à double tranchant dans un environnement financier contraint ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle du système de gouvernance dans la gestion des risques au sein des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management des risques – Enjeux et défis pour les PME d’aujourd’hui et de demain, coordonné par Szostak B., Teyssier C. et Séville M., chapitre 6, Editions EMS - collection Management Prospective Éditions (MPE), collection recherche, Caen, France. </w:t>
+              <w:t xml:space="preserve">Gestion des risques – Levier de développement et de création de valeur partenariale, coordonné par Bérard C. et Teyssier C., ISTE Editions, chapitre 1. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01781442v1</w:t>
+                <w:t xml:space="preserve">halshs-01781446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du système de gouvernance dans la gestion des risques au sein des PME</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« La communication de la PME sur la gestion des risques : une épée à double tranchant dans un environnement financier contraint ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des risques – Levier de développement et de création de valeur partenariale, coordonné par Bérard C. et Teyssier C., ISTE Editions, chapitre 1. </w:t>
+              <w:t xml:space="preserve">Le management des risques – Enjeux et défis pour les PME d’aujourd’hui et de demain, coordonné par Szostak B., Teyssier C. et Séville M., chapitre 6, Editions EMS - collection Management Prospective Éditions (MPE), collection recherche, Caen, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01781446v1</w:t>
+                <w:t xml:space="preserve">halshs-01781442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Role of the governance system in strategic risk management”</w:t>
               </w:r>
@@ -2857,64 +2774,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The failure of hyper-growth firms: a study of the bankruptcy of French SMEs with high growth potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2982,51 +2899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tannery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3077,64 +2994,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'APPROPRIATION DES OUTILS COMPTABLES ET FINANCIERS PAR LES PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalayer Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3204,64 +3121,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE NOUVELLES APPROCHES POUR LES OUTILS COMPTABLES ET FINANCIERS : UN CADRE D'HYPOTHESES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalayer-Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3324,64 +3241,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack financier et forte croissance dans la PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3438,64 +3355,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les différents paliers de croissance en TPE et PME et aider à les franchir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3806,51 +3723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04139261v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101641ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-020-00358-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127657v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2017.11.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer Rouchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monrose" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perdreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520591v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer-Rouchon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04139261v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101641ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-020-00358-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2017.11.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VS7CQNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer Rouchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monrose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perdreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520591v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer-Rouchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>