--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -310,284 +310,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environment-strategy-structure fit and performance of industrial servitized SMEs</w:t>
+                <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: A configuration issue between servitization strategies and customer-oriented organizational design. 71, 54-68.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Service Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01646300v1</w:t>
+                <w:t xml:space="preserve">hal-02127657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: A configuration issue between servitization strategies and customer-oriented organizational design</w:t>
+                <w:t xml:space="preserve">The environment-strategy-structure fit and performance of industrial servitized SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Marketing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indmarman.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (2), pp.301-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOSM-10-2016-0276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04543528v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01646300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: A configuration issue between servitization strategies and customer-oriented organizational design. 71, 54-68.</w:t>
+                <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: A configuration issue between servitization strategies and customer-oriented organizational design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
@@ -596,69 +575,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 71, pp.54-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indmarman.2017.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127657v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: a configuration issue between servitization strategies and customer-oriented organizational design</w:t>
               </w:r>
@@ -968,247 +968,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien public direct, slack financier, discrétion managériale et innovations dans les PME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation radicale des organisations et exacerbation des tensions paradoxales : les apports d’une approche par le design prospectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Catanzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Monrose</w:t>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Perdreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rym Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Saniossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème CIFEPME - Congrès International Francophone en Entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSA - Université de Laval (Québec), Oct 2024, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">Conférence RIODD (Réseau International de recherche sur les Organisations et le Développement Durable)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, BRUXELLES, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754838v1</w:t>
+                <w:t xml:space="preserve">hal-04720825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation radicale des organisations et exacerbation des tensions paradoxales : les apports d’une approche par le design prospectif</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soutien public direct, slack financier, discrétion managériale et innovations dans les PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+                <w:t xml:space="preserve">Aurélie Monrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Saniossian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Perdreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence RIODD (Réseau International de recherche sur les Organisations et le Développement Durable)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, BRUXELLES, Belgique</w:t>
+              <w:t xml:space="preserve">17ème CIFEPME - Congrès International Francophone en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSA - Université de Laval (Québec), Oct 2024, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720825v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes produit-service dans la PME industrielle: de nouveaux paradoxes à gérer au service de la durabilité</w:t>
               </w:r>
@@ -1440,51 +1440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: an alignment issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,51 +1548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization strategy and financial performance of manufacturing SMEs: a necessary alignment between the service concept and the operational service system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1656,51 +1656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization strategies and financial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3723,51 +3723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04139261v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101641ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-020-00358-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2017.11.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VS7CQNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer Rouchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monrose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perdreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520591v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer-Rouchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04139261v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101641ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-020-00358-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127657v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2017.11.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VS7CQNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer Rouchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754838v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monrose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perdreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520591v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer-Rouchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>