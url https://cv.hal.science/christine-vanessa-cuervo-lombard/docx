--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -508,282 +508,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical restraint in geriatrics and formal caregiving burden: an exploratory study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction and validation of a short spirituality scale on a French population: SPI-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rommelaere</w:t>
+                <w:t xml:space="preserve">Océane Agli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ina Wojciechowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1256⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (2), pp.100265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aggp.2026.100265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490895v1</w:t>
+                <w:t xml:space="preserve">hal-05616494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in nursing homes before and during the first COVID-19 lockdowns: Voices of residents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+                <w:t xml:space="preserve">Les ateliers de théâtre et de musique auprès de personnes âgées présentant un trouble neurocognitif : une analyse mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (3), pp.378-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057695v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory study of French healthcare workers’ experiences of anosognosia in Alzheimer's disease and related disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,1541 +790,1541 @@
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 103 (4), pp.1036-1048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13872877241307045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de théâtre et de musique auprès de personnes âgées présentant un trouble neurocognitif : une analyse mixte</w:t>
+                <w:t xml:space="preserve">Life in nursing homes before and during the first COVID-19 lockdowns: Voices of residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Simon</w:t>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288665v1</w:t>
+                <w:t xml:space="preserve">hal-05057695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme d’accompagnement thérapeutique de la personne âgée vers l’entrée en EHPAD : protocole à cas unique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Zalai</w:t>
+                <w:t xml:space="preserve">Physical restraint in geriatrics and formal caregiving burden: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceane Agli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Marie Rommelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.475-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233049v1</w:t>
+                <w:t xml:space="preserve">hal-05490895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment de reconnaissance des familles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+                <w:t xml:space="preserve">Un programme d’accompagnement thérapeutique de la personne âgée vers l’entrée en EHPAD : protocole à cas unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Agli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124563v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remembering to age better</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Durand</w:t>
+                <w:t xml:space="preserve">Sentiment de reconnaissance des familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0714980825100147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05331750v1</w:t>
+                <w:t xml:space="preserve">hal-05124563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety in late life: Unveiling the impact of involuntary future projections, rumination, and emotion regulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remembering to age better</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Allé</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Research in Memory and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (3), pp.359-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/mac0000258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417825v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration qualitative du vécu d’une approche multisensorielle en soins palliatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anxiety in late life: Unveiling the impact of involuntary future projections, rumination, and emotion regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Amathieu</w:t>
+                <w:t xml:space="preserve">Amélie Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Mélissa Allé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
+              <w:t xml:space="preserve">Journal of Applied Research in Memory and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2025.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/mac0000258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331747v1</w:t>
+                <w:t xml:space="preserve">hal-05417825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles représentations de l’amour et de la sexualité chez des sujets en EHPAD malgré le veuvage ? Étude clinique exploratoire,</w:t>
+                <w:t xml:space="preserve">Exploration qualitative du vécu d’une approche multisensorielle en soins palliatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+                <w:t xml:space="preserve">Sabrine Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Thulliez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2025.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006106v1</w:t>
+                <w:t xml:space="preserve">hal-05331747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des émotions dans la reconnaissance implicite chez les personnes âgées présentant une maladie neuro-évolutive à un stade avancé : une revue narrative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+                <w:t xml:space="preserve">Quelles représentations de l’amour et de la sexualité chez des sujets en EHPAD malgré le veuvage ? Étude clinique exploratoire,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Thulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie [1976 - ..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62581/revgeri.22379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05432393v1</w:t>
+                <w:t xml:space="preserve">hal-05006106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’anosognosie et ses enjeux dans la maladie d’Alzheimer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+                <w:t xml:space="preserve">Le rôle des émotions dans la reconnaissance implicite chez les personnes âgées présentant une maladie neuro-évolutive à un stade avancé : une revue narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.11.018⟩</w:t>
+              <w:t xml:space="preserve">La revue de gériatrie [1976 - ..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (8), pp.467-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62581/revgeri.22379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914528v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique des outils d’évaluation de l’apathie chez la personne âgée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l’anosognosie et ses enjeux dans la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05394061v1</w:t>
+                <w:t xml:space="preserve">hal-04914528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirituality, forgiveness and self-esteem throughout adulthood in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse critique des outils d’évaluation de l’apathie chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Audric Joël Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (4), pp.100098. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aggp.2024.100098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779528v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un voyage au-delà de l’Ehpad</w:t>
+                <w:t xml:space="preserve">Spirituality, forgiveness and self-esteem throughout adulthood in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+                <w:t xml:space="preserve">Agli Océane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2024.06.002⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (4), pp.100098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aggp.2024.100098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635132v1</w:t>
+                <w:t xml:space="preserve">hal-04779528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-sectional study using self-defining memories to explore personal identity throughout adulthood.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un voyage au-delà de l’Ehpad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Sandrine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (2), pp.363-375. </w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (144), pp.373-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/dev0001611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2024.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347898v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess mortality and its causes among older adults with schizophrenia versus those with bipolar disorder and major depressive disorder: a 5-year prospective multicenter study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violences et maltraitances intrafamiliales (conjugales, infantiles et sur personnes âgées) : aspects épidémiologiques et approche psychopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00406-023-01752-1⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182 (8), pp.706-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901865v1</w:t>
+                <w:t xml:space="preserve">hal-04530382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance des soignants par les personnes atteintes d’une MNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2373,6813 +2343,6947 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (168), pp.14-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sger.2024.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers de théâtre auprès des personnes âgées : revue de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">pauline simon</w:t>
+                <w:t xml:space="preserve">La réalité virtuelle au service du bien-être : étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Agli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gindre-Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (140), pp.74-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2023.06.006⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (140), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2024.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271821v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité virtuelle au service du bien-être : étude pilote</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Gindre-Garrouste</w:t>
+                <w:t xml:space="preserve">Ateliers de théâtre auprès des personnes âgées : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pauline simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (140), pp.89-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2024.01.001⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (140), pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2023.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435483v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences et maltraitances intrafamiliales (conjugales, infantiles et sur personnes âgées) : aspects épidémiologiques et approche psychopathologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">A cross-sectional study using self-defining memories to explore personal identity throughout adulthood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.12.014⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (2), pp.363-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0001611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530382v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contention en gériatrie : le retard de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+                <w:t xml:space="preserve">Excess mortality and its causes among older adults with schizophrenia versus those with bipolar disorder and major depressive disorder: a 5-year prospective multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sánchez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Abou Kassm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Brunet-Jarrige</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Olfson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.08.010⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00406-023-01752-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327782v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrée en EHPAD durant la crise sanitaire a-t-elle favorisé l’émergence de symptômes traumatiques chez le sujet âgé ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+                <w:t xml:space="preserve">Contention en gériatrie : le retard de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Brunet-Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (3), pp.351-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2024.1133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04431184v1</w:t>
+                <w:t xml:space="preserve">hal-04327782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-defining memories in older adults: Distribution across lifespan and characteristics of the reminiscence bump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’entrée en EHPAD durant la crise sanitaire a-t-elle favorisé l’émergence de symptômes traumatiques chez le sujet âgé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aggp.2024.100030⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2024.1133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580188v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience des déficits dans le cadre de la maladie d’Alzheimer : représentations et vécu des professionnels soignants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Self-defining memories in older adults: Distribution across lifespan and characteristics of the reminiscence bump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0714980824000096⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (3), pp.100030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aggp.2024.100030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494276v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités sur l’anosognosie dans la maladie d’Alzheimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conscience des déficits dans le cadre de la maladie d’Alzheimer : représentations et vécu des professionnels soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (1), pp.107-115. </w:t>
+              <w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2023.1080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0714980824000096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214302v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Sur)veiller et (p)unir : sanction et protection, jusqu’où… ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualités sur l’anosognosie dans la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Chaufton</w:t>
+                <w:t xml:space="preserve">Audric-Joël Farrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolène Clerville</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jdp.406.0006⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2023.1080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331130v1</w:t>
+                <w:t xml:space="preserve">hal-04214302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les clowns et les professionnels accompagnant les personnes âgées : une relation particulière</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">(Sur)veiller et (p)unir : sanction et protection, jusqu’où… ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Chaufton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolène Clerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aide Soignante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aidsoi.2023.03.010⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 406 (5), pp.6-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.406.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249222v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do “Young-old” Adults Project their Self? A Study of Self-defining Future Projections in Normal Ageing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Les clowns et les professionnels accompagnant les personnes âgées : une relation particulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Aging Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874609816666230330092556⟩</w:t>
+              <w:t xml:space="preserve">L'Aide Soignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (247), pp.26-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aidsoi.2023.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331065v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anosognosie et vécu des professionnels du soin dans le cadre de la maladie d’Alzheimer, une revue de la littérature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">How do “Young-old” Adults Project their Self? A Study of Self-defining Future Projections in Normal Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Aging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874609816666230330092556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336376v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosexualité d’une femme sans enfant et trompée à l’épreuve du vieillissement du couple</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Anosognosie et vécu des professionnels du soin dans le cadre de la maladie d’Alzheimer, une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (2), pp.109-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303883v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of apathy among institutionalized older persons: Its mediating role between cognitive functioning and lack of awareness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Psychosexualité d’une femme sans enfant et trompée à l’épreuve du vieillissement du couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gps.5917⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 239 (1), pp.143-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.239.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336361v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Defining Future Projections Throughout Adulthood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Evaluation of apathy among institutionalized older persons: Its mediating role between cognitive functioning and lack of awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Joël Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagination, Cognition and Personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02762366221147849⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (5), pp.e5917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344619v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des effets de l’annonce du diagnostic d’insuffisance ovarienne précoce chez une jeune femme</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+                <w:t xml:space="preserve">Self-Defining Future Projections Throughout Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Imagination, Cognition and Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.352-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02762366221147849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04500156v1</w:t>
+                <w:t xml:space="preserve">hal-04344619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Characteristics of Self-Defining Memories in Older Adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Compréhension des effets de l’annonce du diagnostic d’insuffisance ovarienne précoce chez une jeune femme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (8), pp.742-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00914150231183138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04246886v1</w:t>
+                <w:t xml:space="preserve">hal-04500156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manquements au droit à l’information du sujet âgé cognitivement dépendant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.V. Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Exploring Characteristics of Self-Defining Memories in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2021.11.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00914150231183138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04375646v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le clown comme intervention thérapeutique auprès de personnes âgées : revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Manquements au droit à l’information du sujet âgé cognitivement dépendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Brunet-Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.V. Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1040⟩</w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (129), pp.174-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2021.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03824052v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apathy Is the Best Dimension to Consider for Awareness Assessment in Alzheimer’s Disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
+                <w:t xml:space="preserve">Le clown comme intervention thérapeutique auprès de personnes âgées : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-215550⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.248-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331956v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric symptoms and mortality in older adults with major psychiatric disorders: results from a multicenter study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apathy Is the Best Dimension to Consider for Awareness Assessment in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00406-022-01426-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (1), pp.149-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-215550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327806v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Concept and Temporality in Institutionalized Elders</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Psychiatric symptoms and mortality in older adults with major psychiatric disorders: results from a multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sánchez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pascal de Raykeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273 (3), pp.627-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00406-022-01426-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745741v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échelle de temporalité : validation française d’une version courte de la Zimbardo Time Perspective Inventory (ZTPI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fritsch</w:t>
+                <w:t xml:space="preserve">Self-Concept and Temporality in Institutionalized Elders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (4), pp.1844-1863</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344596v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Self-Defining Memories in Middle-Aged and Older Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Échelle de temporalité : validation française d’une version courte de la Zimbardo Time Perspective Inventory (ZTPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Aging Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (1), pp.39-45. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (1), pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874609813666201006142514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2021.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500180v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nostalgie : du « mal du pays » à une stratégie positive et adaptative pour la personne âgée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audric Joël Farrié</w:t>
+                <w:t xml:space="preserve">Validation française du Thinking About Life Experiences (TALE), échelle évaluant les fonctions de la mémoire autobiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Igier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.V. Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Fabrice Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2021.06.009⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063444v1</w:t>
+                <w:t xml:space="preserve">hal-04344613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de l’anosognosie sur la qualité de la relation aidant-aidé dans les maladies neuro évolutives : une revue de la littérature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">La nostalgie : du « mal du pays » à une stratégie positive et adaptative pour la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Joël Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Igier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.V. Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (126), pp.419-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2021.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0992⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04336306v1</w:t>
+                <w:t xml:space="preserve">hal-04063444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a short-form nostalgia scale: convergent and divergent validity in a sample of French elders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Characteristics of Self-Defining Memories in Middle-Aged and Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13607863.2020.1870208⟩</w:t>
+              <w:t xml:space="preserve">Current Aging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874609813666201006142514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272389v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française du Thinking About Life Experiences (TALE), échelle évaluant les fonctions de la mémoire autobiographique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">L’impact de l’anosognosie sur la qualité de la relation aidant-aidé dans les maladies neuro évolutives : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0678⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.403-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344613v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to project oneself without positive and integrated memories? Exploration of self-defining memories and future projections in bipolar disorder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of a short-form nostalgia scale: convergent and divergent validity in a sample of French elders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Joël Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Igier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brat.2021.103817⟩</w:t>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.407-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13607863.2020.1870208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387952v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Awareness in Alzheimer’s Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+                <w:t xml:space="preserve">How to project oneself without positive and integrated memories? Exploration of self-defining memories and future projections in bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Mayelle</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial van der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-200017⟩</w:t>
+              <w:t xml:space="preserve">Behaviour Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.103817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brat.2021.103817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336270v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Emotion-Related Distress in Patients with Fibromyalgia versus Chronic Neuropathic Pain and Healthy Controls: Is It a Primary Affective Disorder?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Dupont-Gaudin</w:t>
+                <w:t xml:space="preserve">Modelling Awareness in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Peruzzi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Mayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/psych.2020.1110098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (1), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-200017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387985v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsiveness and Neuropsychological Performance in First Degree Relatives of Patients with Alcohol Dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher Emotion-Related Distress in Patients with Fibromyalgia versus Chronic Neuropathic Pain and Healthy Controls: Is It a Primary Affective Disorder?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Dupont-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gierski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Philippe Peruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hubsch-Sonntag</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Visseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-9338(09)70673-X⟩</w:t>
+              <w:t xml:space="preserve">Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (10), pp.1547-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/psych.2020.1110098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387941v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibromyalgia patients make scarce reference to pain in self-defining memories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+                <w:t xml:space="preserve">Impulsiveness and Neuropsychological Performance in First Degree Relatives of Patients with Alcohol Dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubsch-Sonntag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">A. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Limosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2018.12.013⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (S1), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-9338(09)70673-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860658v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsyndromal and syndromal depressive symptoms among older adults with schizophrenia spectrum disorder: Prevalence and associated factors in a multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pascal de Raykeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kibby Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 251, pp.60-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of depression and cognitive impairment on quality of life in older adults with schizophrenia spectrum disorder: Results from a multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pascal de Raykeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 256, pp.164 - 175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2019.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic syndrome among older adults with schizophrenia spectrum disorder: Prevalence and associated factors in a multicenter study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibromyalgia patients make scarce reference to pain in self-defining memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Dupont-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2018.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2019.03.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02483783v1</w:t>
+                <w:t xml:space="preserve">hal-02860658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural basis of autobiographical memory retrieval in schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Metabolic syndrome among older adults with schizophrenia spectrum disorder: Prevalence and associated factors in a multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Abou Kassm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lemogne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Tran</w:t>
+                <w:t xml:space="preserve">Wadih Naja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibby Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.bp.111.099820⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.238-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2019.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500201v1</w:t>
+                <w:t xml:space="preserve">hal-02483783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Analysis of Autobiographical Memory Studies in Schizophrenia ă Spectrum Disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+                <w:t xml:space="preserve">Neural basis of autobiographical memory retrieval in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïl Aouadi</w:t>
+                <w:t xml:space="preserve">Céline Béra-Potelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Javier Ricarte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Allé</w:t>
+                <w:t xml:space="preserve">Eric Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (1), pp.56-66. </w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201 (6), pp.473-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbv099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/bjp.bp.111.099820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482661v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-defining memories in recently detoxified alcohol-dependent patients</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Meta-Analysis of Autobiographical Memory Studies in Schizophrenia ă Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Javier Ricarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Allé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2016.09.040⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (1), pp.56-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbv099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02783507v1</w:t>
+                <w:t xml:space="preserve">hal-01482661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-disorders in individuals with attenuated psychotic symptoms: Contribution of a dysfunction of autobiographical memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-defining memories in recently detoxified alcohol-dependent patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Berna</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 239, pp.333-341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2016.03.029⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 246 (1), pp.533-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2016.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383982v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02783507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Disorders in Individuals with Autistic Traits: Contribution of Reduced Autobiographical Reasoning Capacities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Self-disorders in individuals with attenuated psychotic symptoms: Contribution of a dysfunction of autobiographical memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Berna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja S. Goeritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Göritz</w:t>
+                <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Schröder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Danion</w:t>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-016-2797-2⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 239, pp.333-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2016.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250544v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive Functions in Adult Offspring of Alcohol-Dependent Probands: Toward a Cognitive Endophenotype?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+                <w:t xml:space="preserve">Self-Disorders in Individuals with Autistic Traits: Contribution of Reduced Autobiographical Reasoning Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Göritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Hubsch</w:t>
+                <w:t xml:space="preserve">Romain Coutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Jean-Marie Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01903.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (8), pp.2587-2598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-016-2797-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02167780v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field visual perspective during autobiographical memory recall is less frequent among patients with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Berna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Danion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 150 (1), pp.88-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.schres.2013.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorted perception of the subjective temporal distance of autobiographical events in patients with schizophrenia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Executive Functions in Adult Offspring of Alcohol-Dependent Probands: Toward a Cognitive Endophenotype?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Hubsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2011.09.012⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (Suppl 1), pp.E356-E363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01903.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388019v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des expressions faciales émotionnelles et théorie de l’esprit dans la schizophrénie : la difficulté à identifier les états mentaux d’autrui serait-elle liée à un trouble de la reconnaissance des émotions faciales ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Limosin</w:t>
+                <w:t xml:space="preserve">Distorted perception of the subjective temporal distance of autobiographical events in patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Danion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2011.04.006⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2011.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388028v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression, anxiety and personality dimensions in female first-degree relatives of alcohol-dependent probands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+                <w:t xml:space="preserve">Reconnaissance des expressions faciales émotionnelles et théorie de l’esprit dans la schizophrénie : la difficulté à identifier les états mentaux d’autrui serait-elle liée à un trouble de la reconnaissance des émotions faciales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Hübsch</w:t>
+                <w:t xml:space="preserve">A. Bourrin-Tisseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Limosin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Women's Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (3), pp.229-232. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (3), pp.241-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00737-012-0271-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2011.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02956652v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Dependence in Women: Difficulty of Its Assessment in General Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depression, anxiety and personality dimensions in female first-degree relatives of alcohol-dependent probands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Hübsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Lise Charrel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Béra-Potelle</w:t>
+                <w:t xml:space="preserve">Céline Bera-Potelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Women's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jwh.2009.1505⟩</w:t>
+              <w:t xml:space="preserve">Archives of Women's Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.229-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00737-012-0271-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388036v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonoetic awareness associated with the projection of the self into the future: An investigation in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcohol Dependence in Women: Difficulty of Its Assessment in General Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Lise Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hercilia de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Maria Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Salamé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valeriu Fruntes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Béra-Potelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 169 (1), pp.86-87. </w:t>
+              <w:t xml:space="preserve">Journal of Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.343-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2008.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/jwh.2009.1505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04388047v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autobiographical memory of adolescence and early adulthood events: An investigation in schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Autonoetic awareness associated with the projection of the self into the future: An investigation in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hercilia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jovenin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Conway</w:t>
+                <w:t xml:space="preserve">Pierre Salamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Danion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S135561770707035X⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 169 (1), pp.86-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2008.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500222v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscious recollection in autobiographical memory: an investigation in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autobiographical memory of adolescence and early adulthood events: An investigation in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jovenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hedelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Rizzo-Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Danion</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Conway</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S135561770707035X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314809v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscious recollection in autobiographical memory: An investigation in schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Danion</w:t>
+                <w:t xml:space="preserve">Conscious recollection in autobiographical memory: an investigation in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cuervo</w:t>
+                <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+                <w:t xml:space="preserve">C. Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Huron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Riutort</w:t>
+                <w:t xml:space="preserve">M. Riutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 14 (3), pp.535-547. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, pp.25 : 4952-4963</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04500226v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced levels of specific autobiographical memories in schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Conscious recollection in autobiographical memory: An investigation in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Riutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 117 (1), pp.35-45. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (3), pp.535-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0165-1781(02)00317-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2005.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331017v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of benzodiazepines on structural and conceptual/lexical priming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Reduced levels of specific autobiographical memories in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Riutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Siegfried Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Salamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-002-1243-7⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 117 (1), pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0165-1781(02)00317-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388077v1</w:t>
+                <w:t xml:space="preserve">hal-04331017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of benzodiazepines on structural and conceptual/lexical priming.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Effect of benzodiazepines on structural and conceptual/lexical priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Riutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Wagemans</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Siegfried Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Salamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 165 (1), pp.43-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00213-002-1243-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332040v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the nature of increased Stroop interference in schizophrenia?</w:t>
+                <w:t xml:space="preserve">Effect of benzodiazepines on structural and conceptual/lexical priming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boucart</w:t>
+                <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mobarek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Cuervo</w:t>
+                <w:t xml:space="preserve">Irving Biederman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Danion</w:t>
+                <w:t xml:space="preserve">Johan Wagemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 165 (1), pp.43-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-002-1243-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332130v1</w:t>
+                <w:t xml:space="preserve">hal-00332040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What is the nature of increased Stroop interference in schizophrenia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mobarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 101 (1), pp.3-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The state of functioning of working memory in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Salamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuervo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (1), pp.11-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0920-9964(97)00107-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9189,798 +9293,798 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dignité et Spiritualité : état des lieux au Grand Âge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Océane Agli</w:t>
+                <w:t xml:space="preserve">Les effets positifs de la lecture théâtralisée dans l’accompagnement des femmes âgées atteintes d’une maladie neuro-évolutive : une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pauline simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude en gérontologie clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERPPS; Université Toulouse Jean Jaurès, Apr 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056467v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité et mémoire autobiographique dans le vieillissement : enjeux et perspectives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Zalai</w:t>
+                <w:t xml:space="preserve">A quel âge est-on jeune ou vieux ? Regards croisés des adultes âgés et des professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pauline simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Toulouse Mind &amp; Brain Institut (TMBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'études en gérontologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires CERPPS et LCPI, Université Toulouse Jean Jaurès, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403975v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens invisibles : explorer la persistance de la reconnaissance implicite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+                <w:t xml:space="preserve">Vieillir dans la dignité : enjeux psychologiques et accompagnement thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Tegani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études en Psychologie Gérontologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Apr 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Université d'Automne Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Médéric Alzheimer, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432408v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets positifs de la lecture théâtralisée dans l’accompagnement des femmes âgées atteintes d’une maladie neuro-évolutive : une étude pilote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">pauline simon</w:t>
+                <w:t xml:space="preserve">Simuler le vieillissement, quels bénéfices pour des étudiants en psychologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Kyriakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Entre risque et résilience : explorer les vulnérabilités cognitives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire SCoTE, Institut National Universitaire Champollion, Nov 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163923v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quel âge est-on jeune ou vieux ? Regards croisés des adultes âgés et des professionnels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">pauline simon</w:t>
+                <w:t xml:space="preserve">Soutenir le sentiment de dignité des personnes âgées avec des troubles cognitifs : trois approches thérapeutiques pour penser la résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Tegani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études en gérontologie clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoires CERPPS et LCPI, Université Toulouse Jean Jaurès, Apr 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Entre risque et résilience : explorer les vulnérabilités cognitives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire SCoTE, Institut National Universitaire Champollion, Nov 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073886v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir dans la dignité : enjeux psychologiques et accompagnement thérapeutique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Dignité et Spiritualité : état des lieux au Grand Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Tegani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'Automne Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Médéric Alzheimer, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude en gérontologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERPPS; Université Toulouse Jean Jaurès, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295650v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler le vieillissement, quels bénéfices pour des étudiants en psychologie ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tournier</w:t>
+                <w:t xml:space="preserve">Identité et mémoire autobiographique dans le vieillissement : enjeux et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre risque et résilience : explorer les vulnérabilités cognitives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire SCoTE, Institut National Universitaire Champollion, Nov 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Toulouse Mind &amp; Brain Institut (TMBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458146v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir le sentiment de dignité des personnes âgées avec des troubles cognitifs : trois approches thérapeutiques pour penser la résilience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Océane Agli</w:t>
+                <w:t xml:space="preserve">Les liens invisibles : explorer la persistance de la reconnaissance implicite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Entre risque et résilience : explorer les vulnérabilités cognitives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire SCoTE, Institut National Universitaire Champollion, Nov 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Journée d'études en Psychologie Gérontologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368317v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les mots prennent vie : le vécu des participantes âgées à un atelier de lecture théâtralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pauline simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10009,73 +10113,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude en gérontologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine-Vanessa Cuervo-Lombard, Apr 2025, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des interventions de clowns pour favoriser l’adaptation au vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10091,73 +10195,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63e Congrès de la Société Française de Psychologie : Adaptation, Variabilités et Transformation en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture théâtralisée comme médiation artistique auprès des personnes âgées vivant avec un trouble neurocognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pauline simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10186,73 +10290,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Entre risque et résilience : explorer les vulnérabilités cognitive"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cassandra Guillemot, Nov 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions de clowns à domicile auprès de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10268,73 +10372,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CERPPS, université Toulouse Jean Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERPPS, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions de clowns au domicile de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10350,73 +10454,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance implicite chez les personnes âgées présentant une maladie neuro-évolutive à un stade sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10445,73 +10549,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Doctorales (JSDoC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École doctorale CLESCO Université Toulouse Jean Jaurès, Mar 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes et représentations sociales du vieillissement chez les soignants et les personnes âgées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pauline simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10553,643 +10657,643 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iMIND et le Vinatier; Laboratoire EMC – Université Lyon 2, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium 1. Anosognosie dans la maladie d’Alzheimer : de la recherche à la clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées GREPACO (groupe de réflexion en psychopathologie cognitive). Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de réflexion en psychopathologie cognitive (GREPACO – Université Jean-Jaurès), May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité psychologique, routinisation et adaptation à l’entrée en établissement d’hébergement pour personnes âgées dépendantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myrabelle Budon</w:t>
+                <w:t xml:space="preserve">Interventions de clowns en gérontologie : La méthodologie à l’épreuve du domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées GREPACO Psychopathologie cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La psychologie dans tous ses états - édition n°2 autour de Annalisa Casini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CERPPS - UT2J; Laboratoire CLLE - UT2J, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836943v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance implicite chez les personnes âgées présentant une maladie neuro-évolutive à un stade avancé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+                <w:t xml:space="preserve">Les ateliers de lecture théâtralisée pour accompagner les personnes âgées vivant avec une maladie neuro-évolutive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pauline simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d’Automne Jeunes Chercheurs en SHS &amp; Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Médéric Alzheimer, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">La psychologie dans tous ses états - édition n°2 autour de Annalisa Casini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432418v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de lecture théâtralisée pour accompagner les personnes âgées vivant avec une maladie neuro-évolutive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">pauline simon</w:t>
+                <w:t xml:space="preserve">Flexibilité psychologique, routinisation et adaptation à l’entrée en établissement d’hébergement pour personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrabelle Budon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychologie dans tous ses états - édition n°2 autour de Annalisa Casini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19èmes journées GREPACO Psychopathologie cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813280v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions de clowns en gérontologie : La méthodologie à l’épreuve du domicile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Rousseau</w:t>
+                <w:t xml:space="preserve">La reconnaissance implicite chez les personnes âgées présentant une maladie neuro-évolutive à un stade avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychologie dans tous ses états - édition n°2 autour de Annalisa Casini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CERPPS - UT2J; Laboratoire CLLE - UT2J, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Université d’Automne Jeunes Chercheurs en SHS &amp; Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médéric Alzheimer, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845806v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles représentations de l’amour et de la sexualité chez des sujets en EHPAD malgré le veuvage ? Étude clinique exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Thulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications libres de la Société Médico-psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMP, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soignants se sentent-ils reconnus par les personnes atteintes de troubles neurocognitifs sévères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11218,73 +11322,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour que vieillir soit une chance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR STAPS Dijon, Apr 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment de reconnaissance et maladies neuro-évolutives : des soignants aux familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11313,522 +11417,522 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études - Enjeux des problématiques contemporaines du vieillir : actualités et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Cliniques Psychopathologique et Interculturelle (LCPI), Université Toulouse Jean Jaurès, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience des déficits dans la maladie d'Alzheimer : Expérience et représentations des professionnels exerçant en gériatrie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien vieillir sans prise de tête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études en psychologie gérontologie clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Master de Psychologie Gérontologie Clinique UT2J, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée IUT Blagnac "Jeux et Innovations au service du Bien Vieillir" dans le cadre de la semaine bleue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343913v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien vieillir sans prise de tête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mon proche parvient-il à me reconnaître malgré ses troubles cognitifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IUT Blagnac "Jeux et Innovations au service du Bien Vieillir" dans le cadre de la semaine bleue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Blagnac, France</w:t>
+              <w:t xml:space="preserve">Journée d'études en Psychologie Gérontologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master de Psychologie Gérontologie Clinique UT2J, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533238v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon proche parvient-il à me reconnaître malgré ses troubles cognitifs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+                <w:t xml:space="preserve">Conscience des déficits dans la maladie d'Alzheimer : Expérience et représentations des professionnels exerçant en gériatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études en Psychologie Gérontologie Clinique</w:t>
+              <w:t xml:space="preserve">Journée d'études en psychologie gérontologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master de Psychologie Gérontologie Clinique UT2J, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365658v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influences of anosognosia on dyadic coping in couples living with Alzheimer’s disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Des clowns à domicile, éthique et tact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée d'études en psychologie gérontologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336945v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des clowns à domicile, éthique et tact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">The influences of anosognosia on dyadic coping in couples living with Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études en psychologie gérontologie clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354996v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sense of Recognition for Healthcare Professionals Working With Institutionalized Older Adults with Advanced Neuro-Evolutionary Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11857,156 +11961,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de la Société Française de Gériatrie et Gérontologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des maladies neuro-dégénératives aux maladies neuro-évolutives : un autre regard sur le vieillissement pathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des infirmiers et des professionnels du soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Labège, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de l'anosognosie sur la qualité de la relation aidant-aidé dans les maladies neuro évolutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12021,182 +12125,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été 2022 de la Chaire UNESCO : "L'autonomie en santé au prisme de l'universalisme et des cultures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire UNESCO, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je te dis que je ne suis pas malade ! » : l’impact de l’anosognosie sur la qualité relationnelle au sein du couple aidant-aidé dans les maladies neuro évolutives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Des clowns et des personnes âgées : infantilisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur le Vieillissement : « Le couple ou le duo à l’épreuve de la vieillesse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Les vieux, le vrai du faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336940v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influences of anosognosia on dyadic relationship in Alzheimer's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12211,73 +12302,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Young Researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clown et la personne âgée : un duo risible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12293,169 +12384,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Le couple à l'épreuve du vieillissement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des clowns et des personnes âgées : infantilisation ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">« Je te dis que je ne suis pas malade ! » : l’impact de l’anosognosie sur la qualité relationnelle au sein du couple aidant-aidé dans les maladies neuro évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Les vieux, le vrai du faux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur le Vieillissement : « Le couple ou le duo à l’épreuve de la vieillesse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354993v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les implications de l’anosognosie dans la relation d’aide ? Focus sur la maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12470,903 +12574,903 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des infirmiers et des professionnels du soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Labège, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je pense mes difficultés donc je suis… le vrai du faux de l’anosognosie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Des clowns auprès de personnes présentant des troubles cognitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée des infirmières et des professionnels de soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études en soins infirmiers de Toulouse, Apr 2022, Labège, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336948v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entry into nursing home during health crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference for Young Researchers in Psychology (JSJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je vous connais mais je ne sais plus d’où...</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projections futures définissant le soi définissant le soi dans le vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du vieillissement : Les vieux, le vrai du faux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402687v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections futures définissant le soi définissant le soi dans le vieillissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Je vous connais mais je ne sais plus d’où...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lausanne ( CH), Suisse</w:t>
+              <w:t xml:space="preserve">Journée d'étude du vieillissement : Les vieux, le vrai du faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515810v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des clowns auprès de personnes présentant des troubles cognitifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Je pense mes difficultés donc je suis… le vrai du faux de l’anosognosie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des infirmières et des professionnels de soin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études en soins infirmiers de Toulouse, Apr 2022, Labège, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354985v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nostalgie comme une stratégie réconfortante pour la personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Joël Farrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modératrice du symposium &amp;quot;améliorer la qualité de vie des personnes âgées : de l'évaluation à la prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème journées "Le patient et son entourage : quelles interactions ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2021, Paris (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches cliniques et projectives du vécu de l’insuffisance ovarienne précoce chez une femme de 30 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enveloppes psychiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologue et Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la SFP : Risques et Ressources à tous les âges de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de l’anosognosie sur la qualité de la relation aidant-aidé dans les pathologies neuro-évolutives, présentation d'un projet de thèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13381,264 +13485,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque Doctoral du Laboratoire LCPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les neuromythes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du cerveau, Quai des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’anosognosie dans la maladie d’Alzheimer aux stades précliniques à modérément sévères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer (USPALZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Issy -Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la mémoire affective chez la personne atteinte d'un processus démentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Brunet-Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13653,783 +13757,783 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui-Quoi-Où de la recherche sur les apprentissages et la mémoire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TMBI, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs cognitifs, psychoaffectifs, sociaux et physiques liés à l'adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self defining memories and futur projections in bipolar disorders patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Igier</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’expertise scientifique à l’expertise profane : postures, enjeux et méthodes dans le champ de la psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9ème congrès de l'AFPSA, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th Autobiographical Memory Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Aston University, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966235v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self defining memories and futur projections in bipolar disorders patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facteurs cognitifs, psychoaffectifs, sociaux et physiques liés à l'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Kaladjian</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Igier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Autobiographical Memory Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Aston University, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">De l’expertise scientifique à l’expertise profane : postures, enjeux et méthodes dans le champ de la psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9ème congrès de l'AFPSA, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966248v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle échelle psychométrique française pour évaluer le sentiment de dignité et l'intégrité spirituelle chez les personnes âgées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Océane Agli</w:t>
+                <w:t xml:space="preserve">Le vécu des familles face à l'évolution de la maladie neuro-évolutive de leur proche en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13ème congrès francophone Fragilité du sujet âgé : prévention de la perte d'autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162325v2</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme d’accompagnement thérapeutique de la personne âgée vers l’entrée en EHPAD : protocole à cas unique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+                <w:t xml:space="preserve">Les représentations sociales sur les ateliers de théâtre dans le vieillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pauline simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JsDOC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233067v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lieu de vie influence-t-il les symptômes traumatiques chez les personnes âgées institutionnalisées ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+                <w:t xml:space="preserve">Une nouvelle échelle psychométrique française pour évaluer le sentiment de dignité et l'intégrité spirituelle chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Tegani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20es JOURNÉES du GREPACO - Groupe de Réflexion En Psychopathologie Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233059v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations sociales sur les ateliers de théâtre dans le vieillissement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">pauline simon</w:t>
+                <w:t xml:space="preserve">Un programme d’accompagnement thérapeutique de la personne âgée vers l’entrée en EHPAD : protocole à cas unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Agli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JsDOC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993450v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vécu des familles face à l'évolution de la maladie neuro-évolutive de leur proche en EHPAD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+                <w:t xml:space="preserve">Le lieu de vie influence-t-il les symptômes traumatiques chez les personnes âgées institutionnalisées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès francophone Fragilité du sujet âgé : prévention de la perte d'autonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20es JOURNÉES du GREPACO - Groupe de Réflexion En Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124566v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître sans se souvenir : la persistance de la reconnaissance implicite dans les stades sévères des maladies neuro-évolutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14458,73 +14562,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous en scène : Etude exploratoire portant sur l'utilisation du théâtre d'improvisation en Etablissement d'Hébergement pour Personnes Âgées Dépendantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pauline simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14540,578 +14644,578 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JsDOC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do Spanish people with dementia and their relatives think of the UK-codesigned ICanDo service for supporting activity participation?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ling Fung Pui</w:t>
+                <w:t xml:space="preserve">Effect of dramatised reading workshops on older people with neurocognitive disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pauline simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Genève, France</w:t>
+              <w:t xml:space="preserve">Sommet mondial des Interventions Non Médicamenteuses dans le domaine de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836472v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment de reconnaissance des familles dont le proche est atteint d’une maladie neuro-évolutive à un stade avancé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+                <w:t xml:space="preserve">L'intervention théâtrale pour accompagner les personnes âgées présentant une maladie neuro-évolutive : revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pauline simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 19 èmesjournées d’études du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+              <w:t xml:space="preserve">GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722574v1</w:t>
+                <w:t xml:space="preserve">hal-04596702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intervention théâtrale pour accompagner les personnes âgées présentant une maladie neuro-évolutive : revue systématique de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Cantisano</w:t>
+                <w:t xml:space="preserve">Exploration des symptômes psychopathologiques et traumatiques chez les personnes âgées vivants en établissements gériatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREPACO</w:t>
+              <w:t xml:space="preserve">19èmes journées GREPACO (groupe de réflexion en psychopathologie cognitive)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596702v1</w:t>
+                <w:t xml:space="preserve">hal-04592297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dramatised reading workshops on older people with neurocognitive disorders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Cantisano</w:t>
+                <w:t xml:space="preserve">What do Spanish people with dementia and their relatives think of the UK-codesigned ICanDo service for supporting activity participation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ballesteros Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Fung Pui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet mondial des Interventions Non Médicamenteuses dans le domaine de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Alzheimer Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718617v1</w:t>
+                <w:t xml:space="preserve">hal-04836472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des symptômes psychopathologiques et traumatiques chez les personnes âgées vivants en établissements gériatriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+                <w:t xml:space="preserve">Sentiment de reconnaissance des familles dont le proche est atteint d’une maladie neuro-évolutive à un stade avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées GREPACO (groupe de réflexion en psychopathologie cognitive)</w:t>
+              <w:t xml:space="preserve">Les 19 èmesjournées d’études du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592297v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell the clowns that Louis is dead and that I still love him</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15127,73 +15231,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPI Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères d'acceptabilité des clowns en gérontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15222,829 +15326,829 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREPACO (groupe de réflexion en psychopathologie cognitive) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pardon, un besoin spirituel avec l'avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Tegani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées GREPACO (Groupe de Réflexion en Psychopathologie Cognitive)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l’identité, des symptômes traumatiques et de la temporalité chez des personnes âgées en établissements de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique des Doctorants de l'Ecole Doctorale CLESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Toulouse, France. 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00332941221141305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pratique du bridge sur la prise de décision sous risque et sous ambiguïté de sujets âgés de plus de 60 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+                <w:t xml:space="preserve">Sentiment de reconnaissance des aides-soignantes travaillant auprès de personnes âgées institutionnalisées atteintes d'une maladie neuro-évolutive à un stade avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire Jean-Louis Signoret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">Séminaire Signoret - Journées de printemps de la SNLF - de la clinique à la recherche en neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965158v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des projections futures définissant le soi à différents âges de la vie d'adulte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations sociales des interventions de clowns en gérontologie : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Jean-Louis Signoret 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Congrès International Francophone de Gérontologie et Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965144v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des conséquences identitaires et des symptômes traumatiques à la suite de l’entrée dans un établissement pour personnes âgées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Evaluation of depressive, anxious and traumatic symptomatology in elders entering nursing homes during COVID 19 health crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Journées d'Etude du Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165891v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment de reconnaissance des aides-soignantes travaillant auprès de personnes âgées institutionnalisées atteintes d'une maladie neuro-évolutive à un stade avancé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+                <w:t xml:space="preserve">Exploration des conséquences identitaires et des symptômes traumatiques à la suite de l’entrée dans un établissement pour personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Signoret - Journées de printemps de la SNLF - de la clinique à la recherche en neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426330v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of depressive, anxious and traumatic symptomatology in elders entering nursing homes during COVID 19 health crisis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impact de la pratique du bridge sur la prise de décision sous risque et sous ambiguïté de sujets âgés de plus de 60 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude du Vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">séminaire Jean-Louis Signoret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165888v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations sociales des interventions de clowns en gérontologie : une étude exploratoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractéristiques des projections futures définissant le soi à différents âges de la vie d'adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone de Gérontologie et Gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Jean-Louis Signoret 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249188v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical issues of clowning with elderly people living at home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16060,936 +16164,936 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude du Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de la littérature : Les influences de l’anosognosie sur la qualité de relation aidant-aidé dans les pathologies neuro-évolutives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Vignolo</w:t>
+                <w:t xml:space="preserve">The permanency of the implicit affective memory among old people in severe stage of neuroevolutionary disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lausanne (CH), Suisse. </w:t>
+              <w:t xml:space="preserve">17th of the International Conference for Young Researchers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336939v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clowning the elderly : What litterature says</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Analyse de la distribution temporelle des souvenirs définissant le soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology (JSJC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Online, France</w:t>
+              <w:t xml:space="preserve">GREPACO (Groupe de Réflexion en Psychopathologie Cognitive)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934085v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The permanency of the implicit affective memory among old people in severe stage of neuroevolutionary disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Clowning the elderly : What litterature says</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th of the International Conference for Young Researchers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology (JSJC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402708v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la distribution temporelle des souvenirs définissant le soi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revue de la littérature : Les influences de l’anosognosie sur la qualité de relation aidant-aidé dans les pathologies neuro-évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREPACO (Groupe de Réflexion en Psychopathologie Cognitive)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lausanne ( CH), Suisse</w:t>
+              <w:t xml:space="preserve">GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne (CH), Suisse. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965114v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences délétères d'une épidémie de Covid 19 et du confinement associé chez des résidents en EHPAD : quels facteurs de risques particuliers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et Ressources à tous les âges de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-concept and temporality in institutionalised elders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque Interdisciplinaire du GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cahors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques et déterminants de l'apathie comportementale chez les personnes âgées institutionnalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Joël Farrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lausanne (Switzerland), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nostalgie comme une stratégie de coping pour la personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Joël Farrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragilité du sujet âgé, le vieillissement en santé, prévention de la perte d'autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of self-defining-memories in aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th meeting in autobiographical memory and psychopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self defining memories in middle-aged and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Autobiographical Memory Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Aston University, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16999,51 +17103,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il me semble que nous nous connaissons… mais je ne sais plus d’où…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17052,201 +17156,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Agli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 nuances de vieillissement : des clichés à la réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clichés, idées reçues, stéréotypes, préjugés : déconstruire pour mieux reconstruire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 nuances de vieillissement : des clichés à la réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des clowns et des personnes âgées : enjeux et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17266,466 +17370,466 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océane Agli, Christine-Vanessa Cuervo-Lombard, Gérard Chasseigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 nuances de Vieillissement : des clichés à la réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Complicités, 2024, Psychologie et vie quotidienne, 9782386470912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je pense mes difficultés, donc je suis » : Perceptions de l’anosognosie par les conjoints aidants dans le cadre de la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océane Agli, Christine-Vanessa Cuervo-Lombard, Gérard Chasseigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 nuances de vieillissement : des clichés à la réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Complicités, 2024, Psychologie et vie quotidienne, 9782386470912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Igier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coniasse-Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bru A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed des archives comtemporaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'expertise scientifique à l'expertise profane - Postures, enjeux et méthodes dans le champ de la psychologie de la santé - Postures, enjeux et méthodes dans le champ de la psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782813003119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles cognitifs et conduite automobile (chapitre 9).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizzo-Peter Lydia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Montel S. Neurospychologie et santé. Dunod.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plainte mnésique d’Anne : Entre souffrance psychique et troubles cognitifs. Psychologie clinique du vieillissement. .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Igier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ballarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie clinique du vieillissement. In Fernandez L. &amp; Sagne A. Eds In Press.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId395"/>
+      <w:footerReference w:type="default" r:id="rId398"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17793,51 +17897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CC2746A"/>
+    <w:nsid w:val="1146779C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18024,51 +18128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-vanessa-cuervo-lombard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2926-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110886542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hennebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877261436626" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2026.02.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/atr_00105_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rommelaere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Wojciechowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vignolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1256" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zalai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877241307045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1245" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980825100147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carr&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa All&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mac0000258" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Amathieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2025.10.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006106v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thulliez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432393v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62581/revgeri.22379" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agli Oc&#233;ane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2024.100098" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2024.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04347898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fritsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Rico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abou Kassm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Olfson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01752-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2024.04.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pauline simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2023.06.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gindre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gindre-Garrouste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2024.01.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1133" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2024.100030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980824000096" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dol&#232;ne Clerville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Colasse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Grasset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2023.03.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609816666230330092556" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.239.0143" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336361v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5917" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04344619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02762366221147849" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Simoes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.05.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00914150231183138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chene" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pascal de Raykeer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hanon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-022-01426-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04344596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.02.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500180v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial van Der Linden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609813666201006142514" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.06.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272389v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2020.1870208" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04344613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0678" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Vucurovic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial van der Linden" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2021.103817" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Dupont-Gaudin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peruzzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Visseaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2020.1110098" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gierski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubsch-Sonntag" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limosin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(09)70673-X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2018.12.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibby Mcmahon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.03.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.05.063" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483783v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Naja" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2019.03.036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MPK9FS3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;ra-Potelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.111.099820" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Aouadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Javier Ricarte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv099" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02783507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.09.040" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja S. Goeritz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schroeder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.03.029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja G&#246;ritz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schr&#246;der" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coutelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Danion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2797-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Hubsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01903.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R91FNHFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2013.07.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LK37VXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388019v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2011.09.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTDQH4B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388028v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besche-Richard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrin-Tisseron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.04.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956652v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re H&#252;bsch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bera-Potelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-012-0271-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14JMCM5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388036v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Charrel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Fruntes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2009.1505" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercilia de Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salam&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2008.07.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ1H196V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500222v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovenin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hedelin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Rizzo-Peter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Conway" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135561770707035X" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FKN4BQTL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314809v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Danion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuervo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piolino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riutort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500226v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Riutort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2005.01.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLJP9KW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Siegfried Peretti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-1781(02)00317-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPGPB5B7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388077v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-002-1243-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332040v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Biederman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Wagemans" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332130v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mobarek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Danion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388058v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Peretti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(97)00107-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TWJ3N9F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056467v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Tegani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432408v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073886v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295650v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Kyriakos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tournier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368317v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048930v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413603v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362439v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413615v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187649v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432411v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067493v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836943v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrabelle Budon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432418v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845806v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966882v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608283v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432414v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343913v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533238v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365658v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336945v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354996v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402769v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515813v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336940v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354971v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354993v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336587v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336948v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404041v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402687v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515810v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354985v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567068v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963948v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320021v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963822v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Karine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336952v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533250v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963871v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966235v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966248v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162325v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233067v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233059v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993450v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124566v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432403v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511157v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836472v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Almeida" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ballesteros Rodriguez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Fung Pui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722574v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596702v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718617v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592297v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767503v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708021v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221141305" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965144v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165891v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426330v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165888v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249188v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168733v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336939v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934085v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402708v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965114v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165880v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567072v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567073v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963921v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966256v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403361v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633900v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633905v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336363v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515804v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru A" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337873v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizzo-Peter Lydia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337871v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ballarin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-vanessa-cuervo-lombard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2926-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110886542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hennebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877261436626" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2026.02.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/atr_00105_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616494v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2026.100265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vignolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877241307045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zalai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rommelaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Wojciechowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124563v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980825100147" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1244" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carr&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa All&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mac0000258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Amathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2025.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thulliez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62581/revgeri.22379" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.06.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agli Oc&#233;ane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2024.100098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2024.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2024.04.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gindre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gindre-Garrouste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2024.01.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pauline simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2023.06.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04347898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fritsch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001611" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901865v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Rico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abou Kassm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Olfson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01752-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1133" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2024.100030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980824000096" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dol&#232;ne Clerville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Colasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Grasset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2023.03.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609816666230330092556" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.239.0143" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5917" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04344619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02762366221147849" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Simoes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.05.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00914150231183138" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chene" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pascal de Raykeer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hanon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-022-01426-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04344596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04344613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0678" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.06.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500180v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial van Der Linden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609813666201006142514" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336306v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0992" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2020.1870208" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Vucurovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial van der Linden" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2021.103817" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Dupont-Gaudin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peruzzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Visseaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2020.1110098" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387941v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gierski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubsch-Sonntag" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limosin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(09)70673-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483788v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibby Mcmahon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.03.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaladjian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.05.063" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860658v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2018.12.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483783v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Naja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2019.03.036" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MPK9FS3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;ra-Potelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.111.099820" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Aouadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Javier Ricarte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv099" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02783507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.09.040" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja S. Goeritz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schroeder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.03.029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250544v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja G&#246;ritz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schr&#246;der" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coutelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Danion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2797-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331092v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2013.07.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LK37VXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167780v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Hubsch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01903.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R91FNHFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388019v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2011.09.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTDQH4B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besche-Richard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrin-Tisseron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.04.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956652v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re H&#252;bsch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bera-Potelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-012-0271-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14JMCM5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388036v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Charrel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Fruntes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2009.1505" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388047v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercilia de Oliveira" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salam&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2008.07.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ1H196V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500222v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovenin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hedelin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Rizzo-Peter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Conway" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135561770707035X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FKN4BQTL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314809v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Danion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuervo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piolino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riutort" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Riutort" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2005.01.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLJP9KW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331017v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Siegfried Peretti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-1781(02)00317-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPGPB5B7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388077v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-002-1243-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332040v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Biederman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Wagemans" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332130v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mobarek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Danion" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388058v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Peretti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(97)00107-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TWJ3N9F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163923v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073886v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295650v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Tegani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Kyriakos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tournier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368317v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056467v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432408v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048930v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413603v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362439v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187649v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432411v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067493v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845806v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrabelle Budon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432418v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966882v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608283v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432414v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533238v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365658v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343913v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354996v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336945v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402769v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515813v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336572v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354993v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336591v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354971v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336587v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354985v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404041v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515810v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402687v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336948v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567068v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963948v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320021v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963822v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Karine" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336952v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533250v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963871v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966248v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966235v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124566v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993450v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162325v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233067v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233059v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432403v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511157v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718617v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596702v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592297v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836472v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Almeida" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ballesteros Rodriguez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Fung Pui" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722574v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767503v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609242v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708021v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165870v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221141305" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426330v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249188v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165888v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165891v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965144v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168733v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402708v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965114v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934085v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336939v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165880v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567072v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567073v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963921v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966256v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403361v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633900v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633905v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336363v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515804v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru A" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337873v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizzo-Peter Lydia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337871v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ballarin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>